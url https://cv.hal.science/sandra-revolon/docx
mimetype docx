--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -570,165 +570,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00903286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éclat des ombres.</w:t>
+                <w:t xml:space="preserve">Objets irremplaçables : une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Objets irremplaçables (58), pp.252-263</w:t>
+              <w:t xml:space="preserve">, 2012, pp.14-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783516v1</w:t>
+                <w:t xml:space="preserve">hal-00783513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets irremplaçables : une introduction</w:t>
+                <w:t xml:space="preserve">L'éclat des ombres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.14-27</w:t>
+              <w:t xml:space="preserve">, 2012, Objets irremplaçables (58), pp.252-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783513v1</w:t>
+                <w:t xml:space="preserve">hal-00783516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sacré curios. Du statut changeant d'objets mélanésiens d'hier et d'aujourd'hui. »</w:t>
               </w:r>
@@ -846,303 +846,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00266883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Manira (Aorigi, Est des îles Salomon) ».</w:t>
+                <w:t xml:space="preserve">« “Les esprits aiment ce qui est beau“. Formes, sens et efficacité rituelle des sculptures owa (Est des îles Salomon) ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'anthropologie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1, pp.97-111</w:t>
+              <w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21, pp.63-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00266877v1</w:t>
+                <w:t xml:space="preserve">hal-00266882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “Les esprits aiment ce qui est beau“. Formes, sens et efficacité rituelle des sculptures owa (Est des îles Salomon) ».</w:t>
+                <w:t xml:space="preserve">« Manira (Aorigi, Est des îles Salomon) ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 21, pp.63-75</w:t>
+              <w:t xml:space="preserve">Cahiers d'anthropologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.97-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00266882v1</w:t>
+                <w:t xml:space="preserve">hal-00266877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Wogasia : Un rituel des premiers fruits à Aorigi, Santa Catalina, sud-est des îles Salomon »</w:t>
+                <w:t xml:space="preserve">« Henrich Küper : le Blanc dont on parle à mi-voix (Gupuna, Santa Ana, sud-est des Îles Salomon) ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 98, pp.379-396</w:t>
+              <w:t xml:space="preserve">Journal de la Société des Océanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 116 (1), pp.65-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00266870v1</w:t>
+                <w:t xml:space="preserve">hal-00266876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Henrich Küper : le Blanc dont on parle à mi-voix (Gupuna, Santa Ana, sud-est des Îles Salomon) ».</w:t>
+                <w:t xml:space="preserve">« Wogasia : Un rituel des premiers fruits à Aorigi, Santa Catalina, sud-est des îles Salomon »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société des Océanistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 116 (1), pp.65-75</w:t>
+              <w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 98, pp.379-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00266876v1</w:t>
+                <w:t xml:space="preserve">hal-00266870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1444,755 +1444,755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragments d’insularité.</w:t>
+                <w:t xml:space="preserve">Fragments d'insularité. Vivre par la mer aux îles Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brouhard T.; Solé-Pomies R. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des Léviathans. Regards d’artistes et de chercheurs sur le rapport des sociétés à l’Océan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Des Léviathans : regards d'artistes et de chercheurs sur le rapport des sociétés à l'Océan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Périophtalme, pp.1-4, 2017, 978-2-9560823-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384079v1</w:t>
+                <w:t xml:space="preserve">hal-01570606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragments d'insularité. Vivre par la mer aux îles Salomon</w:t>
+                <w:t xml:space="preserve">Fragments d’insularité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des Léviathans : regards d'artistes et de chercheurs sur le rapport des sociétés à l'Océan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Périophtalme, pp.1-4, 2017, 978-2-9560823-0-9</w:t>
+              <w:t xml:space="preserve">Des Léviathans. Regards d’artistes et de chercheurs sur le rapport des sociétés à l’Océan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570606v1</w:t>
+                <w:t xml:space="preserve">hal-04384079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les couleurs de la métamorphose.</w:t>
+                <w:t xml:space="preserve">Objects for sale from Aorigi, Makira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Burt, L. Bolton </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’éclat des Ombres. L'art en noir et blanc des îles Salomon.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée du quai Branly ; Somogy, pp.146-153, 2014</w:t>
+              <w:t xml:space="preserve">The Things We Value: Culture and history in Solomon Islands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sean Kingston Publishing 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089471v1</w:t>
+                <w:t xml:space="preserve">hal-01570608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poteaux de maison cérémonielle de l’île d’Owaraha</w:t>
+                <w:t xml:space="preserve">Objects for sale from Aorigi, Makira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L¹éclat des Ombres.Objets en noir et blanc des îles Salomon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée du Quai Branly, Somogy, pp.170-2, 2014</w:t>
+              <w:t xml:space="preserve">The Things We Value: Culture and history in Solomon Islands.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248565v1</w:t>
+                <w:t xml:space="preserve">hal-01089476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bol cérémoniel et présence des morts</w:t>
+                <w:t xml:space="preserve">Les couleurs de la métamorphose.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éclat des ombres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Somogy, pp.224, 2014, 9782757208052</w:t>
+              <w:t xml:space="preserve">L’éclat des Ombres. L'art en noir et blanc des îles Salomon.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du quai Branly ; Somogy, pp.146-153, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384084v1</w:t>
+                <w:t xml:space="preserve">hal-01089471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les couleurs de la métamorphose.</w:t>
+                <w:t xml:space="preserve">Poteaux de maison cérémonielle de l’île d’Owaraha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éclat des ombres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">L¹éclat des Ombres.Objets en noir et blanc des îles Salomon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du Quai Branly, Somogy, pp.170-2, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384081v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éclat des Ombres. Une introduction</w:t>
+                <w:t xml:space="preserve">Bol cérémoniel et présence des morts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Mélandri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magali Melandri; Sandra Revolon; musée du quai Branly. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’éclat des Ombres. Objets en noir et blanc des îles Salomon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée du Quai Branly, Somogy, pp.11-20, 2014</w:t>
+              <w:t xml:space="preserve">L'éclat des ombres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.224, 2014, 9782757208052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089458v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bol cérémoniel et présence des morts.</w:t>
+                <w:t xml:space="preserve">Les couleurs de la métamorphose.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’éclat des Ombres. Objets en noir et blanc des îles Salomon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée du Quai Branly, Somogy, pp.153-6, 2014</w:t>
+              <w:t xml:space="preserve">L'éclat des ombres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248566v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objects for sale from Aorigi, Makira</w:t>
+                <w:t xml:space="preserve">Bol cérémoniel et présence des morts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Things We Value: Culture and history in Solomon Islands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sean Kingston Publishing 2014</w:t>
+              <w:t xml:space="preserve">L’éclat des Ombres. Objets en noir et blanc des îles Salomon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du Quai Branly, Somogy, pp.153-6, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570608v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objects for sale from Aorigi, Makira</w:t>
+                <w:t xml:space="preserve">L’éclat des Ombres. Une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélandri M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Things We Value: Culture and history in Solomon Islands.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">L’éclat des Ombres. Objets en noir et blanc des îles Salomon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du Quai Branly, Somogy, pp.11-20, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089476v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time - life ! - is money &amp;quot;.</w:t>
               </w:r>
@@ -2350,151 +2350,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parure frontale</w:t>
+                <w:t xml:space="preserve">Dala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806732v1</w:t>
+                <w:t xml:space="preserve">hal-00648105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dala</w:t>
+                <w:t xml:space="preserve">Parure frontale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648105v1</w:t>
+                <w:t xml:space="preserve">hal-00806732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2570,51 +2570,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50B449B5"/>
+    <w:nsid w:val="0E060BC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2801,51 +2801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-revolon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9250-141X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075980479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384073v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Revolon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.18224" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532655v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14308" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242726v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Labb&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903286v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783516v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266885v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266877v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266882v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266870v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806725v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galliot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-publishing.com/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04384079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089471v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04384084v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M&#233;landri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04384081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;landri M." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248566v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089476v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-revolon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9250-141X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075980479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384073v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Revolon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.18224" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532655v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14308" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242726v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Labb&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903286v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783513v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783516v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266885v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266882v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266877v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806725v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galliot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-publishing.com/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04384079v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04384084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M&#233;landri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04384081v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248566v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;landri M." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>