--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -570,165 +570,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00903286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets irremplaçables : une introduction</w:t>
+                <w:t xml:space="preserve">L'éclat des ombres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.14-27</w:t>
+              <w:t xml:space="preserve">, 2012, Objets irremplaçables (58), pp.252-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783513v1</w:t>
+                <w:t xml:space="preserve">hal-00783516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éclat des ombres.</w:t>
+                <w:t xml:space="preserve">Objets irremplaçables : une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Objets irremplaçables (58), pp.252-263</w:t>
+              <w:t xml:space="preserve">, 2012, pp.14-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783516v1</w:t>
+                <w:t xml:space="preserve">hal-00783513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sacré curios. Du statut changeant d'objets mélanésiens d'hier et d'aujourd'hui. »</w:t>
               </w:r>
@@ -846,165 +846,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00266883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “Les esprits aiment ce qui est beau“. Formes, sens et efficacité rituelle des sculptures owa (Est des îles Salomon) ».</w:t>
+                <w:t xml:space="preserve">« Manira (Aorigi, Est des îles Salomon) ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 21, pp.63-75</w:t>
+              <w:t xml:space="preserve">Cahiers d'anthropologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.97-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00266882v1</w:t>
+                <w:t xml:space="preserve">hal-00266877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Manira (Aorigi, Est des îles Salomon) ».</w:t>
+                <w:t xml:space="preserve">« “Les esprits aiment ce qui est beau“. Formes, sens et efficacité rituelle des sculptures owa (Est des îles Salomon) ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'anthropologie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1, pp.97-111</w:t>
+              <w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21, pp.63-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00266877v1</w:t>
+                <w:t xml:space="preserve">hal-00266882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Henrich Küper : le Blanc dont on parle à mi-voix (Gupuna, Santa Ana, sud-est des Îles Salomon) ».</w:t>
               </w:r>
@@ -1444,755 +1444,755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragments d'insularité. Vivre par la mer aux îles Salomon</w:t>
+                <w:t xml:space="preserve">Fragments d’insularité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des Léviathans : regards d'artistes et de chercheurs sur le rapport des sociétés à l'Océan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Périophtalme, pp.1-4, 2017, 978-2-9560823-0-9</w:t>
+              <w:t xml:space="preserve">Des Léviathans. Regards d’artistes et de chercheurs sur le rapport des sociétés à l’Océan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570606v1</w:t>
+                <w:t xml:space="preserve">hal-04384079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragments d’insularité.</w:t>
+                <w:t xml:space="preserve">Fragments d'insularité. Vivre par la mer aux îles Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brouhard T.; Solé-Pomies R. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des Léviathans. Regards d’artistes et de chercheurs sur le rapport des sociétés à l’Océan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Des Léviathans : regards d'artistes et de chercheurs sur le rapport des sociétés à l'Océan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Périophtalme, pp.1-4, 2017, 978-2-9560823-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384079v1</w:t>
+                <w:t xml:space="preserve">hal-01570606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objects for sale from Aorigi, Makira</w:t>
+                <w:t xml:space="preserve">Poteaux de maison cérémonielle de l’île d’Owaraha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Things We Value: Culture and history in Solomon Islands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sean Kingston Publishing 2014</w:t>
+              <w:t xml:space="preserve">L¹éclat des Ombres.Objets en noir et blanc des îles Salomon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du Quai Branly, Somogy, pp.170-2, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570608v1</w:t>
+                <w:t xml:space="preserve">hal-01248565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objects for sale from Aorigi, Makira</w:t>
+                <w:t xml:space="preserve">Les couleurs de la métamorphose.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Things We Value: Culture and history in Solomon Islands.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">L’éclat des Ombres. L'art en noir et blanc des îles Salomon.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du quai Branly ; Somogy, pp.146-153, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089476v1</w:t>
+                <w:t xml:space="preserve">hal-01089471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les couleurs de la métamorphose.</w:t>
+                <w:t xml:space="preserve">Bol cérémoniel et présence des morts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Mélandri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magali Melandri; Sandra Revolon; musée du quai Branly. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’éclat des Ombres. L'art en noir et blanc des îles Salomon.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée du quai Branly ; Somogy, pp.146-153, 2014</w:t>
+              <w:t xml:space="preserve">L'éclat des ombres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.224, 2014, 9782757208052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089471v1</w:t>
+                <w:t xml:space="preserve">hal-04384084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poteaux de maison cérémonielle de l’île d’Owaraha</w:t>
+                <w:t xml:space="preserve">Les couleurs de la métamorphose.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L¹éclat des Ombres.Objets en noir et blanc des îles Salomon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée du Quai Branly, Somogy, pp.170-2, 2014</w:t>
+              <w:t xml:space="preserve">L'éclat des ombres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248565v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bol cérémoniel et présence des morts</w:t>
+                <w:t xml:space="preserve">L’éclat des Ombres. Une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélandri M.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éclat des ombres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Somogy, pp.224, 2014, 9782757208052</w:t>
+              <w:t xml:space="preserve">L’éclat des Ombres. Objets en noir et blanc des îles Salomon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du Quai Branly, Somogy, pp.11-20, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384084v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les couleurs de la métamorphose.</w:t>
+                <w:t xml:space="preserve">Bol cérémoniel et présence des morts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éclat des ombres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">L’éclat des Ombres. Objets en noir et blanc des îles Salomon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du Quai Branly, Somogy, pp.153-6, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384081v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bol cérémoniel et présence des morts.</w:t>
+                <w:t xml:space="preserve">Objects for sale from Aorigi, Makira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Burt, L. Bolton </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’éclat des Ombres. Objets en noir et blanc des îles Salomon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée du Quai Branly, Somogy, pp.153-6, 2014</w:t>
+              <w:t xml:space="preserve">The Things We Value: Culture and history in Solomon Islands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sean Kingston Publishing 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248566v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éclat des Ombres. Une introduction</w:t>
+                <w:t xml:space="preserve">Objects for sale from Aorigi, Makira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélandri M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’éclat des Ombres. Objets en noir et blanc des îles Salomon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée du Quai Branly, Somogy, pp.11-20, 2014</w:t>
+              <w:t xml:space="preserve">The Things We Value: Culture and history in Solomon Islands.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089458v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time - life ! - is money &amp;quot;.</w:t>
               </w:r>
@@ -2350,151 +2350,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dala</w:t>
+                <w:t xml:space="preserve">Parure frontale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648105v1</w:t>
+                <w:t xml:space="preserve">hal-00806732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parure frontale</w:t>
+                <w:t xml:space="preserve">Dala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Revolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806732v1</w:t>
+                <w:t xml:space="preserve">hal-00648105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2570,51 +2570,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E060BC1"/>
+    <w:nsid w:val="06BAE566"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2801,51 +2801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-revolon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9250-141X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075980479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384073v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Revolon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.18224" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532655v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14308" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242726v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Labb&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903286v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783513v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783516v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266885v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266882v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266877v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806725v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galliot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-publishing.com/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04384079v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04384084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M&#233;landri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04384081v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248566v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;landri M." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-revolon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9250-141X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075980479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384073v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Revolon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.18224" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532655v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14308" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242726v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Labb&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903286v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783516v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266885v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266877v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266882v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806725v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galliot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-publishing.com/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04384079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248565v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04384084v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M&#233;landri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04384081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;landri M." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248566v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089476v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>