--- v0 (2026-03-05)
+++ v1 (2026-04-02)
@@ -743,308 +743,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Different Types of Renewable Energy Finance: A Bibliometric Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Granier</w:t>
+                <w:t xml:space="preserve">Enhancing Financial Transparency to Mitigate Climate Change: Towards a Climate Risks and Opportunities Reporting Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Environmental Modeling and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285524v1</w:t>
+                <w:t xml:space="preserve">hal-03384795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliometric Analysis of Research on Renewable Energy Crowdfunding: An Assessment and Policy Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Saglietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 175, 3ème trimestre, pp.9-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rei.10604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Financial Transparency to Mitigate Climate Change: Towards a Climate Risks and Opportunities Reporting Index</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samira Demaria</w:t>
+                <w:t xml:space="preserve">The Different Types of Renewable Energy Finance: A Bibliometric Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384795v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La finance durable: où en est la recherche académique ?</w:t>
               </w:r>
@@ -1725,51 +1725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Saglietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019/2 (59), pp. 151-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1788,109 +1788,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi manque-t-on d’investisseurs à long terme ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Plihon</w:t>
+                <w:t xml:space="preserve">Potential Impediments to Long-Term and Low-Carbon Investment: The International Accounting Standards at Stake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">international journal of sustainable energy planning and management </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285537v1</w:t>
+                <w:t xml:space="preserve">halshs-01818951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact on Long-Term Capital Investment of Accounting and Prudential Standards for European Financial Intermediaries</w:t>
               </w:r>
@@ -1952,109 +1952,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01939189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Impediments to Long-Term and Low-Carbon Investment: The International Accounting Standards at Stake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Demaria</w:t>
+                <w:t xml:space="preserve">Pourquoi manque-t-on d’investisseurs à long terme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Plihon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international journal of sustainable energy planning and management </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15, pp.11-20</w:t>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01818951v1</w:t>
+                <w:t xml:space="preserve">hal-03285537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comptabilité en juste valeur est-elle court-termiste ? Le point de vue des répondants au livre vert sur le financement de l’investissement à long terme</w:t>
               </w:r>
@@ -2125,191 +2125,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01939152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux du reporting environnemental : les sociétés du CAC 40</w:t>
+                <w:t xml:space="preserve">État des lieux du reporting environnemental : les sociétés du CAC 40</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, 515, pp.56-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286331v1</w:t>
+                <w:t xml:space="preserve">halshs-01820008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des lieux du reporting environnemental : les sociétés du CAC 40</w:t>
+                <w:t xml:space="preserve">Etat des lieux du reporting environnemental : les sociétés du CAC 40</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 515, pp.56-59</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01820008v1</w:t>
+                <w:t xml:space="preserve">hal-03286331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation bancaire et financière : Où en sont les réformes ?,</w:t>
               </w:r>
@@ -3478,51 +3478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Saglietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -3713,51 +3713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051686v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye Del Lo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4332" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Demaria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.0020.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136529v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15048-0.p.0157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258463v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12203-6.p.0149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285530v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plihon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285524v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saglietto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10604" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384795v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Amar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021340v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021557v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bourcet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818951v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.289.0077" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286331v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dallery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Auvray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03990760v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;du" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boutillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cavalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suel Elisabeth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aglietta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4.ch008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380289v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135435v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051686v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye Del Lo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4332" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Demaria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.0020.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136529v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15048-0.p.0157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258463v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12203-6.p.0149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285530v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plihon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Amar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258480v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saglietto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10604" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285524v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021340v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021557v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bourcet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.289.0077" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dallery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Auvray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03990760v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;du" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boutillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cavalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suel Elisabeth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aglietta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4.ch008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380289v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135435v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>