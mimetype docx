--- v1 (2026-04-02)
+++ v2 (2026-04-26)
@@ -570,230 +570,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La finance durable</w:t>
+                <w:t xml:space="preserve">Les intermédiaires financiers publics : un nouveau modèle de financement pour la transition énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Granier</w:t>
+                <w:t xml:space="preserve">Dominique Plihon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326303v1</w:t>
+                <w:t xml:space="preserve">hal-03285530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les intermédiaires financiers publics : un nouveau modèle de financement pour la transition énergétique ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Plihon</w:t>
+                <w:t xml:space="preserve">The Different Types of Renewable Energy Finance: A Bibliometric Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285530v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Financial Transparency to Mitigate Climate Change: Towards a Climate Risks and Opportunities Reporting Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -808,513 +799,522 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modeling and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliometric Analysis of Research on Renewable Energy Crowdfunding: An Assessment and Policy Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Saglietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 175, 3ème trimestre, pp.9-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rei.10604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Different Types of Renewable Energy Finance: A Bibliometric Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">La finance durable: où en est la recherche académique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Économies et sociétés. Série K, Économie de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285524v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La finance durable: où en est la recherche académique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">La finance durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économies et sociétés. Série K, Économie de l'entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Entreprise &amp; Société 2021 – 1, n° 9, 2021 – 1 (n° 9), pp.149-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12203-6.p.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285534v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte de l’horizon de long-terme dans la littérature comptable</w:t>
+                <w:t xml:space="preserve">Corporate environmental reporting: Are French firms compliant with the Task Force on Climate Financial Disclosures’ recommendations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03021340v1</w:t>
+                <w:t xml:space="preserve">hal-03285526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte du long terme dans la littérature comptable</w:t>
+                <w:t xml:space="preserve">IFRS 9 : outil de maîtrise des risques ou accélérateur de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Revue Banque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286321v1</w:t>
+                <w:t xml:space="preserve">hal-03286320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate environmental reporting: Are French firms compliant with the Task Force on Climate Financial Disclosures’ recommendations?</w:t>
+                <w:t xml:space="preserve">Corporate environmental reporting: Are French firms compliant with the Task Force on Climate Financial Disclosures' recommendations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
@@ -1328,51 +1328,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285526v1</w:t>
+                <w:t xml:space="preserve">halshs-03021201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFRS 9 : outil de maîtrise des risques ou accélérateur de crise</w:t>
               </w:r>
@@ -1410,215 +1410,215 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Banque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286320v1</w:t>
+                <w:t xml:space="preserve">halshs-03021557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate environmental reporting: Are French firms compliant with the Task Force on Climate Financial Disclosures' recommendations?</w:t>
+                <w:t xml:space="preserve">La prise en compte du long terme dans la littérature comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03021201v1</w:t>
+                <w:t xml:space="preserve">hal-03286321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFRS 9 : outil de maîtrise des risques ou accélérateur de crise</w:t>
+                <w:t xml:space="preserve">La prise en compte de l’horizon de long-terme dans la littérature comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Banque</w:t>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03021557v1</w:t>
+                <w:t xml:space="preserve">halshs-03021340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les divulgations d’informations environnementales des sociétés du CAC 40 sont-elles conformes aux recommandations de la Task force on Climate related Financial Disclosures (TCFD) ?,</w:t>
               </w:r>
@@ -1725,51 +1725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Saglietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019/2 (59), pp. 151-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1788,273 +1788,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Impediments to Long-Term and Low-Carbon Investment: The International Accounting Standards at Stake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Demaria</w:t>
+                <w:t xml:space="preserve">Pourquoi manque-t-on d’investisseurs à long terme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Plihon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international journal of sustainable energy planning and management </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15, pp.11-20</w:t>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01818951v1</w:t>
+                <w:t xml:space="preserve">hal-03285537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact on Long-Term Capital Investment of Accounting and Prudential Standards for European Financial Intermediaries</w:t>
+                <w:t xml:space="preserve">Potential Impediments to Long-Term and Low-Carbon Investment: The International Accounting Standards at Stake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 128 (5), pp.933-967</w:t>
+              <w:t xml:space="preserve">international journal of sustainable energy planning and management </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01939189v1</w:t>
+                <w:t xml:space="preserve">halshs-01818951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi manque-t-on d’investisseurs à long terme ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Plihon</w:t>
+                <w:t xml:space="preserve">The Impact on Long-Term Capital Investment of Accounting and Prudential Standards for European Financial Intermediaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 128 (5), pp.933-967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285537v1</w:t>
+                <w:t xml:space="preserve">halshs-01939189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comptabilité en juste valeur est-elle court-termiste ? Le point de vue des répondants au livre vert sur le financement de l’investissement à long terme</w:t>
               </w:r>
@@ -2289,191 +2289,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régulation bancaire et financière : Où en sont les réformes ?,</w:t>
+                <w:t xml:space="preserve">Remettons la finance au service de l’économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problèmes économiques. Hors-série</w:t>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286342v1</w:t>
+                <w:t xml:space="preserve">hal-01380396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remettons la finance au service de l’économie</w:t>
+                <w:t xml:space="preserve">La régulation bancaire et financière : Où en sont les réformes ?,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Économie politique</w:t>
+              <w:t xml:space="preserve">Problèmes économiques. Hors-série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380396v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies et gouvernance des fonds de pension</w:t>
               </w:r>
@@ -2520,117 +2520,117 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'industrie de la finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bédu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2661,77 +2661,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'industrie de la finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bédu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2831,227 +2831,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01939117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entreprise liquidée: la finance contre l'investissement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dallery</w:t>
+                <w:t xml:space="preserve">La localisation des hedge funds en Europe et son impact sur les politiques réglementaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suel Elisabeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Michalon éditeur, 318p., 2016, 978-2-84186-823-0</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.104, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3061,374 +2973,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Need for News Forms of Financial Intermediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saglietto, Laurence; Cézanne, Cécile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Intermediation and Logistics Service Providers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.143-161, 2017, 978-1-5225-2133-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-5225-2133-4.ch008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestiquer la financiarisation : le rôle des investisseurs publics de long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hanin, Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Caisse de dépôt et placement du Québec à l’épreuve de la financiarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Laval, pp.3-22, 2016, Vie économique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation bancaire et financière : Où en sont les réformes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hors série Problèmes économiques n°8 « Comprendre l’économie : Questions économiques contemporaines»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie des investisseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hors-série Problèmes économiques n°6 « Comprendre l’économie mondiale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3438,135 +3350,135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financing Renewable Energy: A Literature Survey on Public Banks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Saglietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3713,51 +3625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051686v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye Del Lo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4332" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Demaria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.0020.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136529v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15048-0.p.0157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258463v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12203-6.p.0149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285530v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plihon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Amar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258480v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saglietto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10604" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285524v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021340v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021557v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bourcet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.289.0077" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dallery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Auvray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03990760v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;du" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boutillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cavalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suel Elisabeth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aglietta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4.ch008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380289v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135435v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051686v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye Del Lo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4332" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Demaria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.0020.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136529v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15048-0.p.0157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258463v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plihon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Amar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saglietto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10604" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326303v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12203-6.p.0149" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286321v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bourcet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818951v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.289.0077" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380396v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dallery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Auvray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286342v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03990760v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;du" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boutillier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cavalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suel Elisabeth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aglietta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4.ch008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380395v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>