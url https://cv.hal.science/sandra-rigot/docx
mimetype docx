--- v2 (2026-04-26)
+++ v3 (2026-05-16)
@@ -570,221 +570,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les intermédiaires financiers publics : un nouveau modèle de financement pour la transition énergétique ?</w:t>
+                <w:t xml:space="preserve">La finance durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Plihon</w:t>
+                <w:t xml:space="preserve">Caroline Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Entreprise &amp; Société 2021 – 1, n° 9, 2021 – 1 (n° 9), pp.149-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12203-6.p.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285530v1</w:t>
+                <w:t xml:space="preserve">hal-03326303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Different Types of Renewable Energy Finance: A Bibliometric Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Granier</w:t>
+                <w:t xml:space="preserve">Les intermédiaires financiers publics : un nouveau modèle de financement pour la transition énergétique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Plihon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285524v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Financial Transparency to Mitigate Climate Change: Towards a Climate Risks and Opportunities Reporting Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -799,826 +808,817 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modeling and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliometric Analysis of Research on Renewable Energy Crowdfunding: An Assessment and Policy Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Saglietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 175, 3ème trimestre, pp.9-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rei.10604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La finance durable: où en est la recherche académique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The Different Types of Renewable Energy Finance: A Bibliometric Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économies et sociétés. Série K, Économie de l'entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285534v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La finance durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La finance durable: où en est la recherche académique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économies et sociétés. Série K, Économie de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12203-6.p.0149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03326303v1</w:t>
+                <w:t xml:space="preserve">hal-03285534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate environmental reporting: Are French firms compliant with the Task Force on Climate Financial Disclosures’ recommendations?</w:t>
+                <w:t xml:space="preserve">La prise en compte de l’horizon de long-terme dans la littérature comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285526v1</w:t>
+                <w:t xml:space="preserve">halshs-03021340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFRS 9 : outil de maîtrise des risques ou accélérateur de crise</w:t>
+                <w:t xml:space="preserve">La prise en compte du long terme dans la littérature comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Banque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286320v1</w:t>
+                <w:t xml:space="preserve">hal-03286321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate environmental reporting: Are French firms compliant with the Task Force on Climate Financial Disclosures' recommendations?</w:t>
+                <w:t xml:space="preserve">IFRS 9 : outil de maîtrise des risques ou accélérateur de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+              <w:t xml:space="preserve">Revue Banque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03021201v1</w:t>
+                <w:t xml:space="preserve">hal-03286320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFRS 9 : outil de maîtrise des risques ou accélérateur de crise</w:t>
+                <w:t xml:space="preserve">Corporate environmental reporting: Are French firms compliant with the Task Force on Climate Financial Disclosures’ recommendations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Banque</w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03021557v1</w:t>
+                <w:t xml:space="preserve">hal-03285526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte du long terme dans la littérature comptable</w:t>
+                <w:t xml:space="preserve">Corporate environmental reporting: Are French firms compliant with the Task Force on Climate Financial Disclosures' recommendations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286321v1</w:t>
+                <w:t xml:space="preserve">halshs-03021201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte de l’horizon de long-terme dans la littérature comptable</w:t>
+                <w:t xml:space="preserve">IFRS 9 : outil de maîtrise des risques ou accélérateur de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+              <w:t xml:space="preserve">Revue Banque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03021340v1</w:t>
+                <w:t xml:space="preserve">halshs-03021557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les divulgations d’informations environnementales des sociétés du CAC 40 sont-elles conformes aux recommandations de la Task force on Climate related Financial Disclosures (TCFD) ?,</w:t>
               </w:r>
@@ -1725,51 +1725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Saglietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019/2 (59), pp. 151-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1788,273 +1788,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi manque-t-on d’investisseurs à long terme ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Plihon</w:t>
+                <w:t xml:space="preserve">Potential Impediments to Long-Term and Low-Carbon Investment: The International Accounting Standards at Stake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">international journal of sustainable energy planning and management </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285537v1</w:t>
+                <w:t xml:space="preserve">halshs-01818951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Impediments to Long-Term and Low-Carbon Investment: The International Accounting Standards at Stake</w:t>
+                <w:t xml:space="preserve">The Impact on Long-Term Capital Investment of Accounting and Prudential Standards for European Financial Intermediaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international journal of sustainable energy planning and management </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15, pp.11-20</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 128 (5), pp.933-967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01818951v1</w:t>
+                <w:t xml:space="preserve">halshs-01939189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact on Long-Term Capital Investment of Accounting and Prudential Standards for European Financial Intermediaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Demaria</w:t>
+                <w:t xml:space="preserve">Pourquoi manque-t-on d’investisseurs à long terme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Plihon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 128 (5), pp.933-967</w:t>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01939189v1</w:t>
+                <w:t xml:space="preserve">hal-03285537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comptabilité en juste valeur est-elle court-termiste ? Le point de vue des répondants au livre vert sur le financement de l’investissement à long terme</w:t>
               </w:r>
@@ -2289,191 +2289,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remettons la finance au service de l’économie</w:t>
+                <w:t xml:space="preserve">La régulation bancaire et financière : Où en sont les réformes ?,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Économie politique</w:t>
+              <w:t xml:space="preserve">Problèmes économiques. Hors-série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380396v1</w:t>
+                <w:t xml:space="preserve">hal-03286342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régulation bancaire et financière : Où en sont les réformes ?,</w:t>
+                <w:t xml:space="preserve">Remettons la finance au service de l’économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problèmes économiques. Hors-série</w:t>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286342v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies et gouvernance des fonds de pension</w:t>
               </w:r>
@@ -2560,77 +2560,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'industrie de la finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bédu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2661,77 +2661,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'industrie de la finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bédu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2987,64 +2987,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Need for News Forms of Financial Intermediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3108,64 +3108,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestiquer la financiarisation : le rôle des investisseurs publics de long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hanin, Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Caisse de dépôt et placement du Québec à l’épreuve de la financiarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Laval, pp.3-22, 2016, Vie économique</w:t>
@@ -3390,51 +3390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Saglietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -3625,51 +3625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051686v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye Del Lo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4332" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Demaria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.0020.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136529v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15048-0.p.0157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258463v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plihon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Amar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saglietto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10604" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326303v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12203-6.p.0149" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286321v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bourcet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818951v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.289.0077" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380396v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dallery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Auvray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286342v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03990760v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;du" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boutillier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cavalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suel Elisabeth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aglietta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4.ch008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380395v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051686v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye Del Lo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4332" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Demaria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.0020.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136529v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15048-0.p.0157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258463v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12203-6.p.0149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285530v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plihon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Amar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258480v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saglietto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10604" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285524v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021340v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286320v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285526v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021557v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bourcet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.289.0077" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dallery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Auvray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03990760v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;du" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boutillier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cavalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suel Elisabeth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aglietta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4.ch008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380395v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>