--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures et spatialisation de données climatiques et de qualité de l’air en milieu urbain en France</w:t>
+                <w:t xml:space="preserve">Local Weather Types (LWTs) associated with Urban Heat Islands (UHIs) and hot days in the Grenoble area, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Duché</w:t>
+                <w:t xml:space="preserve">Sandra Chantal Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+                <w:t xml:space="preserve">Yingting Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Madelin</w:t>
+                <w:t xml:space="preserve">Sylvain J Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dupuis</w:t>
+                <w:t xml:space="preserve">Xavier Foissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Foissard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julia Hidalgo Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.1-21. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (12), pp.e0339189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0339189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346068v1</w:t>
+                <w:t xml:space="preserve">hal-05439767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Weather Types (LWTs) associated with Urban Heat Islands (UHIs) and hot days in the Grenoble area, France</w:t>
+                <w:t xml:space="preserve">Mesures et spatialisation de données climatiques et de qualité de l’air en milieu urbain en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Chantal Rome</w:t>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingting Wang</w:t>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain J Bigot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (12), pp.e0339189. </w:t>
+              <w:t xml:space="preserve">Risques urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0339189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439767v1</w:t>
+                <w:t xml:space="preserve">hal-05346068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-temporal drought rarity curves—A yearly classification of meteorological drought severity in France</w:t>
               </w:r>
@@ -487,51 +487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new high spatial density temperature dataset in the Grenoble alpine valley (France) for urban heat island investigation and climate services de dicate d to municipalities purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -746,51 +746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une relecture des apports de François Durand-Dastès à la climatologie, par trois géographes climatologues françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -876,77 +876,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17, 16 p. </w:t>
@@ -1127,64 +1127,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉTUDE DU CLIMAT URBAIN : POUR UNE MISE À DISPOSITION DE NOUVEAUX SERVICES CLIMATIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2214,260 +2214,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00403622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La montagne corse et ses caractéristiques climatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations climatiques et circulation atmosphérique européenne dans le massif du Vercors (1921-2006).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Giorgetti</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8 (59), pp.39-50</w:t>
+              <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20, pp.111-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00265056v1</w:t>
+                <w:t xml:space="preserve">halshs-00265021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations climatiques et circulation atmosphérique européenne dans le massif du Vercors (1921-2006).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La montagne corse et ses caractéristiques climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lebel</w:t>
+                <w:t xml:space="preserve">Jean-Paul Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 20, pp.111-116</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (59), pp.39-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00265021v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00265056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du climat de la montagne corse et ses aléas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19, pp.486-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2766,51 +2766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Joseph Bicout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Di Fruscia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2986,90 +2986,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des types de temps sensibles (TTS) favorables aux extrêmes de chaleur estivaux à Grenoble et Échirolles, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingting Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème colloque annuel de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Salem DAHECH (Université Paris Cité – UMR PRODIG); Malika MADELIN (Université Paris Cité – UMR PRODIG); Véronique MICHOT (Université Paris Cité – UMR PRODIG); Florian RAYMOND (Université Paris 8 – UMR LADYSS); Chafia DORDOIGNE (CNRS – UMR PRODIG); Martin HENDEL (ESIEE Paris – UMR LIED); Karl HOARAU (CY Cergy Paris Université – UR PLACES), Jun 2024, Paris, France. pp.154-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3120,51 +3120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3232,51 +3232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENJEUX ET OBJECTIFS DU PROJET CASSANDRE (CANICULES, SANTÉ ET DENSITÉ DE RESEAUX MÉTÉOROLOGIQUES SUR LE TERRITOIRE GRENOBLOIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3344,51 +3344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RÉSEAU DE MESURES ET ANALYSES SPATIO-TEMPORELLES DE L’ÎLOT DE CHALEUR URBAIN GRENOBLOIS : L’ÉTÉ 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3471,77 +3471,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Fouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIIème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020-07-01, Jul 2020, Rennes, France</w:t>
@@ -3734,64 +3734,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIe Colloque de L’Association internationale de climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3855,64 +3855,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bigot S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nice, France. pp. 219-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3931,269 +3931,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTENSITÉ ET DÉLIMITATION DE L’ÎLOT DE CHALEUR NOCTURNE DE SURFACE SUR L’AGGLOMÉRATION PARISIENNE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Duché</w:t>
+                <w:t xml:space="preserve">Heat waves in Africa and India: a multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.19794.96966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02153329v1</w:t>
+                <w:t xml:space="preserve">halshs-02153212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat waves in Africa and India: a multidisciplinary approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boutheina Oueslati</w:t>
+                <w:t xml:space="preserve">INTENSITÉ ET DÉLIMITATION DE L’ÎLOT DE CHALEUR NOCTURNE DE SURFACE SUR L’AGGLOMÉRATION PARISIENNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque international AIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Sfax, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.19794.96966⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02153212v1</w:t>
+                <w:t xml:space="preserve">halshs-02153329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vagues de chaleur au Sahel : définition et principales caractéristiques spatio-temporelles (1973-2014).</w:t>
               </w:r>
@@ -4635,217 +4635,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00907810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between current thermal extremes (on 1970s) and future (on 2030s and 2080s) in the Northern French Prealps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retrospective and prospective study of the heat waves in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ringard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Association of Geographers (CAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Saint John's (Newfoundland), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00862705v1</w:t>
+                <w:t xml:space="preserve">halshs-00862751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrospective and prospective study of the heat waves in West Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison between current thermal extremes (on 1970s) and future (on 2030s and 2080s) in the Northern French Prealps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Diedhiou</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Association of Geographers (CAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Saint John's (Newfoundland), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00862751v1</w:t>
+                <w:t xml:space="preserve">halshs-00862705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent snow depths in mountain areas: comparison between the Northern French Alps (France) and the Gaspésie peninsula (Canada)</w:t>
               </w:r>
@@ -5284,51 +5284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations climatiques à l'échellede la Zone Atelier &amp;quot;Alpes&amp;quot; : observation et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Perrimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5487,103 +5487,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical measures on a grassland of the high plateaus in the Vercors mountain (French Prealps): analysis of the local and regional hydroclimatic variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
@@ -5606,256 +5606,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00484612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité bioclimatique des forêts du Vercors (Préalpes du Nord, France) : bilan sur la période 1998-2009 à partir des données NDVI de SPOT-VGT</w:t>
+                <w:t xml:space="preserve">Variabilité pluri-décennale du climat de la Drôme : Présentation du projet GICC 2-ECCLAIRA-DECLIC (2010-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séverine Louis</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Choler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Eymard Biron</w:t>
+                <w:t xml:space="preserve">Isabelle Pochelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIèmes Journées Scientifiques du Réseau Télédétection de l'AUF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Monastir, Tunisie</w:t>
+              <w:t xml:space="preserve">Variabilité pluri-décennale du climat de la Drôme : Présentation du projet GICC 2-ECCLAIRA-DECLIC (2010-2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.523-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00544645v1</w:t>
+                <w:t xml:space="preserve">halshs-00544640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité pluri-décennale du climat de la Drôme : Présentation du projet GICC 2-ECCLAIRA-DECLIC (2010-2012)</w:t>
+                <w:t xml:space="preserve">La variabilité bioclimatique des forêts du Vercors (Préalpes du Nord, France) : bilan sur la période 1998-2009 à partir des données NDVI de SPOT-VGT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Bigot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pochelon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+                <w:t xml:space="preserve">Philippe Choler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eymard Biron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variabilité pluri-décennale du climat de la Drôme : Présentation du projet GICC 2-ECCLAIRA-DECLIC (2010-2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.523-528</w:t>
+              <w:t xml:space="preserve">XIIèmes Journées Scientifiques du Réseau Télédétection de l'AUF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Monastir, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00544640v1</w:t>
+                <w:t xml:space="preserve">halshs-00544645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snow cover monitoring over French Alps based on Spot-Vegetation S-10 products.</w:t>
               </w:r>
@@ -5936,51 +5936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l'imagerie optique SPOT-VEGETATION pour la cartographie de l'enneigement à l'échelle du massif du Vercors (1998-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6374,51 +6374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6469,51 +6469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels leviers face aux îlots de chaleur urbains (ICU) à Grenoble : diagnostic et scénario prospectif dans deux quartiers tests.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6603,51 +6603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale de Grenoble Villes en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7384,51 +7384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439767v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantal Rome" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingting Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain J Bigot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo Rodriguez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0339189" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ain&#233;si" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Creutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2024.104829" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Fouvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110553" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04652165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebrun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Foussadier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.521.0042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Oueslati" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-16-0432.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.4505" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024303" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ringard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diedhiou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pellarin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.12.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tritz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schiavone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochelon Isabelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Dominique" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265056v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Giorgetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265021v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265073v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265079v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymard Biron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05166127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Casagrande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marinescu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04978328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joseph Bicout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Di Fruscia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabissi Nouf&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;lesphore Brou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Bernard Dje" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763770v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151950v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raymond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Roy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849160v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigot S." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19794.96966" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360076v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rome" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Sambou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175703v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ringard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862705v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862751v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934576v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raymond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734871v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734838v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Leroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734855v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Philippe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perrimond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484628v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484612v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544645v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544640v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pochelon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369980v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369968v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dedieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325249v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaffard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325254v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909178v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Berolo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990044v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990042v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990047v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175704v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commonfuture-paris2015.org/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372885v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734885v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449285v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantal Rome" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingting Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain J Bigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo Rodriguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0339189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1271" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ain&#233;si" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Creutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2024.104829" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Fouvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110553" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04652165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebrun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Foussadier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.521.0042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Oueslati" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-16-0432.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.4505" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024303" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ringard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diedhiou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pellarin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.12.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tritz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schiavone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochelon Isabelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Dominique" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Giorgetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265073v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265079v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymard Biron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05166127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Casagrande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marinescu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04978328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joseph Bicout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Di Fruscia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabissi Nouf&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;lesphore Brou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Bernard Dje" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763770v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151950v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raymond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Roy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849160v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigot S." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19794.96966" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360076v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rome" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Sambou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175703v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ringard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862705v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934576v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raymond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734871v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734838v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Leroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734855v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Philippe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perrimond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484628v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484612v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544640v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pochelon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544645v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369980v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369968v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dedieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325249v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaffard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325254v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909178v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Berolo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990044v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990042v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990047v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175704v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commonfuture-paris2015.org/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372885v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734885v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449285v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>