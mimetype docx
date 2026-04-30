--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -978,538 +978,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03143410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of heat waves in the Sahel and associated physical mechanisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moron</w:t>
+                <w:t xml:space="preserve">ÉTUDE DU CLIMAT URBAIN : POUR UNE MISE À DISPOSITION DE NOUVEAUX SERVICES CLIMATIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-16-0432.1⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (2017), pp.13-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/0770-7576.4505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02153194v1</w:t>
+                <w:t xml:space="preserve">halshs-02153176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉTUDE DU CLIMAT URBAIN : POUR UNE MISE À DISPOSITION DE NOUVEAUX SERVICES CLIMATIQUES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malika Madelin</w:t>
+                <w:t xml:space="preserve">Characterization of heat waves in the Sahel and associated physical mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68 (2017), pp.13-36. </w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (9), pp.3095-3115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25518/0770-7576.4505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-16-0432.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02153176v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02153194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends of mean temperatures and warm extremes in northern tropical Africa (1961-2014) from observed and PPCA-reconstructed time series</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">The intensification of thermal extremes in west Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ringard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JD024303⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139, pp.66-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2015.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02153184v1</w:t>
+                <w:t xml:space="preserve">halshs-02153473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intensification of thermal extremes in west Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+                <w:t xml:space="preserve">Trends of mean temperatures and warm extremes in northern tropical Africa (1961-2014) from observed and PPCA-reconstructed time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 139, pp.66-77. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (10), pp.5298-5319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2015.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015JD024303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02153473v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02153184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la variabilité bioclimatique des forêts du Vercors (Préalpes françaises du Nord) à partir des données NDVI de SPOT-VGT (1998-2009)</w:t>
               </w:r>
@@ -2842,273 +2842,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des extrêmes thermiques chauds à l’échelle d’Abidjan (Côte d’Ivoire) : mesures horaires in situ et réanalyses climatiques d’indices de confort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification des types de temps sensibles (TTS) favorables aux extrêmes de chaleur estivaux à Grenoble et Échirolles, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingting Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dabissi Noufé</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julia Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilités, gouvernances et transitions socio-écologiques urbaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau IRN CNRS REHVIF, Oct 2024, Bassam, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">37ème colloque annuel de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Salem DAHECH (Université Paris Cité – UMR PRODIG); Malika MADELIN (Université Paris Cité – UMR PRODIG); Véronique MICHOT (Université Paris Cité – UMR PRODIG); Florian RAYMOND (Université Paris 8 – UMR LADYSS); Chafia DORDOIGNE (CNRS – UMR PRODIG); Martin HENDEL (ESIEE Paris – UMR LIED); Karl HOARAU (CY Cergy Paris Université – UR PLACES), Jun 2024, Paris, France. pp.154-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887544v1</w:t>
+                <w:t xml:space="preserve">halshs-04785050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des types de temps sensibles (TTS) favorables aux extrêmes de chaleur estivaux à Grenoble et Échirolles, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des extrêmes thermiques chauds à l’échelle d’Abidjan (Côte d’Ivoire) : mesures horaires in situ et réanalyses climatiques d’indices de confort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dabissi Noufé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Télesphore Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Hidalgo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kouakou Bernard Dje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème colloque annuel de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Salem DAHECH (Université Paris Cité – UMR PRODIG); Malika MADELIN (Université Paris Cité – UMR PRODIG); Véronique MICHOT (Université Paris Cité – UMR PRODIG); Florian RAYMOND (Université Paris 8 – UMR LADYSS); Chafia DORDOIGNE (CNRS – UMR PRODIG); Martin HENDEL (ESIEE Paris – UMR LIED); Karl HOARAU (CY Cergy Paris Université – UR PLACES), Jun 2024, Paris, France. pp.154-155</w:t>
+              <w:t xml:space="preserve">Mobilités, gouvernances et transitions socio-écologiques urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau IRN CNRS REHVIF, Oct 2024, Bassam, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04785050v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of summer thermal extremes in urban areas. Example of the summer of 2022 in the heart of the Grenoble urban area (France).</w:t>
               </w:r>
@@ -3583,77 +3583,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durée et fréquence des vagues de chaleur en Afrique tropicale septentrionale selon 5 indices de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3937,103 +3937,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat waves in Africa and India: a multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. </w:t>
@@ -4192,90 +4192,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vagues de chaleur au Sahel : définition et principales caractéristiques spatio-temporelles (1973-2014).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Besançon, France. pp.345-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4300,103 +4300,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vagues de chaleur au Sahel : caractérisation, mécanismes, prévisibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Sambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Besançon, France. pp.327-332</w:t>
@@ -4464,51 +4464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Caniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ringard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arona Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4667,51 +4667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ringard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Association of Geographers (CAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Saint John's (Newfoundland), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6685,77 +6685,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uses and limits of thermal indices: the case of Sahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Moron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Boutheina Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7384,51 +7384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantal Rome" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingting Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain J Bigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo Rodriguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0339189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1271" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ain&#233;si" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Creutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2024.104829" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Fouvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110553" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04652165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebrun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Foussadier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.521.0042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Oueslati" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-16-0432.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.4505" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024303" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ringard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diedhiou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pellarin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.12.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tritz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schiavone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochelon Isabelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Dominique" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Giorgetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265073v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265079v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymard Biron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05166127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Casagrande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marinescu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04978328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joseph Bicout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Di Fruscia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabissi Nouf&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;lesphore Brou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Bernard Dje" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763770v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151950v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raymond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Roy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849160v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigot S." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19794.96966" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360076v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rome" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Sambou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175703v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ringard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862705v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934576v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raymond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734871v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734838v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Leroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734855v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Philippe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perrimond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484628v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484612v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544640v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pochelon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544645v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369980v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369968v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dedieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325249v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaffard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325254v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909178v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Berolo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990044v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990042v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990047v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175704v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commonfuture-paris2015.org/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372885v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734885v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449285v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantal Rome" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingting Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain J Bigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo Rodriguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0339189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1271" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ain&#233;si" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Creutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2024.104829" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Fouvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110553" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04652165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebrun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Foussadier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.521.0042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153176v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.4505" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153194v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Oueslati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-16-0432.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153473v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ringard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diedhiou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pellarin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.12.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153184v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024303" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tritz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schiavone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochelon Isabelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Dominique" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Giorgetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265073v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265079v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymard Biron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05166127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Casagrande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marinescu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04978328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joseph Bicout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Di Fruscia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785050v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887544v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabissi Nouf&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;lesphore Brou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Bernard Dje" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763770v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151950v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raymond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Roy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849160v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigot S." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19794.96966" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360076v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rome" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Sambou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175703v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ringard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862705v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934576v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raymond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734871v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734838v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Leroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734855v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Philippe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perrimond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484628v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484612v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544640v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pochelon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544645v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369980v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369968v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dedieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325249v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaffard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325254v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909178v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Berolo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990044v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990042v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990047v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175704v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commonfuture-paris2015.org/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372885v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734885v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449285v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>