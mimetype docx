--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Weather Types (LWTs) associated with Urban Heat Islands (UHIs) and hot days in the Grenoble area, France</w:t>
+                <w:t xml:space="preserve">Mesures et spatialisation de données climatiques et de qualité de l’air en milieu urbain en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Chantal Rome</w:t>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingting Wang</w:t>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain J Bigot</w:t>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (12), pp.e0339189. </w:t>
+              <w:t xml:space="preserve">Risques urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0339189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439767v1</w:t>
+                <w:t xml:space="preserve">hal-05346068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures et spatialisation de données climatiques et de qualité de l’air en milieu urbain en France</w:t>
+                <w:t xml:space="preserve">Local Weather Types (LWTs) associated with Urban Heat Islands (UHIs) and hot days in the Grenoble area, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Duché</w:t>
+                <w:t xml:space="preserve">Sandra Chantal Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+                <w:t xml:space="preserve">Yingting Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Madelin</w:t>
+                <w:t xml:space="preserve">Sylvain J Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dupuis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julia Hidalgo Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.1-21. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (12), pp.e0339189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0339189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346068v1</w:t>
+                <w:t xml:space="preserve">hal-05439767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-temporal drought rarity curves—A yearly classification of meteorological drought severity in France</w:t>
               </w:r>
@@ -487,51 +487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new high spatial density temperature dataset in the Grenoble alpine valley (France) for urban heat island investigation and climate services de dicate d to municipalities purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -746,51 +746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une relecture des apports de François Durand-Dastès à la climatologie, par trois géographes climatologues françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -876,77 +876,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17, 16 p. </w:t>
@@ -978,538 +978,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03143410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉTUDE DU CLIMAT URBAIN : POUR UNE MISE À DISPOSITION DE NOUVEAUX SERVICES CLIMATIQUES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malika Madelin</w:t>
+                <w:t xml:space="preserve">Characterization of heat waves in the Sahel and associated physical mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25518/0770-7576.4505⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (9), pp.3095-3115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-16-0432.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02153176v1</w:t>
+                <w:t xml:space="preserve">halshs-02153194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of heat waves in the Sahel and associated physical mechanisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moron</w:t>
+                <w:t xml:space="preserve">ÉTUDE DU CLIMAT URBAIN : POUR UNE MISE À DISPOSITION DE NOUVEAUX SERVICES CLIMATIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (9), pp.3095-3115. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (2017), pp.13-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-16-0432.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25518/0770-7576.4505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02153194v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02153176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intensification of thermal extremes in west Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+                <w:t xml:space="preserve">Trends of mean temperatures and warm extremes in northern tropical Africa (1961-2014) from observed and PPCA-reconstructed time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2015.12.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (10), pp.5298-5319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JD024303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02153473v1</w:t>
+                <w:t xml:space="preserve">halshs-02153184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends of mean temperatures and warm extremes in northern tropical Africa (1961-2014) from observed and PPCA-reconstructed time series</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">The intensification of thermal extremes in west Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ringard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121 (10), pp.5298-5319. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139, pp.66-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JD024303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2015.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02153184v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02153473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la variabilité bioclimatique des forêts du Vercors (Préalpes françaises du Nord) à partir des données NDVI de SPOT-VGT (1998-2009)</w:t>
               </w:r>
@@ -2214,260 +2214,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00403622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations climatiques et circulation atmosphérique européenne dans le massif du Vercors (1921-2006).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La montagne corse et ses caractéristiques climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bigot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lebel</w:t>
+                <w:t xml:space="preserve">Jean-Paul Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 20, pp.111-116</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (59), pp.39-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00265021v1</w:t>
+                <w:t xml:space="preserve">halshs-00265056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La montagne corse et ses caractéristiques climatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations climatiques et circulation atmosphérique européenne dans le massif du Vercors (1921-2006).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Giorgetti</w:t>
+                <w:t xml:space="preserve">Thierry Lebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8 (59), pp.39-50</w:t>
+              <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20, pp.111-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00265056v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00265021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du climat de la montagne corse et ses aléas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19, pp.486-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2766,51 +2766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Joseph Bicout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Di Fruscia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2842,273 +2842,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des types de temps sensibles (TTS) favorables aux extrêmes de chaleur estivaux à Grenoble et Échirolles, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des extrêmes thermiques chauds à l’échelle d’Abidjan (Côte d’Ivoire) : mesures horaires in situ et réanalyses climatiques d’indices de confort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Hidalgo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dabissi Noufé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Télesphore Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Bernard Dje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème colloque annuel de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Salem DAHECH (Université Paris Cité – UMR PRODIG); Malika MADELIN (Université Paris Cité – UMR PRODIG); Véronique MICHOT (Université Paris Cité – UMR PRODIG); Florian RAYMOND (Université Paris 8 – UMR LADYSS); Chafia DORDOIGNE (CNRS – UMR PRODIG); Martin HENDEL (ESIEE Paris – UMR LIED); Karl HOARAU (CY Cergy Paris Université – UR PLACES), Jun 2024, Paris, France. pp.154-155</w:t>
+              <w:t xml:space="preserve">Mobilités, gouvernances et transitions socio-écologiques urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau IRN CNRS REHVIF, Oct 2024, Bassam, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04785050v1</w:t>
+                <w:t xml:space="preserve">hal-04887544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des extrêmes thermiques chauds à l’échelle d’Abidjan (Côte d’Ivoire) : mesures horaires in situ et réanalyses climatiques d’indices de confort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification des types de temps sensibles (TTS) favorables aux extrêmes de chaleur estivaux à Grenoble et Échirolles, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingting Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouakou Bernard Dje</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julia Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilités, gouvernances et transitions socio-écologiques urbaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau IRN CNRS REHVIF, Oct 2024, Bassam, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">37ème colloque annuel de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Salem DAHECH (Université Paris Cité – UMR PRODIG); Malika MADELIN (Université Paris Cité – UMR PRODIG); Véronique MICHOT (Université Paris Cité – UMR PRODIG); Florian RAYMOND (Université Paris 8 – UMR LADYSS); Chafia DORDOIGNE (CNRS – UMR PRODIG); Martin HENDEL (ESIEE Paris – UMR LIED); Karl HOARAU (CY Cergy Paris Université – UR PLACES), Jun 2024, Paris, France. pp.154-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887544v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04785050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of summer thermal extremes in urban areas. Example of the summer of 2022 in the heart of the Grenoble urban area (France).</w:t>
               </w:r>
@@ -3120,51 +3120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3232,51 +3232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENJEUX ET OBJECTIFS DU PROJET CASSANDRE (CANICULES, SANTÉ ET DENSITÉ DE RESEAUX MÉTÉOROLOGIQUES SUR LE TERRITOIRE GRENOBLOIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3344,51 +3344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RÉSEAU DE MESURES ET ANALYSES SPATIO-TEMPORELLES DE L’ÎLOT DE CHALEUR URBAIN GRENOBLOIS : L’ÉTÉ 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3471,77 +3471,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Fouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIIème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020-07-01, Jul 2020, Rennes, France</w:t>
@@ -3583,77 +3583,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durée et fréquence des vagues de chaleur en Afrique tropicale septentrionale selon 5 indices de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3734,64 +3734,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIe Colloque de L’Association internationale de climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3855,64 +3855,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bigot S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nice, France. pp. 219-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3931,351 +3931,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat waves in Africa and India: a multidisciplinary approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boutheina Oueslati</w:t>
+                <w:t xml:space="preserve">INTENSITÉ ET DÉLIMITATION DE L’ÎLOT DE CHALEUR NOCTURNE DE SURFACE SUR L’AGGLOMÉRATION PARISIENNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque international AIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Sfax, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02153212v1</w:t>
+                <w:t xml:space="preserve">halshs-02153329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTENSITÉ ET DÉLIMITATION DE L’ÎLOT DE CHALEUR NOCTURNE DE SURFACE SUR L’AGGLOMÉRATION PARISIENNE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Duché</w:t>
+                <w:t xml:space="preserve">Heat waves in Africa and India: a multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.19794.96966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02153329v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02153212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vagues de chaleur au Sahel : définition et principales caractéristiques spatio-temporelles (1973-2014).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boutheina Oueslati</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Besançon, France. pp.345-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4300,103 +4300,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vagues de chaleur au Sahel : caractérisation, mécanismes, prévisibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Sambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Besançon, France. pp.327-332</w:t>
@@ -4464,51 +4464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Caniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ringard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arona Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4635,217 +4635,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00907810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrospective and prospective study of the heat waves in West Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison between current thermal extremes (on 1970s) and future (on 2030s and 2080s) in the Northern French Prealps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Diedhiou</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Association of Geographers (CAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Saint John's (Newfoundland), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00862751v1</w:t>
+                <w:t xml:space="preserve">halshs-00862705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between current thermal extremes (on 1970s) and future (on 2030s and 2080s) in the Northern French Prealps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retrospective and prospective study of the heat waves in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ringard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Association of Geographers (CAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Saint John's (Newfoundland), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00862705v1</w:t>
+                <w:t xml:space="preserve">halshs-00862751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent snow depths in mountain areas: comparison between the Northern French Alps (France) and the Gaspésie peninsula (Canada)</w:t>
               </w:r>
@@ -5284,51 +5284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations climatiques à l'échellede la Zone Atelier &amp;quot;Alpes&amp;quot; : observation et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Perrimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5487,51 +5487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical measures on a grassland of the high plateaus in the Vercors mountain (French Prealps): analysis of the local and regional hydroclimatic variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5539,51 +5539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
@@ -5625,51 +5625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité pluri-décennale du climat de la Drôme : Présentation du projet GICC 2-ECCLAIRA-DECLIC (2010-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pochelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5936,51 +5936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l'imagerie optique SPOT-VEGETATION pour la cartographie de l'enneigement à l'échelle du massif du Vercors (1998-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6374,51 +6374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6469,51 +6469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels leviers face aux îlots de chaleur urbains (ICU) à Grenoble : diagnostic et scénario prospectif dans deux quartiers tests.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6603,51 +6603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale de Grenoble Villes en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6685,77 +6685,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uses and limits of thermal indices: the case of Sahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7384,51 +7384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantal Rome" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingting Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain J Bigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo Rodriguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0339189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1271" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ain&#233;si" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Creutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2024.104829" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Fouvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110553" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04652165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebrun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Foussadier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.521.0042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153176v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.4505" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153194v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Oueslati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-16-0432.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153473v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ringard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diedhiou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pellarin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.12.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153184v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024303" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tritz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schiavone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochelon Isabelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Dominique" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Giorgetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265073v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265079v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymard Biron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05166127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Casagrande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marinescu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04978328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joseph Bicout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Di Fruscia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785050v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887544v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabissi Nouf&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;lesphore Brou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Bernard Dje" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763770v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151950v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raymond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Roy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849160v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigot S." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19794.96966" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360076v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rome" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Sambou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175703v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ringard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862705v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934576v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raymond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734871v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734838v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Leroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734855v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Philippe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perrimond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484628v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484612v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544640v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pochelon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544645v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369980v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369968v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dedieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325249v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaffard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325254v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909178v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Berolo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990044v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990042v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990047v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175704v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commonfuture-paris2015.org/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372885v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734885v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449285v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439767v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantal Rome" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingting Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain J Bigot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo Rodriguez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0339189" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ain&#233;si" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Creutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2024.104829" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Fouvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110553" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04652165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebrun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Foussadier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.521.0042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Oueslati" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-16-0432.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.4505" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024303" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ringard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diedhiou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pellarin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.12.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tritz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schiavone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochelon Isabelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Dominique" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265056v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Giorgetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265021v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265073v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265079v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymard Biron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05166127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Casagrande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marinescu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04978328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joseph Bicout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Di Fruscia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabissi Nouf&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;lesphore Brou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Bernard Dje" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763770v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151950v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raymond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Roy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849160v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigot S." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19794.96966" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360076v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rome" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Sambou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175703v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ringard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862705v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862751v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934576v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raymond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734871v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734838v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Leroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734855v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Philippe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perrimond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484628v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484612v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544640v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pochelon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544645v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369980v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369968v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dedieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325249v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaffard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325254v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909178v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Berolo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990044v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990042v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990047v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175704v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commonfuture-paris2015.org/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372885v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734885v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449285v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>