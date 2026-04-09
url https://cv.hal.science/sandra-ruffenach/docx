--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1366,325 +1366,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939599v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Hall states in inverted HgTe quantum wells probed by transconductance fluctuations</w:t>
+                <w:t xml:space="preserve">Effects of the Electron-Electron Interaction in the Magneto-Absorption Spectra of HgTe/CdHgTe Quantum Wells with an Inverted Band Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Mantion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colin Avogadri</w:t>
+                <w:t xml:space="preserve">Leonid S Bovkun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+                <w:t xml:space="preserve">Anton V. Ikonnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir y Aleshkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksim Zholudev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.075302⟩</w:t>
+              <w:t xml:space="preserve">JETP Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112 (8), pp.508-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0021364020200059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919868v1</w:t>
+                <w:t xml:space="preserve">hal-03351532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Electron-Electron Interaction in the Magneto-Absorption Spectra of HgTe/CdHgTe Quantum Wells with an Inverted Band Structure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum Hall states in inverted HgTe quantum wells probed by transconductance fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir y Aleshkin</w:t>
+                <w:t xml:space="preserve">Sarah Mantion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Avogadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maksim Zholudev</w:t>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Gebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETP Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 112 (8), pp.508-512. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (7), pp.075302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0021364020200059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.075302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351532v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Many-particle effects in optical transitions from zero-mode Landau levels in HgTe quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1865,51 +1865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massless Dirac fermions in III-V semiconductor quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1993,338 +1993,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Spectroscopy of Two-Dimensional Semimetal in Three-Layer InAs/GaSb/InAs Quantum Well</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+                <w:t xml:space="preserve">Experimental Observation of Temperature-Driven Topological Phase Transition in HgTe/CdHgTe Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksim Zholudev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail A Fadeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETP Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 109 (2), pp.96-101. </w:t>
+              <w:t xml:space="preserve">Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0021364019020085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/condmat4010027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157723v1</w:t>
+                <w:t xml:space="preserve">hal-02072773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Observation of Temperature-Driven Topological Phase Transition in HgTe/CdHgTe Quantum Wells</w:t>
+                <w:t xml:space="preserve">Terahertz Spectroscopy of Two-Dimensional Semimetal in Three-Layer InAs/GaSb/InAs Quantum Well</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maksim Zholudev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail A Fadeev</w:t>
+                <w:t xml:space="preserve">Fernando Gonzalez-Posada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Marcinkiewicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (1), pp.27. </w:t>
+              <w:t xml:space="preserve">JETP Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (2), pp.96-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/condmat4010027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0021364019020085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072773v1</w:t>
+                <w:t xml:space="preserve">hal-02157723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band splitting in Cd3As2 measured by magnetotransport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. A. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2414,77 +2414,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-Induced Topological Phase Transition in HgTe Quantum Wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2535,51 +2535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-dependent terahertz spectroscopy of inverted-band three-layer InAs/GaSb/InAs quantum well</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2663,295 +2663,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoabsorption of Dirac Fermions in InAs/GaSb/InAs &amp;quot;Three-Layer&amp;quot; Gapless Quantum Wells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Cyclotron resonance of dirac fermions in InAs/GaSb/InAs quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. V. Ikonnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. V. Maremyanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. S. Bovkun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. E. Spirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETP Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0021364017230102⟩</w:t>
+              <w:t xml:space="preserve">Fizika i tekhnika poluprovodnicov / Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (1), pp.38-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063782617010109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830516v1</w:t>
+                <w:t xml:space="preserve">hal-01523220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclotron resonance of dirac fermions in InAs/GaSb/InAs quantum wells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Magnetoabsorption of Dirac Fermions in InAs/GaSb/InAs &amp;quot;Three-Layer&amp;quot; Gapless Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. S. Bovkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Ikonnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K. E. Spirin</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fizika i tekhnika poluprovodnicov / Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 51 (1), pp.38-42. </w:t>
+              <w:t xml:space="preserve">JETP Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106 (11), pp.727-732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1063782617010109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0021364017230102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523220v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-driven single-valley Dirac fermions in HgTe quantum wells</w:t>
               </w:r>
@@ -2963,51 +2963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3199,217 +3199,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-driven massless Kane fermions in HgCdTe crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature-dependent magnetospectroscopy of HgTe quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Ikonnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Teppe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Consejo</w:t>
+                <w:t xml:space="preserve">Oleksiy Drachenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksim Zholudev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms12576⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (15), pp.155421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.155421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391282v1</w:t>
+                <w:t xml:space="preserve">hal-01397638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz imaging of Landau levels in HgTe-based topological insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr M. Kadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3418,253 +3418,253 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 108 (26), pp.262102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4955018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent magnetospectroscopy of HgTe quantum wells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Temperature-driven massless Kane fermions in HgCdTe crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maksim Zholudev</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (15), pp.155421. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.12576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.155421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms12576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397638v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz detection of magnetic field-driven topological phase transition in HgTe-based transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3741,64 +3741,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticrossing of Landau Levels in HgTe/CdHgTe (013) Quantum Wells with an Inverted Band Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksim Zholudev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. V. Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4689,386 +4689,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural changes during the natural aging process of InN quantum dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ammonia: A source of hydrogen dopant for InN layers grown by metal organic vapor phase epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gonzalez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3010309⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95, pp.042102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3189212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390304v1</w:t>
+                <w:t xml:space="preserve">hal-00539828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia: A source of hydrogen dopant for InN layers grown by metal organic vapor phase epitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal organic vapour phase epitaxial growth of indium-rich InGaN alloys with robust photoluminescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (2), pp.20305</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539828v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal organic vapour phase epitaxial growth of indium-rich InGaN alloys with robust photoluminescence properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Moret</w:t>
+                <w:t xml:space="preserve">Structural changes during the natural aging process of InN quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Browning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105, pp.013527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3010309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390126v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal organic vapour phase epitaxial growth of indium-rich InGaN alloys with robust photoluminescence properties</w:t>
               </w:r>
@@ -5093,51 +5093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (2), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5210,51 +5210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pauthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5340,51 +5340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 95, pp.031910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5591,51 +5591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90, pp.153102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6617,429 +6617,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectively excited photoluminescence from Eu-implanted GaN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman scattering by the longitudinal optical phonon in InN: Wave-vector nonconserving mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Wang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Nogales</w:t>
+                <w:t xml:space="preserve">M. Gaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2045551⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.104305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.104305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390133v1</w:t>
+                <w:t xml:space="preserve">hal-00540408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman scattering by the longitudinal optical phonon in InN: Wave-vector nonconserving mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Briot</w:t>
+                <w:t xml:space="preserve">Nucleation of InN quantum dots on GaN by metalorganic vapor phase epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jg Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Am Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.104305⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87 (26), pp.263104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2152110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540408v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation of InN quantum dots on GaN by metalorganic vapor phase epitaxy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Gonzalez</w:t>
+                <w:t xml:space="preserve">Selectively excited photoluminescence from Eu-implanted GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rw Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kp O'Donnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Araujo</w:t>
+                <w:t xml:space="preserve">V. Katchkanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nogales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 87 (26), pp.263104. </w:t>
+              <w:t xml:space="preserve">, 2005, 87 (11), pp.112107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2152110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2045551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390132v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative and nonradiative recombination processes in InN films grown by metal organic chemical vapor deposition</w:t>
               </w:r>
@@ -7433,290 +7433,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature annealing and optical activation of Eu-implanted GaN</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lattice parameters of relaxed wurtzite indium nitride powder obtained by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36, pp.527-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2004.09.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1801686⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539948v1</w:t>
+                <w:t xml:space="preserve">hal-00164212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice parameters of relaxed wurtzite indium nitride powder obtained by MOVPE</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-temperature annealing and optical activation of Eu-implanted GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rw Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2004.09.052⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85, pp.2712-2714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1801686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164212v1</w:t>
+                <w:t xml:space="preserve">hal-00539948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indium nitride quantum dots grown by metalorganic vapor phase epitaxy</w:t>
               </w:r>
@@ -8330,164 +8330,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of luminescence and physical morphologies of GaN epilayers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kp O'Donnell</w:t>
+                <w:t xml:space="preserve">The exciton-polariton effect on the photoluminescence of GaN on sapphire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 50, pp.161-164</w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 104, pp.267-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545874v1</w:t>
+                <w:t xml:space="preserve">hal-00545875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive adsorption effects in the metalorganic vapor phase epitaxy of GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8516,152 +8490,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 71, pp.1990-1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exciton-polariton effect on the photoluminescence of GaN on sapphire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+                <w:t xml:space="preserve">Comparison of luminescence and physical morphologies of GaN epilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trager-Cowan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pg Middleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kp O'Donnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 104, pp.267-270</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 50, pp.161-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545875v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOVPE growth and characterization of AlxGa1-xN</w:t>
               </w:r>
@@ -8686,51 +8686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8919,168 +8919,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium Spectroscopies of Biomolecules: Evidence of Long-Range Electrodynamic Forces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
+                <w:t xml:space="preserve">Temperature dependance of Intrinsic Spin Orbit Coupling Gap in Graphene probed by Terahertz photoconductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Delgado-Notario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/irmmw-thz57677.2023.10299006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002385v1</w:t>
+                <w:t xml:space="preserve">hal-04304454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Terahertz Cyclotron Emission from Two-Dimensional Dirac Fermions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Benhamou-Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9129,210 +9138,201 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montréal, Canada. pp.1-2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/irmmw-thz57677.2023.10298862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependance of Intrinsic Spin Orbit Coupling Gap in Graphene probed by Terahertz photoconductivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juan Antonio Delgado-Notario</w:t>
+                <w:t xml:space="preserve">Nonequilibrium Spectroscopies of Biomolecules: Evidence of Long-Range Electrodynamic Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lechelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Meriguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Tilmann Kuhn, Aug 2023, Münster, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/irmmw-thz57677.2023.10299006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04304454v1</w:t>
+                <w:t xml:space="preserve">hal-05002385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from brownian to anomalous diffusion ofbiomolecules as a signature of long-range electrodynamic interactions</w:t>
               </w:r>
@@ -10117,51 +10117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of temperature-driven single valley Dirac fermions in HgTe/CdHgTe quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Kadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10435,168 +10435,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate optimization for a planar antenna of terahertz Si field effect transistor detectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetospectroscopy of double HgTe/CdHgTe quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. S. Bovkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Ikonnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmytro But</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+                <w:t xml:space="preserve">V. Ya. Aleshkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIKON 2016 - 21st International Conference on Microwave, Radar and Wireless Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XX International Symposium “Nanophysics and Nanoelectronics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nizhny Novgorod, Russia. pp.1532-1538, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063782616110063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436882v1</w:t>
+                <w:t xml:space="preserve">hal-01406356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of topological phase transition by terahertz photoconductivity in HgTe-based transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10645,265 +10654,256 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on II-VI Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France. pp.534-537, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201510264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetospectroscopy of double HgTe/CdHgTe quantum wells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+                <w:t xml:space="preserve">Substrate optimization for a planar antenna of terahertz Si field effect transistor detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro But</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX International Symposium “Nanophysics and Nanoelectronics”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MIKON 2016 - 21st International Conference on Microwave, Radar and Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Krakow, Poland. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406356v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz magnetospectroscopy of double HgTe quantum well</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10974,303 +10974,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ monitoring of CuInSe2 thin films growth by light scattering</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">InP Double Heterojunction Bipolar Transistor for broadband terahertz detection and imaging systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nodjiadjim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Konczykowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2014 Spring Meeting, Symposium A, Thin-Film Chalcogenide Photovoltaic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Daniel Abou-Ras; Marika Edoff; Takashi Minemoto; David Mitzi; Alessandro Romeo, May 2014, Lille, France. pp.276, </w:t>
+              <w:t xml:space="preserve">19TH INTERNATIONAL CONFERENCE ON ELECTRON DYNAMICS IN SEMICONDUCTORS, OPTOELECTRONICS AND NANOSTRUCTURES (EDISON' 19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Salamanca, Spain. pp.UNSP 012036, </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.10.083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/647/1/012036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101052v1</w:t>
+                <w:t xml:space="preserve">hal-01249949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InP Double Heterojunction Bipolar Transistor for broadband terahertz detection and imaging systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ monitoring of CuInSe2 thin films growth by light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Aulombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19TH INTERNATIONAL CONFERENCE ON ELECTRON DYNAMICS IN SEMICONDUCTORS, OPTOELECTRONICS AND NANOSTRUCTURES (EDISON' 19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-MRS 2014 Spring Meeting, Symposium A, Thin-Film Chalcogenide Photovoltaic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniel Abou-Ras; Marika Edoff; Takashi Minemoto; David Mitzi; Alessandro Romeo, May 2014, Lille, France. pp.276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.10.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/647/1/012036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01249949v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InP Double Heterojunction Bipolar Transistor for detection above 1 THz</w:t>
               </w:r>
@@ -11394,90 +11394,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz studies of 2D and 3D topological transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19TH INTERNATIONAL CONFERENCE ON ELECTRON DYNAMICS IN SEMICONDUCTORS, OPTOELECTRONICS AND NANOSTRUCTURES (EDISON' 19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Salamanca, Spain. pp.UNSP 012037, </w:t>
@@ -11541,64 +11541,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Viti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11787,77 +11787,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-terahertz photoconductivity of Hg x Cd 1− x Te crystals with composition close to semiconductor-to-semimetal topological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12311,556 +12311,556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free electron properties and hydrogen in InN grown by MOVPE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. -Y. Xie</w:t>
+                <w:t xml:space="preserve">Phages recognizing the Indium Nitride semiconductor surface via their peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Belle Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rogalla</w:t>
+                <w:t xml:space="preserve">Marta Martin-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. -W. Becker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Lorenz</w:t>
+                <w:t xml:space="preserve">Frederic J. G. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGN3</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS Symposium on Peptide-based Materials - from Nanostructures to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg (FRANCE), France. pp.143-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633877v1</w:t>
+                <w:t xml:space="preserve">hal-00633883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing gas purity in epitaxial growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Pirola</w:t>
+                <w:t xml:space="preserve">MOVPE growth and characterization of polar, semipolar and nonpolar InN on sapphire substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Crystal Growth Conference (ICGC 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/crat.201000610⟩</w:t>
+              <w:t xml:space="preserve">ISGN3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, France. pp.1183-1186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201001192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633875v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE growth and characterization of polar, semipolar and nonpolar InN on sapphire substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Moret</w:t>
+                <w:t xml:space="preserve">Managing gas purity in epitaxial growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Succi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pirola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGN3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201001192⟩</w:t>
+              <w:t xml:space="preserve">Italian Crystal Growth Conference (ICGC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Parme, Italy. pp.809-812, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/crat.201000610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633882v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phages recognizing the Indium Nitride semiconductor surface via their peptides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic J. G. Cuisinier</w:t>
+                <w:t xml:space="preserve">Free electron properties and hydrogen in InN grown by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Darakchieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -Y. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rogalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. -W. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Symposium on Peptide-based Materials - from Nanostructures to Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISGN3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, France. pp.1179-1182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201001151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633883v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of thermal annealing on optical and electrical properties indium nitride films grown by MOVPE</w:t>
               </w:r>
@@ -12954,51 +12954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Group III Nitride Semiconductors held at the 2009 EMRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg (FRANCE), France. pp.24-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13062,51 +13062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Group III Nitride Semiconductors held at the 2009 EMRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg (FRANCE), France. pp.9-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13375,440 +13375,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InN excitonic deformation potentials determined experimentally</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Alternative precursors for MOVPE growth of InN and GaN at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Giesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Growth of III-Nitrides (ISGN-2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Laforet Shuzenji, Izu, Japan. pp.2798, </w:t>
+              <w:t xml:space="preserve">2nd International Symposium on the growth of III-NItrides (ISGN-2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Laforet Shuzenji, Izu, Japan. pp.2791, </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390295v1</w:t>
+                <w:t xml:space="preserve">hal-00390309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative precursors for MOVPE growth of InN and GaN at low temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation on low band gap nitride materials for micro- nanotechnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadj Dogheche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gokarna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Decoster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Briot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on the growth of III-NItrides (ISGN-2)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Indo-French Workshop on Nanosciences and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Delhi, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390309v1</w:t>
+                <w:t xml:space="preserve">hal-00575298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on low band gap nitride materials for micro- nanotechnology</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">InN excitonic deformation potentials determined experimentally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Giesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-French Workshop on Nanosciences and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Symposium on Growth of III-Nitrides (ISGN-2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Laforet Shuzenji, Izu, Japan. pp.2798, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575298v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the MOVPE growth of Indium Nitride</w:t>
               </w:r>
@@ -13902,51 +13902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Giesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14048,51 +14048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Giesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14168,51 +14168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical, structural investigations and band-gap bowing parameter of GaInN alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14595,51 +14595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14675,471 +14675,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductivity of InN with a well defined Fermi surface</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the blue emission of Tm/Er co-implanted GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Lu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. J. Schaff</w:t>
+                <w:t xml:space="preserve">I. S. Roqan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trager-Cowan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hourahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nogales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Nitride Semiconductors (ICNS-6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Bremen (GERMANY), Germany. pp.1679-1686</w:t>
+              <w:t xml:space="preserve">Symposium on GaN, AIN, InN Related Materials held at the 2005 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Boston (MA), United States. pp.599-604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540403v1</w:t>
+                <w:t xml:space="preserve">hal-00546130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the blue emission of Tm/Er co-implanted GaN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Trager-Cowan</w:t>
+                <w:t xml:space="preserve">A microspectroscopic study of cap damage in annealed RE-doped AlN-capped GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nogales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hourahine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Nogales</w:t>
+                <w:t xml:space="preserve">I.S. Roqan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on GaN, AIN, InN Related Materials held at the 2005 MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Boston (MA), United States. pp.599-604</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting - GaN, AlN, InN and Related Materials Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Boston, United States. pp.625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546130v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microspectroscopic study of cap damage in annealed RE-doped AlN-capped GaN</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I.S. Roqan</w:t>
+                <w:t xml:space="preserve">Superconductivity of InN with a well defined Fermi surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Inushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Kennedy Maude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Martin</w:t>
+                <w:t xml:space="preserve">Hai Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. J. Schaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting - GaN, AlN, InN and Related Materials Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Boston, United States. pp.625</w:t>
+              <w:t xml:space="preserve">6th International Conference on Nitride Semiconductors (ICNS-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Bremen (GERMANY), Germany. pp.1679-1686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546139v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of high-temperature annealed Eu-implanted GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rw Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nogales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Katchkanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kp O'Donnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15233,51 +15233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nogales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the European-Materials-Research-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Strasbourg (FRANCE), France. pp.750-758</w:t>
@@ -15345,51 +15345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Expert Evaluation and Control of Compound Semiconductor Materials and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Montpellier (FRANCE), France. pp.1379-1383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15453,51 +15453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, St Petersburg (RUSSIA), Russia. pp.826-832</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15548,51 +15548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting, Symposium FF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15643,51 +15643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Annual Meeting of the IEEE-Lasers-and-Electro-Optical-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Sydney (AUSTRALIA), Australia. pp.856-857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15751,51 +15751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15827,493 +15827,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV photoreflectance for wide band gap nitride characterization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Guillot</w:t>
+                <w:t xml:space="preserve">The value of the direct bandgap of InN: a re-examination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Optical and X-Ray Metrology for Advanced Device Materials Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Strasbourg (FRANCE), France. pp.75-78</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Acireale (ITALY), Italy. pp.1425-1428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540433v1</w:t>
+                <w:t xml:space="preserve">hal-00540437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of the direct bandgap of InN: a re-examination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth and characterisation of Eu doped GaN thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Halambalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Pinquier</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Acireale (ITALY), Italy. pp.1425-1428</w:t>
+              <w:t xml:space="preserve">Meeting of the European-Materials-Research-Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Strasbourg (FRANCE), France. pp.721-728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540437v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterisation of Eu doped GaN thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Rousseau</w:t>
+                <w:t xml:space="preserve">MOVPE growth of InN films and quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the European-Materials-Research-Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Strasbourg (FRANCE), France. pp.721-728</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Indium Nitride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Fremantle (AUSTRALIA), Australia. pp.15-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540441v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE growth of InN films and quantum dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UV photoreflectance for wide band gap nitride characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Maleyre</w:t>
+                <w:t xml:space="preserve">G. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Indium Nitride</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Fremantle (AUSTRALIA), Australia. pp.15-21</w:t>
+              <w:t xml:space="preserve">Symposium on Optical and X-Ray Metrology for Advanced Device Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Strasbourg (FRANCE), France. pp.75-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539952v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of InN layers by MOVPE using different substrates</w:t>
               </w:r>
@@ -16338,51 +16338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16791,51 +16791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-induced correlations between the phonon frequencies of indium nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16942,51 +16942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17300,51 +17300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17533,51 +17533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17615,51 +17615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The exciton-polariton effect on the fluorescence properties of GaN on sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17891,351 +17891,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau Procédé pour la croissance de nitrures d'éléments du groupe IIIb</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indium Nitride Layer production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">N° de brevet: FR2904008. 2008</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N° de brevet: JP2008513327. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390340v1</w:t>
+                <w:t xml:space="preserve">hal-00390338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indium Nitride Layer production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Method for the growth of Indium nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N° de brevet: WO2008009805. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Cloitre</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00390338v1</w:t>
+                <w:t xml:space="preserve">hal-00390341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for the growth of Indium nitride</w:t>
+                <w:t xml:space="preserve">Nouveau Procédé pour la croissance de nitrures d'éléments du groupe IIIb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N° de brevet: WO2008009805. 2008</w:t>
+              <w:t xml:space="preserve">N° de brevet: FR2904008. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390341v1</w:t>
+                <w:t xml:space="preserve">hal-00390340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indium Nitride Layer production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18243,51 +18243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : US2007269965. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -18309,51 +18309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indium Nitride Layer production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18361,51 +18361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: EP1799886. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -18421,57 +18421,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indium Nitride Layer production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Réalisation d'une couche de nitrure d'indium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18479,130 +18479,130 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N° de brevet: WO2006032756. 2006</w:t>
+              <w:t xml:space="preserve">N° de brevet: FR2875333. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390339v1</w:t>
+                <w:t xml:space="preserve">hal-00390335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method to manufacture Indium Nitride quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18627,57 +18627,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d'une couche de nitrure d'indium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Indium Nitride Layer production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18685,130 +18685,130 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N° de brevet: FR2875333. 2006</w:t>
+              <w:t xml:space="preserve">N° de brevet: WO2006032756. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390335v1</w:t>
+                <w:t xml:space="preserve">hal-00390339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method to manufacture Indium Nitride quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18852,51 +18852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method to manufacture Indium Nitride quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18940,51 +18940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method to manufacture Indium Nitride quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19599,51 +19599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvydas Lisauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19768,51 +19768,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DFA8702"/>
+    <w:nsid w:val="06F5257F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19999,51 +19999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-ruffenach" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7667-9687" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554597v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benhamou-Bui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Consejo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Krishtopenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffenach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7rcf-fd3g" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069730v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Delgado-Notario" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perez-Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.044043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Beranger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teppe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvydas Lisauskas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv0346" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881971v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benlemqwanssa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wolf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.064059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benhamou-Bui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szo&#322;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940773v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gebert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishtopenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01129-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259009v5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lechelon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Meriguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Nardecchia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl5855" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.245141" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939599v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Avogadri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l042042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mantion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Krishtopenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.075302" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid S Bovkun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton V. Ikonnikov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir y Aleshkin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Zholudev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364020200059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kadykov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.041404" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05085734v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201900217" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Desrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spirin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.121405" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157723v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364019020085" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A Fadeev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Marcinkiewicz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat4010027" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Piot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlita" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.245203" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740166v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.086401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcinkiewicz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.245419" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830516v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Bovkun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Ikonnikov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364017230102" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Maremyanin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Spirin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782617010109" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035405" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523131v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Rumyantsev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977781" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391282v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12576" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358769v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr M. Kadykov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397638v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Drachenko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goiran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.155421" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237406v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Vitiello" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932943" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Morozov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364014240175" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009319v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Aulombard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.05.032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2C3LWJW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914581v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vries" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wahl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vantomme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826705" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787438v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Gokarna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vignaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.049454" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Ovsyannikov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Shchennikov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E. Karkin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466913" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539809v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Lozano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Morales" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/18/185706" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Saab" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1315" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFFNNFTD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390304v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Lozano" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Browning" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3010309" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539828v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3189212" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390126v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480143v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540227v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauthe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3193655" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540269v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3187914" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542123v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Sanchez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2770776" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2721124" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harzallah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673536" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FC6784N4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390128v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Lozano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Sanchez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garcia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-007-9080-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540273v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Sanchez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gabriel Lozano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Herrera" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200600813" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JB82VVW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540396v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Lozano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Sanchez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2195642" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540370v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nogales" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rw Martin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kp O'Donnell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lorenz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2162797" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022132v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinquier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frandon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chervin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.115211" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540405v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saarinen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuomisto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2219335" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390133v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Katchkanov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2045551" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540408v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaio" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.104305" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390132v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Araujo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2152110" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540409v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Intartaglia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maleyre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1897428" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540412v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Meziani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Maleyre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Sadowski" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460434" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2D6HS105-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539950v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jw Pomeroy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuball" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.113202" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539948v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalmasso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1801686" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164212v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.052" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8CWXW65-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540467v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1613044" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540458v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caumont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.245308" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540469v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lascaray" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200303309" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1D22CR2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545869v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Renucci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sands" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545870v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545874v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trager-Cowan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pg Middleton" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545876v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545875v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546775v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Rouviere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002411v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002385v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304349v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10298862" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304454v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10299006" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002375v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Floriani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002417v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824957v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sai" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sakowicz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krupko" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896031" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824953v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2641104" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824965v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma O'Connor" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brouillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895499" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919648v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896089" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037689v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kadykov" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510039" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555388v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nodjiadjim" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konczykowska" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129156416400115" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909294v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436882v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro But" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417831v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510264" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7N6Z602L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406356v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ya. Aleshkin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782616110063" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932629v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry But" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758790" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101052v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.10.083" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKF2Z4V0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249949v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012036" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336484v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249953v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012037" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249955v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012009" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336481v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marczewski" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kopyt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265668v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009387v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2013.6744349" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820323v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.053" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF4BP1PF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698910v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darakchieva" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -Y. Xie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Schaff" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201100175" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5XZCD8P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633877v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rogalla" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. -W. Becker" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201001151" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQ94VQ48-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633875v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Succi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pirola" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201000610" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-05PRCG2Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633882v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201001192" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CCC4TVLP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633883v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin-Fernandez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809370v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540220v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540219v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526767v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546122v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg. Lozano" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Browning" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390295v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Giesen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.010" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS9D4T2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390309v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.038" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TZN05BQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575298v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gokarna" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807792v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390306v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.008" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3K9R25W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390294v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.037" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F9F1SKC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390296v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.009" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ3ZJGPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546032v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Inushima" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Kennedy Maude" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kato" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Schaff" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729807" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390130v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546075v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540403v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Lu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546130v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Roqan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hourahine" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546139v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Roqan" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540398v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540402v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540416v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540424v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390297v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390131v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540427v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540433v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru-Chevallier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fanget" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540437v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540441v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halambalakis" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rousseau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539952v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maleyre" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540449v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540446v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540440v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wojtowicz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruterana" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540444v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539944v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539955v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477213v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legros" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lascaray" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540478v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540477v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539936v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546769v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545873v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoffmann" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eckey" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546761v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Le Vaillant" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bisaro" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olivier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Duboz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390340v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390338v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390341v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390336v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390337v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390339v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390332v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390335v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390331v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390333v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390329v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540414v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2117613" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408352v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Delgado-Notario" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Saha" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408425v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ikonnikov" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408435v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828945v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-ruffenach" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7667-9687" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554597v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benhamou-Bui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Consejo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Krishtopenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffenach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7rcf-fd3g" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069730v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Delgado-Notario" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perez-Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.044043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Beranger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teppe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvydas Lisauskas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv0346" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881971v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benlemqwanssa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wolf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.064059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benhamou-Bui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szo&#322;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940773v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gebert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishtopenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01129-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259009v5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lechelon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Meriguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Nardecchia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl5855" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.245141" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939599v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Avogadri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l042042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid S Bovkun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton V. Ikonnikov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir y Aleshkin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Zholudev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364020200059" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mantion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Krishtopenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.075302" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kadykov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.041404" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05085734v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201900217" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Desrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spirin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.121405" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A Fadeev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Marcinkiewicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat4010027" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157723v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364019020085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Piot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlita" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.245203" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740166v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.086401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcinkiewicz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.245419" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Ikonnikov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Maremyanin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Bovkun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Spirin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782617010109" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830516v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364017230102" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035405" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523131v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Rumyantsev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977781" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397638v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Drachenko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goiran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.155421" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358769v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr M. Kadykov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391282v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12576" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237406v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Vitiello" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932943" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Morozov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364014240175" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009319v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Aulombard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.05.032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2C3LWJW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914581v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vries" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wahl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vantomme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826705" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787438v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Gokarna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vignaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.049454" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Ovsyannikov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Shchennikov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E. Karkin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466913" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539809v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Lozano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Morales" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/18/185706" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Saab" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1315" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFFNNFTD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539828v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3189212" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390126v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390304v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Lozano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Browning" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3010309" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480143v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540227v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauthe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3193655" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540269v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3187914" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542123v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Sanchez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2770776" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2721124" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harzallah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673536" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FC6784N4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390128v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Lozano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Sanchez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garcia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-007-9080-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540273v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Sanchez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gabriel Lozano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Herrera" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200600813" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JB82VVW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540396v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Lozano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Sanchez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2195642" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540370v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nogales" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rw Martin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kp O'Donnell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lorenz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2162797" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022132v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinquier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frandon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chervin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.115211" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540405v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saarinen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuomisto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2219335" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540408v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.104305" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390132v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Araujo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2152110" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390133v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Katchkanov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2045551" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540409v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Intartaglia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maleyre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1897428" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540412v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Meziani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Maleyre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Sadowski" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460434" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2D6HS105-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539950v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jw Pomeroy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuball" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.113202" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164212v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.052" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8CWXW65-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539948v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalmasso" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1801686" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540467v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1613044" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540458v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caumont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.245308" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540469v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lascaray" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200303309" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1D22CR2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545869v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Renucci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sands" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545870v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545875v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545876v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545874v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trager-Cowan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pg Middleton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546775v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Rouviere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002411v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304454v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10299006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304349v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10298862" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002385v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002375v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Floriani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002417v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824957v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sai" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sakowicz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krupko" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896031" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824953v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2641104" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824965v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma O'Connor" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brouillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895499" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919648v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896089" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037689v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kadykov" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510039" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555388v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nodjiadjim" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konczykowska" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129156416400115" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909294v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406356v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ya. Aleshkin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782616110063" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417831v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510264" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7N6Z602L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436882v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro But" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932629v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry But" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758790" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249949v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012036" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101052v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.10.083" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKF2Z4V0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336484v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249953v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012037" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249955v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012009" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336481v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marczewski" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kopyt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265668v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009387v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2013.6744349" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820323v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.053" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF4BP1PF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698910v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darakchieva" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -Y. Xie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Schaff" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201100175" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5XZCD8P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633883v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin-Fernandez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633882v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201001192" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CCC4TVLP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633875v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Succi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pirola" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201000610" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-05PRCG2Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633877v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rogalla" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. -W. Becker" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201001151" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQ94VQ48-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809370v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540220v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540219v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526767v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546122v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg. Lozano" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Browning" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390309v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Giesen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.038" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TZN05BQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575298v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gokarna" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390295v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.010" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS9D4T2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807792v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390306v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.008" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3K9R25W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390294v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.037" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F9F1SKC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390296v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.009" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ3ZJGPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546032v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Inushima" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Kennedy Maude" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kato" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Schaff" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729807" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390130v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546075v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546130v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Roqan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hourahine" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546139v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Roqan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540403v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Lu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540398v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540402v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540416v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540424v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390297v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390131v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540427v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540437v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540441v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halambalakis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rousseau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539952v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maleyre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540433v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru-Chevallier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fanget" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540449v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540446v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540440v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wojtowicz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruterana" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540444v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539944v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539955v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477213v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legros" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lascaray" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540478v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540477v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539936v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546769v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545873v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoffmann" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eckey" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546761v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Le Vaillant" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bisaro" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olivier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Duboz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390338v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390341v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390340v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390336v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390337v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390335v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390332v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390339v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390331v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390333v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390329v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540414v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2117613" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408352v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Delgado-Notario" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Saha" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408425v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ikonnikov" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408435v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828945v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>