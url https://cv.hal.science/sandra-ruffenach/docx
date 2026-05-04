--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -2395,295 +2395,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-Induced Topological Phase Transition in HgTe Quantum Wells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature-dependent terahertz spectroscopy of inverted-band three-layer InAs/GaSb/InAs quantum well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Jouault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+                <w:t xml:space="preserve">F. Gonzalez-Posada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Knap</w:t>
+                <w:t xml:space="preserve">G. Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.086401⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (24), pp.245419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.245419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740166v1</w:t>
+                <w:t xml:space="preserve">hal-01862289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent terahertz spectroscopy of inverted-band three-layer InAs/GaSb/InAs quantum well</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature-Induced Topological Phase Transition in HgTe Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Boissier</w:t>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (24), pp.245419. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (8), pp.086401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.245419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.086401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862289v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclotron resonance of dirac fermions in InAs/GaSb/InAs quantum wells</w:t>
               </w:r>
@@ -2855,51 +2855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. S. Bovkun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Ikonnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JETP Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 106 (11), pp.727-732. </w:t>
@@ -2937,51 +2937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-driven single-valley Dirac fermions in HgTe quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3486,51 +3486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-driven massless Kane fermions in HgCdTe crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10130,77 +10130,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Kadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 43RD INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, 345 E 47TH ST, NEW YORK, NY 10017 USA, Unknown Region. </w:t>
@@ -10601,51 +10601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Viti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10846,51 +10846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz magnetospectroscopy of double HgTe quantum well</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11381,51 +11381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz studies of 2D and 3D topological transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13375,294 +13375,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative precursors for MOVPE growth of InN and GaN at low temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+                <w:t xml:space="preserve">Investigation on low band gap nitride materials for micro- nanotechnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadj Dogheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Giesen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Gokarna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Decoster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Briot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on the growth of III-NItrides (ISGN-2)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Indo-French Workshop on Nanosciences and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Delhi, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390309v1</w:t>
+                <w:t xml:space="preserve">hal-00575298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on low band gap nitride materials for micro- nanotechnology</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alternative precursors for MOVPE growth of InN and GaN at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Giesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-French Workshop on Nanosciences and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Symposium on the growth of III-NItrides (ISGN-2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Laforet Shuzenji, Izu, Japan. pp.2791, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.01.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575298v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InN excitonic deformation potentials determined experimentally</w:t>
               </w:r>
@@ -13700,51 +13700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Giesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Growth of III-Nitrides (ISGN-2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Laforet Shuzenji, Izu, Japan. pp.2798, </w:t>
@@ -13915,51 +13915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Giesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on the gGrowth of III-Nitrides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Laforet Shuzenji, Izu, Japan. pp.2787, </w:t>
@@ -14061,51 +14061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Giesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Growth of III-Nitride (ISGN-2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Laforet Shuzenji, Izu, Japan. pp.2761, </w:t>
@@ -14207,51 +14207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Giesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Growth of III-Nitride (ISGN-2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Laforet Shuzenji, Izu, Japan. pp.2795, </w:t>
@@ -15611,243 +15611,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and properties of Indium nitride thin films and InN nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the influence of buffer and nitrided layers on the initial stages of InN growth on sapphire by MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Maleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Annual Meeting of the IEEE-Lasers-and-Electro-Optical-Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Sydney (AUSTRALIA), Australia. pp.856-857</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitrides Semiconductors (IWN 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Pittsburgh (PA), United States. pp.2309-2315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390131v1</w:t>
+                <w:t xml:space="preserve">hal-00540427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the influence of buffer and nitrided layers on the initial stages of InN growth on sapphire by MOCVD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Maleyre</w:t>
+                <w:t xml:space="preserve">Growth and properties of Indium nitride thin films and InN nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitrides Semiconductors (IWN 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Pittsburgh (PA), United States. pp.2309-2315</w:t>
+              <w:t xml:space="preserve">18th Annual Meeting of the IEEE-Lasers-and-Electro-Optical-Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Sydney (AUSTRALIA), Australia. pp.856-857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540427v1</w:t>
+                <w:t xml:space="preserve">hal-00390131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of the direct bandgap of InN: a re-examination</w:t>
               </w:r>
@@ -19768,51 +19768,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06F5257F"/>
+    <w:nsid w:val="6464E1ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19999,51 +19999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-ruffenach" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7667-9687" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554597v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benhamou-Bui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Consejo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Krishtopenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffenach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7rcf-fd3g" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069730v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Delgado-Notario" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perez-Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.044043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Beranger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teppe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvydas Lisauskas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv0346" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881971v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benlemqwanssa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wolf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.064059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benhamou-Bui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szo&#322;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940773v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gebert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishtopenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01129-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259009v5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lechelon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Meriguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Nardecchia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl5855" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.245141" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939599v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Avogadri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l042042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid S Bovkun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton V. Ikonnikov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir y Aleshkin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Zholudev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364020200059" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mantion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Krishtopenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.075302" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kadykov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.041404" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05085734v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201900217" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Desrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spirin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.121405" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A Fadeev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Marcinkiewicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat4010027" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157723v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364019020085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Piot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlita" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.245203" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740166v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.086401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcinkiewicz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.245419" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Ikonnikov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Maremyanin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Bovkun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Spirin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782617010109" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830516v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364017230102" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035405" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523131v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Rumyantsev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977781" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397638v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Drachenko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goiran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.155421" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358769v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr M. Kadykov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391282v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12576" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237406v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Vitiello" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932943" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Morozov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364014240175" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009319v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Aulombard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.05.032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2C3LWJW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914581v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vries" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wahl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vantomme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826705" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787438v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Gokarna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vignaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.049454" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Ovsyannikov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Shchennikov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E. Karkin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466913" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539809v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Lozano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Morales" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/18/185706" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Saab" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1315" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFFNNFTD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539828v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3189212" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390126v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390304v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Lozano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Browning" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3010309" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480143v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540227v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauthe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3193655" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540269v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3187914" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542123v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Sanchez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2770776" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2721124" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harzallah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673536" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FC6784N4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390128v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Lozano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Sanchez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garcia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-007-9080-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540273v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Sanchez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gabriel Lozano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Herrera" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200600813" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JB82VVW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540396v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Lozano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Sanchez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2195642" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540370v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nogales" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rw Martin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kp O'Donnell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lorenz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2162797" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022132v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinquier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frandon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chervin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.115211" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540405v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saarinen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuomisto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2219335" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540408v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.104305" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390132v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Araujo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2152110" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390133v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Katchkanov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2045551" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540409v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Intartaglia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maleyre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1897428" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540412v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Meziani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Maleyre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Sadowski" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460434" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2D6HS105-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539950v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jw Pomeroy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuball" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.113202" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164212v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.052" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8CWXW65-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539948v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalmasso" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1801686" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540467v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1613044" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540458v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caumont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.245308" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540469v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lascaray" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200303309" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1D22CR2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545869v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Renucci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sands" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545870v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545875v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545876v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545874v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trager-Cowan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pg Middleton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546775v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Rouviere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002411v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304454v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10299006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304349v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10298862" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002385v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002375v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Floriani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002417v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824957v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sai" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sakowicz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krupko" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896031" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824953v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2641104" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824965v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma O'Connor" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brouillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895499" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919648v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896089" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037689v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kadykov" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510039" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555388v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nodjiadjim" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konczykowska" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129156416400115" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909294v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406356v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ya. Aleshkin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782616110063" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417831v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510264" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7N6Z602L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436882v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro But" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932629v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry But" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758790" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249949v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012036" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101052v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.10.083" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKF2Z4V0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336484v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249953v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012037" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249955v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012009" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336481v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marczewski" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kopyt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265668v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009387v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2013.6744349" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820323v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.053" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF4BP1PF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698910v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darakchieva" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -Y. Xie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Schaff" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201100175" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5XZCD8P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633883v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin-Fernandez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633882v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201001192" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CCC4TVLP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633875v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Succi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pirola" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201000610" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-05PRCG2Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633877v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rogalla" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. -W. Becker" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201001151" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQ94VQ48-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809370v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540220v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540219v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526767v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546122v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg. Lozano" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Browning" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390309v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Giesen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.038" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TZN05BQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575298v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gokarna" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390295v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.010" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS9D4T2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807792v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390306v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.008" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3K9R25W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390294v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.037" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F9F1SKC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390296v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.009" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ3ZJGPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546032v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Inushima" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Kennedy Maude" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kato" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Schaff" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729807" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390130v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546075v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546130v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Roqan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hourahine" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546139v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Roqan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540403v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Lu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540398v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540402v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540416v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540424v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390297v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390131v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540427v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540437v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540441v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halambalakis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rousseau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539952v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maleyre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540433v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru-Chevallier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fanget" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540449v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540446v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540440v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wojtowicz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruterana" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540444v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539944v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539955v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477213v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legros" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lascaray" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540478v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540477v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539936v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546769v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545873v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoffmann" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eckey" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546761v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Le Vaillant" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bisaro" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olivier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Duboz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390338v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390341v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390340v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390336v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390337v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390335v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390332v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390339v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390331v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390333v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390329v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540414v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2117613" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408352v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Delgado-Notario" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Saha" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408425v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ikonnikov" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408435v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828945v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-ruffenach" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7667-9687" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554597v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benhamou-Bui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Consejo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Krishtopenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffenach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7rcf-fd3g" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069730v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Delgado-Notario" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perez-Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.044043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Beranger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teppe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvydas Lisauskas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv0346" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881971v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benlemqwanssa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wolf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.064059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benhamou-Bui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szo&#322;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940773v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gebert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishtopenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01129-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259009v5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lechelon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Meriguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Nardecchia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl5855" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.245141" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939599v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Avogadri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l042042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid S Bovkun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton V. Ikonnikov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir y Aleshkin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Zholudev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364020200059" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mantion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Krishtopenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.075302" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kadykov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.041404" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05085734v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201900217" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Desrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spirin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.121405" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A Fadeev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Marcinkiewicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat4010027" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157723v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364019020085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Piot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlita" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.245203" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcinkiewicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.245419" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.086401" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Ikonnikov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Maremyanin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Bovkun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Spirin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782617010109" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830516v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364017230102" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035405" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523131v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Rumyantsev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977781" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397638v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Drachenko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goiran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.155421" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358769v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr M. Kadykov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391282v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12576" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237406v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Vitiello" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932943" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Morozov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364014240175" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009319v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Aulombard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.05.032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2C3LWJW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914581v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vries" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wahl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vantomme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826705" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787438v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Gokarna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vignaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.049454" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Ovsyannikov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Shchennikov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E. Karkin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466913" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539809v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Lozano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Morales" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/18/185706" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Saab" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1315" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFFNNFTD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539828v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3189212" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390126v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390304v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Lozano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Browning" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3010309" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480143v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540227v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauthe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3193655" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540269v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3187914" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542123v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Sanchez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2770776" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2721124" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harzallah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673536" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FC6784N4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390128v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Lozano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Sanchez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garcia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-007-9080-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540273v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Sanchez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gabriel Lozano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Herrera" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200600813" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JB82VVW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540396v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Lozano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Sanchez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2195642" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540370v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nogales" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rw Martin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kp O'Donnell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lorenz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2162797" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022132v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinquier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frandon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chervin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.115211" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540405v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saarinen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuomisto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2219335" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540408v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.104305" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390132v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Araujo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2152110" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390133v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Katchkanov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2045551" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540409v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Intartaglia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maleyre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1897428" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540412v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Meziani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Maleyre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Sadowski" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460434" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2D6HS105-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539950v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jw Pomeroy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuball" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.113202" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164212v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.052" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8CWXW65-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539948v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalmasso" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1801686" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540467v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1613044" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540458v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caumont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.245308" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540469v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lascaray" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200303309" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1D22CR2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545869v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Renucci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sands" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545870v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545875v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545876v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545874v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trager-Cowan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pg Middleton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546775v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Rouviere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002411v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304454v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10299006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304349v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10298862" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002385v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002375v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Floriani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002417v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824957v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sai" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sakowicz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krupko" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896031" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824953v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2641104" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824965v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma O'Connor" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brouillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895499" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919648v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896089" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037689v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kadykov" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510039" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555388v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nodjiadjim" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konczykowska" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129156416400115" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909294v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406356v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ya. Aleshkin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782616110063" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417831v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510264" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7N6Z602L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436882v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro But" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932629v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry But" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758790" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249949v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012036" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101052v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.10.083" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKF2Z4V0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336484v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249953v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012037" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249955v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012009" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336481v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marczewski" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kopyt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265668v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009387v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2013.6744349" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820323v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.053" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF4BP1PF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698910v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darakchieva" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -Y. Xie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Schaff" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201100175" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5XZCD8P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633883v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin-Fernandez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633882v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201001192" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CCC4TVLP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633875v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Succi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pirola" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201000610" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-05PRCG2Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633877v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rogalla" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. -W. Becker" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201001151" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQ94VQ48-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809370v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540220v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540219v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526767v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546122v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg. Lozano" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Browning" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575298v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gokarna" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390309v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Giesen" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.038" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TZN05BQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390295v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.010" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS9D4T2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807792v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390306v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.008" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3K9R25W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390294v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.037" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F9F1SKC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390296v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.009" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ3ZJGPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546032v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Inushima" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Kennedy Maude" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kato" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Schaff" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729807" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390130v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546075v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546130v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Roqan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hourahine" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546139v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Roqan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540403v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Lu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540398v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540402v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540416v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540424v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390297v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540427v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390131v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540437v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540441v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halambalakis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rousseau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539952v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maleyre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540433v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru-Chevallier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fanget" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540449v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540446v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540440v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wojtowicz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruterana" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540444v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539944v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539955v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477213v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legros" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lascaray" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540478v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540477v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539936v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546769v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545873v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoffmann" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eckey" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546761v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Le Vaillant" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bisaro" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olivier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Duboz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390338v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390341v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390340v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390336v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390337v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390335v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390332v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390339v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390331v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390333v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390329v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540414v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2117613" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408352v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Delgado-Notario" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Saha" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408425v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ikonnikov" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408435v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828945v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>