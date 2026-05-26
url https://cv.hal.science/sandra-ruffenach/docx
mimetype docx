--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -696,295 +696,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate tunable terahertz cyclotron emission from two-dimensional Dirac fermions</w:t>
+                <w:t xml:space="preserve">Terahertz cyclotron emission from two-dimensional Dirac fermions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Benhamou-Bui</w:t>
+                <w:t xml:space="preserve">S. Gebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Consejo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
+                <w:t xml:space="preserve">S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Szoła</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+                <w:t xml:space="preserve">M. Szola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (11), pp.244-249. </w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.244-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0168578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41566-022-01129-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304313v1</w:t>
+                <w:t xml:space="preserve">hal-03940773v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz cyclotron emission from two-dimensional Dirac fermions</w:t>
+                <w:t xml:space="preserve">Gate tunable terahertz cyclotron emission from two-dimensional Dirac fermions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gebert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Consejo</w:t>
+                <w:t xml:space="preserve">Benjamin Benhamou-Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Krishtopenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Ruffenach</w:t>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Szola</w:t>
+                <w:t xml:space="preserve">Maria Szoła</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, pp.244-249. </w:t>
+              <w:t xml:space="preserve">APL Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (11), pp.244-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41566-022-01129-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0168578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940773v2</w:t>
+                <w:t xml:space="preserve">hal-04304313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence for long-distance electrodynamic intermolecular forces</w:t>
               </w:r>
@@ -1130,51 +1130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Delgado-Notario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1290,51 +1290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanovitch Castillo Arvelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (4), pp.L042042. </w:t>
@@ -1666,77 +1666,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (4), pp.041404. </w:t>
@@ -1993,325 +1993,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Observation of Temperature-Driven Topological Phase Transition in HgTe/CdHgTe Quantum Wells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+                <w:t xml:space="preserve">Terahertz Spectroscopy of Two-Dimensional Semimetal in Three-Layer InAs/GaSb/InAs Quantum Well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail A Fadeev</w:t>
+                <w:t xml:space="preserve">Fernando Gonzalez-Posada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Marcinkiewicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (1), pp.27. </w:t>
+              <w:t xml:space="preserve">JETP Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (2), pp.96-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/condmat4010027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0021364019020085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072773v1</w:t>
+                <w:t xml:space="preserve">hal-02157723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Spectroscopy of Two-Dimensional Semimetal in Three-Layer InAs/GaSb/InAs Quantum Well</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+                <w:t xml:space="preserve">Experimental Observation of Temperature-Driven Topological Phase Transition in HgTe/CdHgTe Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksim Zholudev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail A Fadeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETP Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 109 (2), pp.96-101. </w:t>
+              <w:t xml:space="preserve">Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0021364019020085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/condmat4010027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157723v1</w:t>
+                <w:t xml:space="preserve">hal-02072773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band splitting in Cd3As2 measured by magnetotransport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2319,51 +2319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. A. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orlita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (24), pp.245203. </w:t>
@@ -2574,51 +2574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2663,295 +2663,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclotron resonance of dirac fermions in InAs/GaSb/InAs quantum wells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetoabsorption of Dirac Fermions in InAs/GaSb/InAs &amp;quot;Three-Layer&amp;quot; Gapless Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. S. Bovkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. V. Ikonnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K. E. Spirin</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fizika i tekhnika poluprovodnicov / Semiconductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063782617010109⟩</w:t>
+              <w:t xml:space="preserve">JETP Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106 (11), pp.727-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0021364017230102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01523220v1</w:t>
+                <w:t xml:space="preserve">hal-01830516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoabsorption of Dirac Fermions in InAs/GaSb/InAs &amp;quot;Three-Layer&amp;quot; Gapless Quantum Wells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclotron resonance of dirac fermions in InAs/GaSb/InAs quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Ikonnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. V. Maremyanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. S. Bovkun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. E. Spirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETP Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 106 (11), pp.727-732. </w:t>
+              <w:t xml:space="preserve">Fizika i tekhnika poluprovodnicov / Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (1), pp.38-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0021364017230102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1063782617010109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830516v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-driven single-valley Dirac fermions in HgTe quantum wells</w:t>
               </w:r>
@@ -2989,51 +2989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (3), pp.035405. </w:t>
@@ -3199,485 +3199,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent magnetospectroscopy of HgTe quantum wells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. V. Ikonnikov</w:t>
+                <w:t xml:space="preserve">Terahertz imaging of Landau levels in HgTe-based topological insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr M. Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maksim Zholudev</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.155421⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (26), pp.262102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4955018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397638v1</w:t>
+                <w:t xml:space="preserve">hal-01358769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz imaging of Landau levels in HgTe-based topological insulators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Torres</w:t>
+                <w:t xml:space="preserve">Temperature-driven massless Kane fermions in HgCdTe crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4955018⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.12576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms12576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358769v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-driven massless Kane fermions in HgCdTe crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature-dependent magnetospectroscopy of HgTe quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Ikonnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksiy Drachenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Teppe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Consejo</w:t>
+                <w:t xml:space="preserve">Michel Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksim Zholudev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.12576. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (15), pp.155421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms12576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.155421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391282v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz detection of magnetic field-driven topological phase transition in HgTe-based transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Viti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3754,90 +3754,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticrossing of Landau Levels in HgTe/CdHgTe (013) Quantum Wells with an Inverted Band Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksim Zholudev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. V. Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orlita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JETP Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 100 (12), pp.790-794. </w:t>
@@ -4806,269 +4806,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal organic vapour phase epitaxial growth of indium-rich InGaN alloys with robust photoluminescence properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Moret</w:t>
+                <w:t xml:space="preserve">Structural changes during the natural aging process of InN quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Browning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105, pp.013527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3010309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390126v1</w:t>
+                <w:t xml:space="preserve">hal-00390304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural changes during the natural aging process of InN quantum dots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N.D. Browning</w:t>
+                <w:t xml:space="preserve">Metal organic vapour phase epitaxial growth of indium-rich InGaN alloys with robust photoluminescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (2), pp.20305</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390304v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal organic vapour phase epitaxial growth of indium-rich InGaN alloys with robust photoluminescence properties</w:t>
               </w:r>
@@ -5093,51 +5093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (2), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6085,615 +6085,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misfit relaxation of InN quantum dots: Effect of the GaN capping layer</w:t>
+                <w:t xml:space="preserve">Failure mechanism of AlN nanocaps used to protect rare earth-implanted GaN during high temperature annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jg Lozano</w:t>
+                <w:t xml:space="preserve">E. Nogales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Am Sanchez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Briot</w:t>
+                <w:t xml:space="preserve">Rw Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kp O'Donnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 88, pp.151913. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2195642⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 88, pp.031902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2162797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540396v1</w:t>
+                <w:t xml:space="preserve">hal-00540370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure mechanism of AlN nanocaps used to protect rare earth-implanted GaN during high temperature annealing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Misfit relaxation of InN quantum dots: Effect of the GaN capping layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Lorenz</w:t>
+                <w:t xml:space="preserve">Jg Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Alves</w:t>
+                <w:t xml:space="preserve">Am Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 88, pp.031902. </w:t>
+              <w:t xml:space="preserve">, 2006, 88, pp.151913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2162797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2195642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540370v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman scattering study of wurtzite and rocksalt InN under high pressure.</w:t>
+                <w:t xml:space="preserve">Influence of V/III molar ratio on the formation of In vacancies in InN grown by metal-organic vapor-phase epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pinquier</w:t>
+                <w:t xml:space="preserve">A. Pelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Demangeot</w:t>
+                <w:t xml:space="preserve">K. Saarinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Frandon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Tuomisto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.115211⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89, pp.011911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2219335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022132v1</w:t>
+                <w:t xml:space="preserve">hal-00540405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of V/III molar ratio on the formation of In vacancies in InN grown by metal-organic vapor-phase epitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman scattering study of wurtzite and rocksalt InN under high pressure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pelli</w:t>
+                <w:t xml:space="preserve">J. Frandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Saarinen</w:t>
+                <w:t xml:space="preserve">J.C. Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tuomisto</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Polian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 89, pp.011911. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.115211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2219335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.115211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540405v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman scattering by the longitudinal optical phonon in InN: Wave-vector nonconserving mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6757,64 +6757,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation of InN quantum dots on GaN by metalorganic vapor phase epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jg Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Am Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6904,90 +6904,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selectively excited photoluminescence from Eu-implanted GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rw Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kp O'Donnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Katchkanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nogales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 87 (11), pp.112107. </w:t>
@@ -7299,424 +7299,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman scattering in hexagonal InN under high pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Frandon</w:t>
+                <w:t xml:space="preserve">High-temperature annealing and optical activation of Eu-implanted GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jw Pomeroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Kuball</w:t>
+                <w:t xml:space="preserve">S. Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rw Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.113202⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85, pp.2712-2714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1801686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539950v1</w:t>
+                <w:t xml:space="preserve">hal-00539948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice parameters of relaxed wurtzite indium nitride powder obtained by MOVPE</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raman scattering in hexagonal InN under high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jw Pomeroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kuball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2004.09.052⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.113202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.113202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00164212v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature annealing and optical activation of Eu-implanted GaN</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lattice parameters of relaxed wurtzite indium nitride powder obtained by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36, pp.527-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2004.09.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1801686⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539948v1</w:t>
+                <w:t xml:space="preserve">hal-00164212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indium nitride quantum dots grown by metalorganic vapor phase epitaxy</w:t>
               </w:r>
@@ -7806,77 +7806,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman scattering in large single indium nitride dots: Correlation between morphology and strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8086,77 +8086,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of AlGaN during high-temperature annealing monitored by ultraviolet Raman scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kuball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8211,77 +8211,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of GaN- and AlN-like longitudinal optic phonons in Ga1-xAlxN solid solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8552,51 +8552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Trager-Cowan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pg Middleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kp O'Donnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8919,420 +8919,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependance of Intrinsic Spin Orbit Coupling Gap in Graphene probed by Terahertz photoconductivity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Tunable Terahertz Cyclotron Emission from Two-Dimensional Dirac Fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Benhamou-Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Gebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Szoła</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Antonio Delgado-Notario</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Montréal, Canada. </w:t>
+              <w:t xml:space="preserve">48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montréal, Canada. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/irmmw-thz57677.2023.10299006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/irmmw-thz57677.2023.10298862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304454v1</w:t>
+                <w:t xml:space="preserve">hal-04304349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Terahertz Cyclotron Emission from Two-Dimensional Dirac Fermions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
+                <w:t xml:space="preserve">Nonequilibrium Spectroscopies of Biomolecules: Evidence of Long-Range Electrodynamic Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lechelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Meriguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Tilmann Kuhn, Aug 2023, Münster, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304349v1</w:t>
+                <w:t xml:space="preserve">hal-05002385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium Spectroscopies of Biomolecules: Evidence of Long-Range Electrodynamic Forces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
+                <w:t xml:space="preserve">Temperature dependance of Intrinsic Spin Orbit Coupling Gap in Graphene probed by Terahertz photoconductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Delgado-Notario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/irmmw-thz57677.2023.10299006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002385v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from brownian to anomalous diffusion ofbiomolecules as a signature of long-range electrodynamic interactions</w:t>
               </w:r>
@@ -10435,204 +10435,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetospectroscopy of double HgTe/CdHgTe quantum wells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substrate optimization for a planar antenna of terahertz Si field effect transistor detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ya. Aleshkin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+                <w:t xml:space="preserve">Dmytro But</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX International Symposium “Nanophysics and Nanoelectronics”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MIKON 2016 - 21st International Conference on Microwave, Radar and Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Krakow, Poland. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406356v1</w:t>
+                <w:t xml:space="preserve">hal-01436882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of topological phase transition by terahertz photoconductivity in HgTe-based transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10654,213 +10645,222 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on II-VI Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France. pp.534-537, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201510264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.201510264⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate optimization for a planar antenna of terahertz Si field effect transistor detectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+                <w:t xml:space="preserve">Magnetospectroscopy of double HgTe/CdHgTe quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. S. Bovkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Ikonnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ya. Aleshkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIKON 2016 - 21st International Conference on Microwave, Radar and Wireless Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XX International Symposium “Nanophysics and Nanoelectronics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nizhny Novgorod, Russia. pp.1532-1538, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063782616110063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436882v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz magnetospectroscopy of double HgTe quantum well</w:t>
               </w:r>
@@ -10885,51 +10885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry But</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11032,51 +11032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Konczykowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19TH INTERNATIONAL CONFERENCE ON ELECTRON DYNAMICS IN SEMICONDUCTORS, OPTOELECTRONICS AND NANOSTRUCTURES (EDISON' 19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Salamanca, Spain. pp.UNSP 012036, </w:t>
@@ -11308,51 +11308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Konczykowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 40TH INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER AND TERAHERTZ WAVES (IRMMW-THZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Hong Kong, China</w:t>
@@ -11375,295 +11375,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz studies of 2D and 3D topological transitions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Terahertz excitations in HgTe-based field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Viti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19TH INTERNATIONAL CONFERENCE ON ELECTRON DYNAMICS IN SEMICONDUCTORS, OPTOELECTRONICS AND NANOSTRUCTURES (EDISON' 19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Salamanca, Spain. pp.UNSP 012037, </w:t>
+              <w:t xml:space="preserve">, 2015, Salamanca, Spain. pp.UNSP 012009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/647/1/012037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/647/1/012009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249953v2</w:t>
+                <w:t xml:space="preserve">hal-01249955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz excitations in HgTe-based field effect transistors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Terahertz studies of 2D and 3D topological transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Viti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19TH INTERNATIONAL CONFERENCE ON ELECTRON DYNAMICS IN SEMICONDUCTORS, OPTOELECTRONICS AND NANOSTRUCTURES (EDISON' 19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Salamanca, Spain. pp.UNSP 012009, </w:t>
+              <w:t xml:space="preserve">, 2015, Salamanca, Spain. pp.UNSP 012037, </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/647/1/012009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/647/1/012037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249955v1</w:t>
+                <w:t xml:space="preserve">hal-01249953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical investigations of the responsivity of field effect transistors based Terahertz detectors versus substrate thickness</w:t>
               </w:r>
@@ -11774,90 +11774,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-terahertz photoconductivity of Hg x Cd 1− x Te crystals with composition close to semiconductor-to-semimetal topological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12184,77 +12184,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unintentional incorporation of H and related structural and free-electron properties of c- and a-plane InN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Darakchieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. -Y. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. J. Schaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12311,556 +12311,556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phages recognizing the Indium Nitride semiconductor surface via their peptides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MOVPE growth and characterization of polar, semipolar and nonpolar InN on sapphire substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Symposium on Peptide-based Materials - from Nanostructures to Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISGN3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, France. pp.1183-1186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201001192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633883v1</w:t>
+                <w:t xml:space="preserve">hal-00633882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE growth and characterization of polar, semipolar and nonpolar InN on sapphire substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Moret</w:t>
+                <w:t xml:space="preserve">Managing gas purity in epitaxial growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Succi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pirola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGN3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201001192⟩</w:t>
+              <w:t xml:space="preserve">Italian Crystal Growth Conference (ICGC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Parme, Italy. pp.809-812, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/crat.201000610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633882v1</w:t>
+                <w:t xml:space="preserve">hal-00633875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing gas purity in epitaxial growth</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Free electron properties and hydrogen in InN grown by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Darakchieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -Y. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rogalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. -W. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Crystal Growth Conference (ICGC 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/crat.201000610⟩</w:t>
+              <w:t xml:space="preserve">ISGN3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, France. pp.1179-1182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201001151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633875v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free electron properties and hydrogen in InN grown by MOVPE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Lorenz</w:t>
+                <w:t xml:space="preserve">Phages recognizing the Indium Nitride semiconductor surface via their peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Belle Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic J. G. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGN3</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS Symposium on Peptide-based Materials - from Nanostructures to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg (FRANCE), France. pp.143-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00633877v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of thermal annealing on optical and electrical properties indium nitride films grown by MOVPE</w:t>
               </w:r>
@@ -13375,440 +13375,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on low band gap nitride materials for micro- nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Hadj Dogheche</w:t>
+                <w:t xml:space="preserve">InN excitonic deformation potentials determined experimentally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gokarna</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christoph Giesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-French Workshop on Nanosciences and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Symposium on Growth of III-Nitrides (ISGN-2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Laforet Shuzenji, Izu, Japan. pp.2798, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575298v1</w:t>
+                <w:t xml:space="preserve">hal-00390295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative precursors for MOVPE growth of InN and GaN at low temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation on low band gap nitride materials for micro- nanotechnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadj Dogheche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gokarna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Decoster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Briot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on the growth of III-NItrides (ISGN-2)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Indo-French Workshop on Nanosciences and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Delhi, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.01.038⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00390309v1</w:t>
+                <w:t xml:space="preserve">hal-00575298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InN excitonic deformation potentials determined experimentally</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternative precursors for MOVPE growth of InN and GaN at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Giesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Growth of III-Nitrides (ISGN-2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Laforet Shuzenji, Izu, Japan. pp.2798, </w:t>
+              <w:t xml:space="preserve">2nd International Symposium on the growth of III-NItrides (ISGN-2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Laforet Shuzenji, Izu, Japan. pp.2791, </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390295v1</w:t>
+                <w:t xml:space="preserve">hal-00390309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the MOVPE growth of Indium Nitride</w:t>
               </w:r>
@@ -13915,51 +13915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Giesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on the gGrowth of III-Nitrides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Laforet Shuzenji, Izu, Japan. pp.2787, </w:t>
@@ -14061,51 +14061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Giesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Growth of III-Nitride (ISGN-2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Laforet Shuzenji, Izu, Japan. pp.2761, </w:t>
@@ -14207,51 +14207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Giesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Growth of III-Nitride (ISGN-2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Laforet Shuzenji, Izu, Japan. pp.2795, </w:t>
@@ -14550,609 +14550,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of InN quantum dots grown by Metalorganic Vapour Phase Epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+                <w:t xml:space="preserve">Superconductivity of InN with a well defined Fermi surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Inushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Kennedy Maude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. J. Schaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Nitride Semiconductors (ICNS-6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2005, Bremen (GERMANY), Germany. pp.1687-1690</w:t>
+              <w:t xml:space="preserve">, Aug 2005, Bremen (GERMANY), Germany. pp.1679-1686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546075v1</w:t>
+                <w:t xml:space="preserve">hal-00540403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the blue emission of Tm/Er co-implanted GaN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Nogales</w:t>
+                <w:t xml:space="preserve">Structural characterization of InN quantum dots grown by Metalorganic Vapour Phase Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. G. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on GaN, AIN, InN Related Materials held at the 2005 MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Boston (MA), United States. pp.599-604</w:t>
+              <w:t xml:space="preserve">6th International Conference on Nitride Semiconductors (ICNS-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Bremen (GERMANY), Germany. pp.1687-1690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546130v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microspectroscopic study of cap damage in annealed RE-doped AlN-capped GaN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Characterization of the blue emission of Tm/Er co-implanted GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. S. Roqan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trager-Cowan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hourahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nogales</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting - GaN, AlN, InN and Related Materials Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Boston, United States. pp.625</w:t>
+              <w:t xml:space="preserve">Symposium on GaN, AIN, InN Related Materials held at the 2005 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Boston (MA), United States. pp.599-604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546139v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductivity of InN with a well defined Fermi surface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Duncan Kennedy Maude</w:t>
+                <w:t xml:space="preserve">A microspectroscopic study of cap damage in annealed RE-doped AlN-capped GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nogales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.S. Roqan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Lu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. J. Schaff</w:t>
+                <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Nitride Semiconductors (ICNS-6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Bremen (GERMANY), Germany. pp.1679-1686</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting - GaN, AlN, InN and Related Materials Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Boston, United States. pp.625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540403v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of high-temperature annealed Eu-implanted GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rw Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nogales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Katchkanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kp O'Donnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the European-Materials-Research-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Strasbourg (FRANCE), France. pp.797-801</w:t>
@@ -15181,103 +15181,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature annealing of rare earth implanted GaN films: Structural and optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nogales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the European-Materials-Research-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Strasbourg (FRANCE), France. pp.750-758</w:t>
@@ -15885,51 +15885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Acireale (ITALY), Italy. pp.1425-1428</w:t>
@@ -16528,77 +16528,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphisation of GaN during processing with rare earth ion beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wojtowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16647,402 +16647,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman scattering in InN films and nanostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Strain-induced correlations between the phonon frequencies of indium nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinquier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the European-Materials-Research-Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Strasbourg (FRANCE), France. pp.581-589</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Acireale (ITALY), Italy. pp.1420-1424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540444v1</w:t>
+                <w:t xml:space="preserve">hal-00539944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced correlations between the phonon frequencies of indium nitride</w:t>
+                <w:t xml:space="preserve">Absorption and Raman scattering processes in InN films and dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Acireale (ITALY), Italy. pp.1420-1424</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Indium Nitride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Fremantle (AUSTRALIA), Australia. pp.22-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539944v1</w:t>
+                <w:t xml:space="preserve">hal-00539955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption and Raman scattering processes in InN films and dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman scattering in InN films and nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maleyre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Indium Nitride</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Fremantle (AUSTRALIA), Australia. pp.22-28</w:t>
+              <w:t xml:space="preserve">Meeting of the European-Materials-Research-Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Strasbourg (FRANCE), France. pp.581-589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539955v1</w:t>
+                <w:t xml:space="preserve">hal-00540444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equifrequency surfaces in GaN/sapphire photonic crystals</w:t>
               </w:r>
@@ -17421,64 +17421,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Nitride Semiconductors (ICNS-5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, NARA (JAPAN), Japan. pp.2851-2854</w:t>
@@ -17891,321 +17891,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indium Nitride Layer production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouveau Procédé pour la croissance de nitrures d'éléments du groupe IIIb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">N° de brevet: JP2008513327. 2008</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N° de brevet: FR2904008. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390338v1</w:t>
+                <w:t xml:space="preserve">hal-00390340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for the growth of Indium nitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indium Nitride Layer production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">N° de brevet: WO2008009805. 2008</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N° de brevet: JP2008513327. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390341v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau Procédé pour la croissance de nitrures d'éléments du groupe IIIb</w:t>
+                <w:t xml:space="preserve">Method for the growth of Indium nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N° de brevet: FR2904008. 2008</w:t>
+              <w:t xml:space="preserve">N° de brevet: WO2008009805. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390340v1</w:t>
+                <w:t xml:space="preserve">hal-00390341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indium Nitride Layer production</w:t>
               </w:r>
@@ -18243,51 +18243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : US2007269965. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -18361,51 +18361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: EP1799886. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -18479,51 +18479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR2875333. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -18539,233 +18539,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method to manufacture Indium Nitride quantum dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indium Nitride Layer production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Patent n° : EP1658394. 2006</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N° de brevet: WO2006032756. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390332v1</w:t>
+                <w:t xml:space="preserve">hal-00390339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indium Nitride Layer production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Method to manufacture Indium Nitride quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">N° de brevet: WO2006032756. 2006</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patent n° : EP1658394. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390339v1</w:t>
+                <w:t xml:space="preserve">hal-00390332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method to manufacture Indium Nitride quantum dots</w:t>
               </w:r>
@@ -19245,51 +19245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Perez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Benhamou-Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namrata Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19337,51 +19337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Many-particle hybridization of optical transitions from zero-mode Landau levels in HgTe quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ikonnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19468,51 +19468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Benhamou-Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19599,51 +19599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvydas Lisauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19768,51 +19768,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6464E1ED"/>
+    <w:nsid w:val="F6207122"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19999,51 +19999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-ruffenach" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7667-9687" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554597v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benhamou-Bui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Consejo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Krishtopenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffenach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7rcf-fd3g" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069730v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Delgado-Notario" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perez-Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.044043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Beranger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teppe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvydas Lisauskas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv0346" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881971v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benlemqwanssa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wolf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.064059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benhamou-Bui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szo&#322;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940773v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gebert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishtopenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01129-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259009v5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lechelon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Meriguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Nardecchia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl5855" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.245141" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939599v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Avogadri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l042042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid S Bovkun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton V. Ikonnikov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir y Aleshkin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Zholudev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364020200059" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mantion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Krishtopenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.075302" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kadykov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.041404" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05085734v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201900217" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Desrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spirin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.121405" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A Fadeev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Marcinkiewicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat4010027" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157723v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364019020085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Piot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlita" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.245203" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcinkiewicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.245419" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.086401" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Ikonnikov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Maremyanin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Bovkun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Spirin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782617010109" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830516v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364017230102" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035405" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523131v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Rumyantsev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977781" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397638v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Drachenko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goiran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.155421" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358769v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr M. Kadykov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391282v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12576" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237406v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Vitiello" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932943" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Morozov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364014240175" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009319v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Aulombard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.05.032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2C3LWJW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914581v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vries" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wahl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vantomme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826705" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787438v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Gokarna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vignaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.049454" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Ovsyannikov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Shchennikov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E. Karkin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466913" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539809v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Lozano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Morales" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/18/185706" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Saab" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1315" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFFNNFTD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539828v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3189212" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390126v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390304v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Lozano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Browning" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3010309" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480143v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540227v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauthe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3193655" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540269v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3187914" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542123v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Sanchez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2770776" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2721124" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harzallah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673536" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FC6784N4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390128v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Lozano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Sanchez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garcia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-007-9080-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540273v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Sanchez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gabriel Lozano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Herrera" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200600813" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JB82VVW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540396v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Lozano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Sanchez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2195642" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540370v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nogales" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rw Martin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kp O'Donnell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lorenz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2162797" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022132v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinquier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frandon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chervin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.115211" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540405v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saarinen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuomisto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2219335" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540408v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.104305" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390132v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Araujo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2152110" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390133v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Katchkanov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2045551" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540409v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Intartaglia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maleyre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1897428" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540412v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Meziani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Maleyre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Sadowski" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460434" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2D6HS105-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539950v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jw Pomeroy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuball" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.113202" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164212v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.052" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8CWXW65-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539948v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalmasso" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1801686" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540467v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1613044" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540458v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caumont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.245308" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540469v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lascaray" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200303309" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1D22CR2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545869v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Renucci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sands" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545870v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545875v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545876v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545874v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trager-Cowan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pg Middleton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546775v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Rouviere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002411v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304454v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10299006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304349v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10298862" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002385v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002375v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Floriani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002417v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824957v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sai" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sakowicz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krupko" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896031" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824953v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2641104" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824965v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma O'Connor" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brouillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895499" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919648v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896089" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037689v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kadykov" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510039" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555388v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nodjiadjim" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konczykowska" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129156416400115" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909294v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406356v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ya. Aleshkin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782616110063" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417831v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510264" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7N6Z602L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436882v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro But" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932629v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry But" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758790" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249949v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012036" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101052v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.10.083" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKF2Z4V0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336484v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249953v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012037" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249955v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012009" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336481v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marczewski" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kopyt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265668v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009387v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2013.6744349" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820323v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.053" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF4BP1PF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698910v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darakchieva" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -Y. Xie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Schaff" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201100175" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5XZCD8P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633883v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin-Fernandez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633882v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201001192" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CCC4TVLP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633875v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Succi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pirola" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201000610" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-05PRCG2Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633877v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rogalla" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. -W. Becker" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201001151" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQ94VQ48-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809370v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540220v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540219v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526767v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546122v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg. Lozano" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Browning" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575298v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gokarna" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390309v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Giesen" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.038" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TZN05BQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390295v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.010" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS9D4T2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807792v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390306v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.008" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3K9R25W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390294v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.037" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F9F1SKC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390296v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.009" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ3ZJGPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546032v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Inushima" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Kennedy Maude" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kato" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Schaff" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729807" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390130v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546075v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546130v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Roqan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hourahine" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546139v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Roqan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540403v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Lu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540398v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540402v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540416v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540424v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390297v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540427v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390131v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540437v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540441v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halambalakis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rousseau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539952v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maleyre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540433v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru-Chevallier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fanget" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540449v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540446v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540440v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wojtowicz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruterana" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540444v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539944v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539955v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477213v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legros" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lascaray" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540478v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540477v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539936v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546769v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545873v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoffmann" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eckey" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546761v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Le Vaillant" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bisaro" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olivier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Duboz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390338v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390341v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390340v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390336v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390337v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390335v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390332v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390339v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390331v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390333v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390329v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540414v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2117613" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408352v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Delgado-Notario" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Saha" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408425v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ikonnikov" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408435v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828945v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-ruffenach" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7667-9687" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554597v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benhamou-Bui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Consejo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Krishtopenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffenach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7rcf-fd3g" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069730v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Delgado-Notario" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perez-Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.044043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Beranger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teppe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvydas Lisauskas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv0346" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881971v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benlemqwanssa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wolf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.064059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940773v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gebert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishtopenko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01129-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benhamou-Bui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szo&#322;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168578" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259009v5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lechelon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Meriguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Nardecchia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl5855" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.245141" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939599v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Avogadri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l042042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid S Bovkun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton V. Ikonnikov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir y Aleshkin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Zholudev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364020200059" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mantion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Krishtopenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.075302" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kadykov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.041404" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05085734v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201900217" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Desrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spirin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.121405" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157723v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364019020085" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A Fadeev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Marcinkiewicz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat4010027" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Piot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlita" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.245203" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcinkiewicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.245419" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.086401" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830516v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Bovkun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Ikonnikov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364017230102" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Maremyanin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Spirin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782617010109" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035405" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523131v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Rumyantsev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977781" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358769v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr M. Kadykov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12576" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397638v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Drachenko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goiran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.155421" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237406v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Vitiello" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932943" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Morozov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364014240175" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009319v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Aulombard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.05.032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2C3LWJW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914581v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vries" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wahl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vantomme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826705" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787438v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Gokarna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vignaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.049454" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Ovsyannikov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Shchennikov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E. Karkin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466913" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539809v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Lozano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Morales" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/18/185706" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Saab" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1315" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFFNNFTD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539828v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3189212" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390304v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Lozano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Browning" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3010309" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390126v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480143v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540227v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauthe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3193655" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540269v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3187914" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542123v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Sanchez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2770776" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2721124" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harzallah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673536" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FC6784N4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390128v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Lozano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Sanchez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garcia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-007-9080-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540273v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Sanchez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gabriel Lozano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Herrera" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200600813" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JB82VVW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540370v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nogales" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rw Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kp O'Donnell" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lorenz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alves" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2162797" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540396v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Lozano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Sanchez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2195642" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540405v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saarinen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuomisto" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2219335" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022132v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinquier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frandon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chervin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.115211" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540408v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.104305" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390132v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Araujo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2152110" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390133v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Katchkanov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2045551" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540409v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Intartaglia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maleyre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1897428" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540412v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Meziani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Maleyre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Sadowski" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460434" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2D6HS105-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539948v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalmasso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1801686" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539950v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jw Pomeroy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuball" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.113202" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164212v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.052" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8CWXW65-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540467v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1613044" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540458v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caumont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.245308" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540469v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lascaray" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200303309" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1D22CR2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545869v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Renucci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sands" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545870v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545875v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545876v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545874v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trager-Cowan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pg Middleton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546775v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Rouviere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002411v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304349v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10298862" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002385v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304454v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10299006" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002375v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Floriani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002417v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824957v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sai" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sakowicz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krupko" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896031" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824953v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2641104" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824965v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma O'Connor" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brouillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895499" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919648v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896089" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037689v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kadykov" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510039" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555388v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nodjiadjim" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konczykowska" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129156416400115" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909294v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436882v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro But" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417831v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510264" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7N6Z602L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406356v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ya. Aleshkin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782616110063" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932629v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry But" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758790" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249949v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012036" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101052v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.10.083" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKF2Z4V0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336484v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249955v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012009" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249953v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012037" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336481v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marczewski" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kopyt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265668v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009387v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2013.6744349" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820323v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.053" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF4BP1PF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698910v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darakchieva" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -Y. Xie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Schaff" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201100175" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5XZCD8P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633882v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201001192" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CCC4TVLP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633875v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Succi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pirola" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201000610" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-05PRCG2Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633877v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rogalla" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. -W. Becker" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201001151" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQ94VQ48-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633883v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin-Fernandez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809370v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540220v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540219v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526767v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546122v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg. Lozano" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Browning" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390295v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Giesen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.010" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS9D4T2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575298v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gokarna" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390309v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.038" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TZN05BQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807792v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390306v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.008" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3K9R25W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390294v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.037" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F9F1SKC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390296v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.009" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ3ZJGPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546032v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Inushima" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Kennedy Maude" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kato" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Schaff" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729807" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390130v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540403v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Lu" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546075v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546130v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Roqan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hourahine" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546139v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Roqan" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540398v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540402v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540416v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540424v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390297v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540427v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390131v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540437v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540441v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halambalakis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rousseau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539952v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maleyre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540433v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru-Chevallier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fanget" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540449v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540446v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540440v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wojtowicz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruterana" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539944v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539955v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540444v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477213v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legros" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lascaray" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540478v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540477v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539936v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546769v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545873v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoffmann" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eckey" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546761v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Le Vaillant" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bisaro" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olivier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Duboz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390340v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390338v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390341v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390336v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390337v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390335v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390339v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390332v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390331v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390333v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390329v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540414v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2117613" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408352v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Delgado-Notario" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Saha" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408425v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ikonnikov" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408435v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828945v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>