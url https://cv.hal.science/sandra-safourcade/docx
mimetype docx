--- v0 (2026-03-28)
+++ v1 (2026-04-29)
@@ -100,1214 +100,1214 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Que nous apprennent les étudiants de troisième cycle en études médicales de médecine générale de Rennes du « travailler ensemble » en temps de crise sanitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Raison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Torno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 203, pp.232-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2024.203.232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Procesos de movilización de recursos en lenguas extranjeras en la educación superior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Camelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleiris de la Hoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enunciación.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (2), pp.305-318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que nous apprennent les étudiants de troisième cycle en études médicales de médecine générale de Rennes du « travailler ensemble » en temps de crise sanitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Camelo</w:t>
+                <w:t xml:space="preserve">Lucille Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gleiris de la Hoz</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Torno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (2), pp.305-318</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 203, pp.232-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lucille Raison</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prácticas de aprendizaje y poder de acción de los estudiantes franceses de secundaria a nivel de la educación privada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Ciencias de la Educacion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (58), pp.408-430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus sociocognitifs à l’œuvre dans la production du bien-être au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources mobilisées en formation d’ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétences et formation à distance : Des prescriptions du dispositif aux attitudes des étudiants. Enquête exploratoire en Ecole d’ingénieur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétences et formation à distance : des prescriptions du dispositif aux attitudes des étudiants Enquête exploratoire en école d’ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Albero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, http://journals.openedition.org/dms/698</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education artistique à l’école primaire : questionner les points de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vendramini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Torno</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Scherb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences de l'Education (Canada)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (3), p.513-535</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lucille Raison</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre européen des certifications et approche par compétence : quels enjeux en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weiterbildung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.16-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les processus subjectifs au cœur de la fabrique de la compétence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Torno</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seraphin Alava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.60 - 80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sentiment d'efficacité personnelle aux actes professionnels : exemple de l'action des enseignants de collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RechercheFormation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64, pp.141-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'auto évaluer pour agir : rôle du sentiment d'efficacité personnelle dans les pratiques d'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seraphin Alava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (12), pp.109-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00633880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'auto évaluer pour agir : rôle du sentiment d'efficacité personnelle dans les pratiques d'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 203, pp.232-238</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seraphin Alava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (12), pp.109-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...603 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...231 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants de collège et leur sentiment d'efficacité personnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, e-291, pp.47-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1358,1722 +1358,1722 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Se former à et par la recherche à l'international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Congreso Internacional Interdisciplinario de Profesionales y Estudiantes en Lenguas Extranjeras (CIPELEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Carthagène, Oct 2025, Carthagène, Colombie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'empowerment ou l'empouvoirement en éducation et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El Congreso Internacional Interdisciplinario de Profesionales y Estudiantes en Lenguas Extranjeras (CIPELEX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Carthagène, Oct 2025, Carthagène, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Carthagène, Oct 2025, Carthagène, Colombie</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche écologique et socio cognitive de la transition environnementale en éducation et formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de la recherche de l'UFR Sciences Humaines de l'Université Rennes 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soft skills and empowerment in education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International seminar Soft skills and empowerment in education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Modane et Reggio Emilia, Apr 2024, Modane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université de Modane et Reggio Emilia, Apr 2024, Modane, Italy</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours inspirants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Doctorant.e.s Entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forum Doctorant.e.s Entreprises, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle de la pluridisciplinarité des enseignements. Rôle de l'étudiant dans la construction de son parcours de formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CETSIS : Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Valenciennes, Jun 2021, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner-apprendre dans une approche écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional en Ciencias de la Education y Humanidades : Apuestas Investigativas pour un Cambio Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad del Quindio; Universidad del Atlantico; Université Libre de Bruxelles, Oct 2021, Quindio, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotional resources and socio-cognitive learning process : the case of &amp;quot;Classes préparatoires aux grandes écoles&amp;quot; students for engeneering studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roukia Adame Ahamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Forum Doctorant.e.s Entreprises, Oct 2021, En ligne, France</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European conference on Educational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECER, Aug 2020, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Valenciennes, Jun 2021, Valenciennes, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching History in a Specialised 'Segpa' Class: A Double Skill, Epistemic and Relational</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Loquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Network 27. Didactics, Learning and Teaching. European Conference on Educational Research / European educational Research Association EERA/ECER, Educational Research (Re)connecting Communities.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universidad del Quindio; Universidad del Atlantico; Université Libre de Bruxelles, Oct 2021, Quindio, Colombia</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation et bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude sur la bioéthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lycée l’Assomption, Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Monique Loquet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer les nouvelles technologies dans les pratiques enseignantes dans le supérieur : rôle de l’agentivité humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence inaugurale à la Journée d’étude sur la pédagogie. La distance, un levier au service du développement de la pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jun 2017, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche par les compétences chez les tuteurs professionnels des formations paramédicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence inaugurale à la Journée annuelle de rencontre des tuteurs académiques et professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de formation en pédicurie podologie, ergothérapie, masso-kinésithérapie, Mar 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus sociocognitifs organisateurs et intégrateurs des pratiques d’enseignement apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International en Education : Croire en ses capacités d’apprendre et de faire apprendre : perspectives de l’accompagnant et de l’accompagné dans différents contextes d’apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2017, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimension agentive du processus enseignement apprentissage et configurations de ressources : le cas des élèves ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées transversales en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, May 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sentiment d’efficacité personnelle au sentiment de compétence des enseignants de collège en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, Jul 2016, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skill’s perceptions in European higher education and learning practices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European conference on Educational research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECER, Aug 2016, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexity in resources mobilization to acquire expected skills in engineering education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dubouix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International congress of educational sciences and development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, San Sebastian, Spain. http://congresoeducacion.es/edu_web/DOC/LIBROACTAS3RD.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimension spatio-temporelle de la perception des compétences en écoles d’ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École d’été d’Intelligence Territorial 2015. Innovations territoriales pour, par et avec les citoyens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Est, Jul 2015, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering education in Europe: from mobilized resources to expected skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Association for Education in Electrical and Information Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technical University of Danemark, Jul 2015, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les capacités à agir : les effets des enseignants sur les élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Formes d'éducation et processus d'émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD, May 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, ECER, Aug 2020, Glasgow, United Kingdom</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compréhension d'effets complexes en sciences de l'éducation : le rôle de l'outil statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La pensée complexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lycée l’Assomption, Apr 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00633884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle du sentiment d'efficacité personnelle dans le développement professionnel des enseignants de collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque CDIUFM [CD-ROM] "Le développement professionnel"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Jun 2017, Nantes, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00633885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le diplôme universitaire spécialisé dans les technologies de l'information et de la communication : présentation d'un dispositif régional midi pyrénéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude internationales " Efficacité des dispositifs de formation ouverte et à distance "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...784 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00633887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre sentiment d'efficacité personnelle de l'enseignant au collège et efficacité perçue de ses actes : Quelles cohérences ? Quelles incohérences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Psychologie, SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3130,51 +3130,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser ses ressources. Croire en ses capacités pour apprendre et se former</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.132, 2020, Chronique Sociale, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/edpe.223.0175b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3201,51 +3201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser ses ressources et croire en ses capacités pour apprendre et enseigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chroniques sociales, 2020, Pédagogie formation, 978-2-36717-634-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3295,51 +3295,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'activité en tant que cadre organisateur et intégrateur : proximités et divergences avec le concept d'agentivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Albero; S. Simonian; J. Eneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activité humaine &amp; numérique. Hommage aux travaux d’une exploratrice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raison et Passions, 2019</w:t>
@@ -3368,51 +3368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension agentive du processus enseignement apprentissage et configurations de ressources : le cas des élèves ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Niang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir, apprentissage, éducation aujourd'hui : regards croisés en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2019</w:t>
@@ -3441,51 +3441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles compétences pour l’architecte du 21e siècle. Analyse prospective à partir de l'analyse des référentiels de compétence et des programmes de formation sur les sites internet des écoles en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Albero; T. Yuren; J. Guérin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles de formation et architecture dans l’enseignement supérieur : culture numérique et développement humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raison et Passions, pp.225-240, 2018</w:t>
@@ -3540,51 +3540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Scherb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vendramini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XL (n°3), pp.513-535, 2014, Enfance d'aujourd'hui. De l'enfant citoyen à l'enfant artiste, les politiques de l'enfance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3609,51 +3609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accompagnement de la validation des acquis de l'expérience : deux processus en interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie de la reconnaissance : la validation des expériences.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, El Watanya, pp.15-132, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3672,165 +3672,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelques difficultés d'écriture d'un mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construire ma recherche, Joffre Dumazedier chercheur accompagnateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chroniques Sociales, pp.207-208, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les associations : un tremplin vers la professionnalisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie du lien social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La licorne - L'Harmattan, pp.207-219, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856451v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3861,51 +3861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la perception des compétences des élèves ingénieurs dans la structure organisationnelle des pratiques apprenantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4092,51 +4092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Camelo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleiris de la Hoz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Safourcade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343267v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Raison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Torno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Renault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2024.203.232" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04779696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Renault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164243v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145775v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vendramini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Scherb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856444v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphin Alava" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343385v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343393v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Corbin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343839v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukia Adame Ahamada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169859v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169780v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169813v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubouix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.223.0175b" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169703v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169694v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856451v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628987v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343267v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Raison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Safourcade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Torno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Renault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2024.203.232" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343172v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Camelo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleiris de la Hoz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04779696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Renault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164243v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145775v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vendramini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Scherb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856444v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphin Alava" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633880v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343393v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343385v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Corbin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343839v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukia Adame Ahamada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169859v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169780v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubouix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169790v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.223.0175b" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169703v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169694v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856450v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856451v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628987v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>