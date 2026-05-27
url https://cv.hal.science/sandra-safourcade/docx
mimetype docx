--- v1 (2026-04-29)
+++ v2 (2026-05-27)
@@ -100,1214 +100,1214 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Procesos de movilización de recursos en lenguas extranjeras en la educación superior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Camelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleiris de la Hoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enunciación.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (2), pp.305-318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Que nous apprennent les étudiants de troisième cycle en études médicales de médecine générale de Rennes du « travailler ensemble » en temps de crise sanitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Torno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 203, pp.232-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2024.203.232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Renault</w:t>
+                <w:t xml:space="preserve">hal-05343267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que nous apprennent les étudiants de troisième cycle en études médicales de médecine générale de Rennes du « travailler ensemble » en temps de crise sanitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Raison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Torno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 203, pp.232-238. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024, 203, pp.232-238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jessica Camelo</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prácticas de aprendizaje y poder de acción de los estudiantes franceses de secundaria a nivel de la educación privada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Ciencias de la Educacion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (58), pp.408-430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources mobilisées en formation d’ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus sociocognitifs à l’œuvre dans la production du bien-être au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétences et formation à distance : Des prescriptions du dispositif aux attitudes des étudiants. Enquête exploratoire en Ecole d’ingénieur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétences et formation à distance : des prescriptions du dispositif aux attitudes des étudiants Enquête exploratoire en école d’ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Albero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gleiris de la Hoz</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, http://journals.openedition.org/dms/698</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education artistique à l’école primaire : questionner les points de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vendramini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (2), pp.305-318</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Scherb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences de l'Education (Canada)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (3), p.513-535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lucille Raison</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre européen des certifications et approche par compétence : quels enjeux en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weiterbildung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.16-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'auto évaluer pour agir : rôle du sentiment d'efficacité personnelle dans les pratiques d'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Torno</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seraphin Alava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (12), pp.109-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00633880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'auto évaluer pour agir : rôle du sentiment d'efficacité personnelle dans les pratiques d'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seraphin Alava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (12), pp.109-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les processus subjectifs au cœur de la fabrique de la compétence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 203, pp.232-238</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seraphin Alava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.60 - 80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (58), pp.408-430</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sentiment d'efficacité personnelle aux actes professionnels : exemple de l'action des enseignants de collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RechercheFormation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64, pp.141-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...603 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...162 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants de collège et leur sentiment d'efficacité personnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, e-291, pp.47-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1364,51 +1364,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se former à et par la recherche à l'international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El Congreso Internacional Interdisciplinario de Profesionales y Estudiantes en Lenguas Extranjeras (CIPELEX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Carthagène, Oct 2025, Carthagène, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1433,51 +1433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'empowerment ou l'empouvoirement en éducation et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El Congreso Internacional Interdisciplinario de Profesionales y Estudiantes en Lenguas Extranjeras (CIPELEX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Carthagène, Oct 2025, Carthagène, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1502,51 +1502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche écologique et socio cognitive de la transition environnementale en éducation et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche de l'UFR Sciences Humaines de l'Université Rennes 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1571,51 +1571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft skills and empowerment in education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International seminar Soft skills and empowerment in education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Modane et Reggio Emilia, Apr 2024, Modane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1640,51 +1640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours inspirants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Corbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1722,51 +1722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la pluridisciplinarité des enseignements. Rôle de l'étudiant dans la construction de son parcours de formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CETSIS : Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Valenciennes, Jun 2021, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1791,51 +1791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner-apprendre dans une approche écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Internacional en Ciencias de la Education y Humanidades : Apuestas Investigativas pour un Cambio Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad del Quindio; Universidad del Atlantico; Université Libre de Bruxelles, Oct 2021, Quindio, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1854,1226 +1854,1226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Teaching History in a Specialised 'Segpa' Class: A Double Skill, Epistemic and Relational</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Loquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Network 27. Didactics, Learning and Teaching. European Conference on Educational Research / European educational Research Association EERA/ECER, Educational Research (Re)connecting Communities.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emotional resources and socio-cognitive learning process : the case of &amp;quot;Classes préparatoires aux grandes écoles&amp;quot; students for engeneering studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roukia Adame Ahamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European conference on Educational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECER, Aug 2020, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Monique Loquet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation et bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude sur la bioéthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lycée l’Assomption, Apr 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer les nouvelles technologies dans les pratiques enseignantes dans le supérieur : rôle de l’agentivité humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence inaugurale à la Journée d’étude sur la pédagogie. La distance, un levier au service du développement de la pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jun 2017, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche par les compétences chez les tuteurs professionnels des formations paramédicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence inaugurale à la Journée annuelle de rencontre des tuteurs académiques et professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de formation en pédicurie podologie, ergothérapie, masso-kinésithérapie, Mar 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus sociocognitifs organisateurs et intégrateurs des pratiques d’enseignement apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International en Education : Croire en ses capacités d’apprendre et de faire apprendre : perspectives de l’accompagnant et de l’accompagné dans différents contextes d’apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2017, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimension agentive du processus enseignement apprentissage et configurations de ressources : le cas des élèves ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées transversales en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, May 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sentiment d’efficacité personnelle au sentiment de compétence des enseignants de collège en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, Jul 2016, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skill’s perceptions in European higher education and learning practices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European conference on Educational research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECER, Aug 2016, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexity in resources mobilization to acquire expected skills in engineering education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dubouix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International congress of educational sciences and development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, San Sebastian, Spain. http://congresoeducacion.es/edu_web/DOC/LIBROACTAS3RD.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering education in Europe: from mobilized resources to expected skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Association for Education in Electrical and Information Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technical University of Danemark, Jul 2015, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimension spatio-temporelle de la perception des compétences en écoles d’ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École d’été d’Intelligence Territorial 2015. Innovations territoriales pour, par et avec les citoyens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Est, Jul 2015, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les capacités à agir : les effets des enseignants sur les élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Formes d'éducation et processus d'émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD, May 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lycée l’Assomption, Apr 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compréhension d'effets complexes en sciences de l'éducation : le rôle de l'outil statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La pensée complexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Jun 2017, Nantes, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00633884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le diplôme universitaire spécialisé dans les technologies de l'information et de la communication : présentation d'un dispositif régional midi pyrénéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude internationales " Efficacité des dispositifs de formation ouverte et à distance "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de formation en pédicurie podologie, ergothérapie, masso-kinésithérapie, Mar 2017, Rennes, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00633887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle du sentiment d'efficacité personnelle dans le développement professionnel des enseignants de collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Safourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque CDIUFM [CD-ROM] "Le développement professionnel"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...715 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00633885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre sentiment d'efficacité personnelle de l'enseignant au collège et efficacité perçue de ses actes : Quelles cohérences ? Quelles incohérences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Psychologie, SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3130,51 +3130,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser ses ressources. Croire en ses capacités pour apprendre et se former</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.132, 2020, Chronique Sociale, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/edpe.223.0175b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3201,51 +3201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser ses ressources et croire en ses capacités pour apprendre et enseigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chroniques sociales, 2020, Pédagogie formation, 978-2-36717-634-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3295,51 +3295,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'activité en tant que cadre organisateur et intégrateur : proximités et divergences avec le concept d'agentivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Albero; S. Simonian; J. Eneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activité humaine &amp; numérique. Hommage aux travaux d’une exploratrice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raison et Passions, 2019</w:t>
@@ -3368,51 +3368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension agentive du processus enseignement apprentissage et configurations de ressources : le cas des élèves ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Niang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir, apprentissage, éducation aujourd'hui : regards croisés en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2019</w:t>
@@ -3441,51 +3441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles compétences pour l’architecte du 21e siècle. Analyse prospective à partir de l'analyse des référentiels de compétence et des programmes de formation sur les sites internet des écoles en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Albero; T. Yuren; J. Guérin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles de formation et architecture dans l’enseignement supérieur : culture numérique et développement humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raison et Passions, pp.225-240, 2018</w:t>
@@ -3540,51 +3540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Scherb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vendramini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XL (n°3), pp.513-535, 2014, Enfance d'aujourd'hui. De l'enfant citoyen à l'enfant artiste, les politiques de l'enfance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3609,51 +3609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accompagnement de la validation des acquis de l'expérience : deux processus en interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie de la reconnaissance : la validation des expériences.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, El Watanya, pp.15-132, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3678,51 +3678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques difficultés d'écriture d'un mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire ma recherche, Joffre Dumazedier chercheur accompagnateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chroniques Sociales, pp.207-208, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3747,51 +3747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations : un tremplin vers la professionnalisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie du lien social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La licorne - L'Harmattan, pp.207-219, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3861,51 +3861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la perception des compétences des élèves ingénieurs dans la structure organisationnelle des pratiques apprenantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4092,51 +4092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343267v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Raison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Safourcade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Torno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Renault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2024.203.232" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343172v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Camelo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleiris de la Hoz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04779696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Renault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164243v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145775v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vendramini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Scherb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856444v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphin Alava" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633880v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343393v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343385v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Corbin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343839v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukia Adame Ahamada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169859v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169780v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubouix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169790v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.223.0175b" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169703v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169694v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856450v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856451v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628987v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Camelo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleiris de la Hoz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Safourcade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343267v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Raison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Torno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Renault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2024.203.232" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04779696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Renault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164243v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145775v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vendramini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Scherb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856444v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633880v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphin Alava" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343393v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343385v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Corbin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343839v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukia Adame Ahamada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169859v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169780v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubouix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169813v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.223.0175b" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169703v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169694v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856450v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856451v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628987v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>