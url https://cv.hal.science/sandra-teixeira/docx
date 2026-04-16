--- v0 (2026-03-23)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandra TEIXEIRA </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Etudes Lusophones</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandra-teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077227336</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198729342</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000431493215</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda de Suza (1948-2022) ou la valise qui cartonne : l’« étrangère » et son répertoire bilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 ans après le 25 avril: mémoire(s) et représentations de la Révolution des Oeillets et de l'immigration portugaise en France, 10, https://interfas.univ-tlse2.fr/reflexos/2113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échos de Babel chez le poète-traducteur Vasco Graça Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, L’original en question. Langues et traduction en contexte intermédial, 2025 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictature et immigration portugaises en bandes dessinées : un enjeu mémoriel vu de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 ans après le 25 avril: mémoire(s) et représentations de la Révolution des Oeillets et de l'immigration portugaise en France, 10, https://interfas.univ-tlse2.fr/reflexos/2399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier « Si on chantait, si on chantait… en portugais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Si on chantait, si on chantait.. en portugais / Que tal cantarmos.. em português, 8 | 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As mulheres na ficção de Vasco Graça Moura: as sombras obsessivas das figuras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°215 ("Vasco Graça Moura e outros leitores de Camões"), Janeiro/Abril 2024, p.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Baleizão à Lisbonne, de Catarina Eufémia à Teresa Torga : la lutte émancipatrice selon José Afonso ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Si on chantait, si on chantait… en portugais, n° 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le motif épique du « héros des mers » dans la musique portugaise : variations et réécritures (1979-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Epicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, E6 (mar23), p.166-194. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47044/2527-080X.2023ne6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension sur Ana Margarida de Carvalho, Que importa a fúria do mar, Lisboa, Teorema, 2013: Mémoire historique et archéologie de l’intime. Faire parler le silence de Tarrafal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Littératures africaines d’expression portugaise. Michel Laban, orpailleur d’ombres, LEVÉCÔT Agnès et SANTOS, Ilda Mendes dos (dir.) (21), p. 236-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Portugal, un refuge aux deux facettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Literatura comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (Exílio e Memória. Portugal e o Brasil na rota dos refugiados do nacional-socialismo), pp.81-96. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21747/21832242/litcomp45a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire intime et mémoire historique dans “Que importa a fúria do mar”, de Ana Margarida de Carvalho : l’archive vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Engagement et désengagement dans les littératures et les arts des pays lusophones : l’archive, le manuscrit (5), 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se raconter à travers l’Autre : Ruy Cinatti derrière Timor dans &amp;quot;Timor-Amor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Raconter la vie (20), pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Vermelho e as Sombras ou a vã glória de se armar (sobre Vasco Graça Moura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°191 ("Guerra"), p. 24-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enfant-victime à l'enfant-poète chez Luís Bernardo Honwana et Ondjaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O “cordel do cordel”: deambulações pelo acervo Raymond Cantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iberystyczne </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, The Worlds of the Portuguese Language- Universos de lingua portuguesa em debate (ed. Anna Rzepka, Natalia Czopek), 13, pp.205-217. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12797/SI.13.2014.13.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l’étranger, étranges figures dans l’œuvre de José Eduardo Agualusa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HispanismeS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°1, La part de l'Etranger, p. 205-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétisation d'une réalité absurde : le regard de l'enfant sur l'Angola dans Bonjour camarades d'Ondjaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Poétisation de l'histoire et de la politique, 9-2013, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mimmoc.1014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Graça Moura, um poeta que “tende para a prosa e a recusa”...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 173, p. 76-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et photographie ou l’empreinte du regard poétique chez Vasco Graça Moura, Ana Luísa Amaral et Al Berto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cadernos de Literatura Comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°21 (Técnicas do olhar), p. 147-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage fendu chez Vasco Graça Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°14 (Voies du paysage. Représentations du monde lusophone), p. 65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excès référentiel et excès de mémoire dans trois poèmes de Vasco Graça Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°13 (Débordements), p. 91-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention lors de la table-ronde &amp;quot;Un ouvrage pionnier du lusisme français : 'Les Mots diversement rangés. Grammaire systématique du Portugais' de R. A. Lawton&amp;quot; (Imprensa da Universidade de Coimbra, 2024, 304 p.), avec Carlos André, Christine Sauvage-Lawton et Maria Helena Araujo Carreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première rencontre de l'ALESF (Association des Lusistes de l'Enseignement Supérieur Français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gonçalo Cordeiro, Angélica Amâncio, Sandra Teixeira, Nov 2024, Poitiers (Université de Poitiers], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fonds Raymond Cantel à l’Université de Poitiers : l’histoire de sa valorisation et les projets en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Carvalho de Matos Marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Les cercles lettrés transnationaux. Constitution de fonds d’archives et de bibliothèques lusophones en France »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. Ilda Mendes Dos Santos, Jun 2019, Paris (Université Paris 3-Sorbonne-Nouvelle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire sans traduire: de l'hospitalité de quelques poètes portugais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études-"Passeurs de littérature : traduire la poésie contemporaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. de Pascale Drouet, Nov 2017, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Sena ou o 'ofício de morrer' com Manuel Bandeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I° Colóquio de Interlocuções poéticas Brasil-Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. por Marcia Arruda Franco, Vagner Camilo, Maria Aparecida Ribeiro, Emerson Inácio, Marcos Antonio de Moraes, Oct 2016, São Paulo (USP), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O mundo fantoche ou como desafiar o absurdo : reflexões a partir da peça Antes de começar de José de Almada Negreiros, &amp;quot;poeta d’orpheu futurista e tudo’”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Poétiques de l’absurde en dialogues, au Brésil et au Portugal"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. de Sandra Teixeira et Michel Riaudel, Nov 2016, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epifanias africanas em Herberto Helder e Vasco Graça Moura : o entrançador de tabaco e a serpente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso internacional sobre Herberto Helder – "a vida inteira para fundar um poema"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. Diana Pimentel e Luis Maffei, Nov 2016, Funchal (Madeira), Universidade da Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la douleur tue à la douleur qui tue : Pessoa et le ‘feint-douleur’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Ecritures de la douleur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRLA-Archivos, Jan 2015, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un voyage en Inde de Gonçalo M. Tavares ou l’anachronisme d’une épopée moderne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Anachronismes et autres étrangements temporels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. Michel Riaudel et Liza Méry, Dec 2014, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requiem ou les fantômes portugais d’Antonio Tabucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Tombeau d'Antonio Tabucchi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. d'Ariane Eissen, Apr 2013, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As musas saturadas de Vasco Graça Moura : dos corpos saturados às ‘dobras do mundo’&amp;quot;, Universidade de Coimbra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homenagem a Vasco Graça Moura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. por Maria do Céu Fialho e Teresa Carvalho, Oct 2012, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A poesia pensada : entre teoria e prática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV° Encontros Internacionais de Reflexão e Investigação- comemoração dos 25 anos do Departamento de Letras, Artes e Comunicação, UTAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vila Real (UTAD), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie de Vasco Graça Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde sur Vasco Graça Moura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. Monique Dorsel, May 2007, Bruxelles (Théâtre-Poème), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence-débat sur l’œuvre poétique de Vasco Graça Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Vasco Graça Moura, 40 ans de poésie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris (Fundação Calouste Gulbenkian, délégation en France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sá de Miranda par Vasco Graça Moura in Actes du colloque interdisciplinaire &amp;quot;Nouvelles perspectives de la recherche française sur la langue et la culture portugaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[en ligne] PUPB (Presses de l'Université Blaise Pascal), p. 135-143, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 ans après le 25 avril : mémoire(s) et représentations de la Révolution des Œillets et de l’immigration portugaise en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier « Le Cordel en mouvement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio César Christiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Iumatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riaudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escritural: écritures d'Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, http://crla-archivos.labo.univ-poitiers.fr/la-revue-escritural-ecritures-damerique-latine/, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mistérios do Porto. Mystères de Porto. Textes de Miguel Miranda, José Régio et Vasco Graça Moura, éd. bilingue. Traduction et notes de Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pocket, 192 p., 2022, ISBN: 2266328913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner un nom à l’obscur. Écritures du divin, écritures du sacré dans la poésie ibérique et latino-américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Rodríguez Lázaro; Sandra Teixeira. Université de Poitiers, 2015, 978-2-910050-51-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Feu qui dort: um texto em chamas ou ‘que farei quando tudo arde’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Basilio, Kelly Benoudis e Maria Alzira Seixo (Orgs.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Como uma Pedra no Silêncio. Recordar Mário Dionísio no Centenário do seu Nascimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centro de Estudos Comparatistas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.178-191, 2017, 978-989-96677-3-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clichés africanos em Photomaton&Vox ou a &amp;quot;estratégia do enigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Dumas; Daniel Rodrigues; Ilda Mendes (org.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herberto Helder : Se eu quisesse enlouquecia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ofinica Raquel, p. 199-216, 2015, 9788565505796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nós matámos o Cão-Tinhoso, du mozambicain Luís Bernardo Honwana : la confession individuelle d’un crime collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Aubès et Caroline Lepage (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écritures de la confession dans la péninsule ibérique et en Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRLA-Archivos, Université de Poitiers, CNRS, p. 255-268, 2015, 2-910050-52-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fígados de Tigre, de Francisco Gomes de Amorim (1857): objet mélodramatique non identifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">María A. Semilla Durán (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variaciones sobre el melodrama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de Cartón, p. 511-535, 2013, 978-84-941345-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A oficina de escrita na poesia de Vasco Graça Moura: um manancial artesanal e reflexivo nas dobras do mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduardo Paz Barroso e Isabel Ponce de Leão (org.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VGM. Cinquenta anos de vida literária de Vasco Graça Moura. Aliás: uma homenagem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modo de Ler, p. 120-140, 2012, 978-959-8364-38-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction du poème « as luvas » de Vasco Graça Moura, in Revue Sigila. Secrets des sens / segredos dos sentidos, n°18, p. 114-117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur l'ouvrage de Maria Beatriz Rocha-Trindade, Em torno da mobilidade. Provérbios, expressões idiomáticas, frases consagradas. Edition bilingue portugais-anglais, Viseu, Alma Letra, 2023, 284 p. ISBN : 978-989-9140-06-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos, n°10, 50 ans après le 25 avril: mémoire(s) et représentations de la Révolution des Œillets et de l'immigration portugaise en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://interfas.univ-tlse2.fr/reflexos/2443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensão sobre Alexandre Andrade, O Leão de Belfort, Lisboa, Relógio d’Água, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras, n°194</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 236-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensão sobre Leyla Perrone-Moisés, Pessoa, le sujet éclaté, Paris, Petra, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras n°190</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, p. 243-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensão sobre Ruy Cinatti, Timor-Amor, Rio de Janeiro, Gryphus, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras n°188</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, p. 275-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensão sobre Maria Teresa Horta, Poemas para Leonor, Lisboa, D. Quixote, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras, n°184</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 199-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur l’ouvrage de Silvana Vieira da Silva Amorim, Guillaume Apollinaire: fábula e lírica, São Paulo, Ed. UNESP, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que Vlo-ve? Bulletin International des Etudes sur Guillaume Apollinaire, n°24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, p. 102-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Graça Moura et la poésie portugaise de la fin du XXᵉ siècle : le jeu de la référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris 3-Sorbonne Nouvelle, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04122379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandra TEIXEIRA </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Etudes Lusophones</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandra-teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077227336</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198729342</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000431493215</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda de Suza (1948-2022) ou la valise qui cartonne : l’« étrangère » et son répertoire bilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 ans après le 25 avril: mémoire(s) et représentations de la Révolution des Oeillets et de l'immigration portugaise en France, 10, https://interfas.univ-tlse2.fr/reflexos/2113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictature et immigration portugaises en bandes dessinées : un enjeu mémoriel vu de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 ans après le 25 avril: mémoire(s) et représentations de la Révolution des Oeillets et de l'immigration portugaise en France, 10, https://interfas.univ-tlse2.fr/reflexos/2399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échos de Babel chez le poète-traducteur Vasco Graça Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, L’original en question. Langues et traduction en contexte intermédial, 2025 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier « Si on chantait, si on chantait… en portugais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Si on chantait, si on chantait.. en portugais / Que tal cantarmos.. em português, 8 | 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As mulheres na ficção de Vasco Graça Moura: as sombras obsessivas das figuras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°215 ("Vasco Graça Moura e outros leitores de Camões"), Janeiro/Abril 2024, p.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Baleizão à Lisbonne, de Catarina Eufémia à Teresa Torga : la lutte émancipatrice selon José Afonso ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Si on chantait, si on chantait… en portugais, n° 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le motif épique du « héros des mers » dans la musique portugaise : variations et réécritures (1979-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Epicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, E6 (mar23), p.166-194. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47044/2527-080X.2023ne6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension sur Ana Margarida de Carvalho, Que importa a fúria do mar, Lisboa, Teorema, 2013: Mémoire historique et archéologie de l’intime. Faire parler le silence de Tarrafal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Littératures africaines d’expression portugaise. Michel Laban, orpailleur d’ombres, LEVÉCÔT Agnès et SANTOS, Ilda Mendes dos (dir.) (21), p. 236-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Portugal, un refuge aux deux facettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Literatura comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (Exílio e Memória. Portugal e o Brasil na rota dos refugiados do nacional-socialismo), pp.81-96. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21747/21832242/litcomp45a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire intime et mémoire historique dans “Que importa a fúria do mar”, de Ana Margarida de Carvalho : l’archive vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Engagement et désengagement dans les littératures et les arts des pays lusophones : l’archive, le manuscrit (5), 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se raconter à travers l’Autre : Ruy Cinatti derrière Timor dans &amp;quot;Timor-Amor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Raconter la vie (20), pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Vermelho e as Sombras ou a vã glória de se armar (sobre Vasco Graça Moura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°191 ("Guerra"), p. 24-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enfant-victime à l'enfant-poète chez Luís Bernardo Honwana et Ondjaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O “cordel do cordel”: deambulações pelo acervo Raymond Cantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iberystyczne </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, The Worlds of the Portuguese Language- Universos de lingua portuguesa em debate (ed. Anna Rzepka, Natalia Czopek), 13, pp.205-217. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12797/SI.13.2014.13.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l’étranger, étranges figures dans l’œuvre de José Eduardo Agualusa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HispanismeS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°1, La part de l'Etranger, p. 205-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétisation d'une réalité absurde : le regard de l'enfant sur l'Angola dans Bonjour camarades d'Ondjaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Poétisation de l'histoire et de la politique, 9-2013, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mimmoc.1014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Graça Moura, um poeta que “tende para a prosa e a recusa”...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 173, p. 76-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et photographie ou l’empreinte du regard poétique chez Vasco Graça Moura, Ana Luísa Amaral et Al Berto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cadernos de Literatura Comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°21 (Técnicas do olhar), p. 147-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage fendu chez Vasco Graça Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°14 (Voies du paysage. Représentations du monde lusophone), p. 65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excès référentiel et excès de mémoire dans trois poèmes de Vasco Graça Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°13 (Débordements), p. 91-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention lors de la table-ronde &amp;quot;Un ouvrage pionnier du lusisme français : 'Les Mots diversement rangés. Grammaire systématique du Portugais' de R. A. Lawton&amp;quot; (Imprensa da Universidade de Coimbra, 2024, 304 p.), avec Carlos André, Christine Sauvage-Lawton et Maria Helena Araujo Carreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première rencontre de l'ALESF (Association des Lusistes de l'Enseignement Supérieur Français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gonçalo Cordeiro, Angélica Amâncio, Sandra Teixeira, Nov 2024, Poitiers (Université de Poitiers], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fonds Raymond Cantel à l’Université de Poitiers : l’histoire de sa valorisation et les projets en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Carvalho de Matos Marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Les cercles lettrés transnationaux. Constitution de fonds d’archives et de bibliothèques lusophones en France »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. Ilda Mendes Dos Santos, Jun 2019, Paris (Université Paris 3-Sorbonne-Nouvelle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire sans traduire: de l'hospitalité de quelques poètes portugais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études-"Passeurs de littérature : traduire la poésie contemporaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. de Pascale Drouet, Nov 2017, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O mundo fantoche ou como desafiar o absurdo : reflexões a partir da peça Antes de começar de José de Almada Negreiros, &amp;quot;poeta d’orpheu futurista e tudo’”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Poétiques de l’absurde en dialogues, au Brésil et au Portugal"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. de Sandra Teixeira et Michel Riaudel, Nov 2016, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Sena ou o 'ofício de morrer' com Manuel Bandeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I° Colóquio de Interlocuções poéticas Brasil-Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. por Marcia Arruda Franco, Vagner Camilo, Maria Aparecida Ribeiro, Emerson Inácio, Marcos Antonio de Moraes, Oct 2016, São Paulo (USP), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epifanias africanas em Herberto Helder e Vasco Graça Moura : o entrançador de tabaco e a serpente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso internacional sobre Herberto Helder – "a vida inteira para fundar um poema"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. Diana Pimentel e Luis Maffei, Nov 2016, Funchal (Madeira), Universidade da Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la douleur tue à la douleur qui tue : Pessoa et le ‘feint-douleur’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Ecritures de la douleur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRLA-Archivos, Jan 2015, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un voyage en Inde de Gonçalo M. Tavares ou l’anachronisme d’une épopée moderne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Anachronismes et autres étrangements temporels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. Michel Riaudel et Liza Méry, Dec 2014, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requiem ou les fantômes portugais d’Antonio Tabucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Tombeau d'Antonio Tabucchi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. d'Ariane Eissen, Apr 2013, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As musas saturadas de Vasco Graça Moura : dos corpos saturados às ‘dobras do mundo’&amp;quot;, Universidade de Coimbra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homenagem a Vasco Graça Moura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. por Maria do Céu Fialho e Teresa Carvalho, Oct 2012, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A poesia pensada : entre teoria e prática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV° Encontros Internacionais de Reflexão e Investigação- comemoração dos 25 anos do Departamento de Letras, Artes e Comunicação, UTAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vila Real (UTAD), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie de Vasco Graça Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde sur Vasco Graça Moura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. Monique Dorsel, May 2007, Bruxelles (Théâtre-Poème), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence-débat sur l’œuvre poétique de Vasco Graça Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Vasco Graça Moura, 40 ans de poésie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris (Fundação Calouste Gulbenkian, délégation en France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sá de Miranda par Vasco Graça Moura in Actes du colloque interdisciplinaire &amp;quot;Nouvelles perspectives de la recherche française sur la langue et la culture portugaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[en ligne] PUPB (Presses de l'Université Blaise Pascal), p. 135-143, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 ans après le 25 avril : mémoire(s) et représentations de la Révolution des Œillets et de l’immigration portugaise en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier « Le Cordel en mouvement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio César Christiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Iumatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riaudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escritural: écritures d'Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, http://crla-archivos.labo.univ-poitiers.fr/la-revue-escritural-ecritures-damerique-latine/, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mistérios do Porto. Mystères de Porto. Textes de Miguel Miranda, José Régio et Vasco Graça Moura, éd. bilingue. Traduction et notes de Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pocket, 192 p., 2022, ISBN: 2266328913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner un nom à l’obscur. Écritures du divin, écritures du sacré dans la poésie ibérique et latino-américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Rodríguez Lázaro; Sandra Teixeira. Université de Poitiers, 2015, 978-2-910050-51-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Feu qui dort: um texto em chamas ou ‘que farei quando tudo arde’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Basilio, Kelly Benoudis e Maria Alzira Seixo (Orgs.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Como uma Pedra no Silêncio. Recordar Mário Dionísio no Centenário do seu Nascimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centro de Estudos Comparatistas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.178-191, 2017, 978-989-96677-3-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clichés africanos em Photomaton&Vox ou a &amp;quot;estratégia do enigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Dumas; Daniel Rodrigues; Ilda Mendes (org.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herberto Helder : Se eu quisesse enlouquecia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ofinica Raquel, p. 199-216, 2015, 9788565505796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nós matámos o Cão-Tinhoso, du mozambicain Luís Bernardo Honwana : la confession individuelle d’un crime collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Aubès et Caroline Lepage (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écritures de la confession dans la péninsule ibérique et en Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRLA-Archivos, Université de Poitiers, CNRS, p. 255-268, 2015, 2-910050-52-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fígados de Tigre, de Francisco Gomes de Amorim (1857): objet mélodramatique non identifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">María A. Semilla Durán (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variaciones sobre el melodrama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de Cartón, p. 511-535, 2013, 978-84-941345-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A oficina de escrita na poesia de Vasco Graça Moura: um manancial artesanal e reflexivo nas dobras do mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduardo Paz Barroso e Isabel Ponce de Leão (org.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VGM. Cinquenta anos de vida literária de Vasco Graça Moura. Aliás: uma homenagem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modo de Ler, p. 120-140, 2012, 978-959-8364-38-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction du poème « as luvas » de Vasco Graça Moura, in Revue Sigila. Secrets des sens / segredos dos sentidos, n°18, p. 114-117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur l'ouvrage de Maria Beatriz Rocha-Trindade, Em torno da mobilidade. Provérbios, expressões idiomáticas, frases consagradas. Edition bilingue portugais-anglais, Viseu, Alma Letra, 2023, 284 p. ISBN : 978-989-9140-06-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos, n°10, 50 ans après le 25 avril: mémoire(s) et représentations de la Révolution des Œillets et de l'immigration portugaise en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://interfas.univ-tlse2.fr/reflexos/2443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensão sobre Alexandre Andrade, O Leão de Belfort, Lisboa, Relógio d’Água, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras, n°194</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 236-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensão sobre Leyla Perrone-Moisés, Pessoa, le sujet éclaté, Paris, Petra, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras n°190</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, p. 243-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensão sobre Ruy Cinatti, Timor-Amor, Rio de Janeiro, Gryphus, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras n°188</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, p. 275-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensão sobre Maria Teresa Horta, Poemas para Leonor, Lisboa, D. Quixote, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras, n°184</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 199-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur l’ouvrage de Silvana Vieira da Silva Amorim, Guillaume Apollinaire: fábula e lírica, São Paulo, Ed. UNESP, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que Vlo-ve? Bulletin International des Etudes sur Guillaume Apollinaire, n°24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, p. 102-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Graça Moura et la poésie portugaise de la fin du XXᵉ siècle : le jeu de la référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris 3-Sorbonne Nouvelle, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04122379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EE382CE"/>
+    <w:nsid w:val="250D60D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-teixeira" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077227336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198729342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431493215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455717v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Teixeira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316622v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455694v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440424v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gruas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47044/2527-080X.2023ne6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21832242/litcomp45a5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007324v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008163v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SI.13.2014.13.17" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008327v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008198v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Carvalho de Matos Marques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119498v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122280v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119440v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119585v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120092v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119627v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Da Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio C&#233;sar Christiano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Iumatti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008498v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007318v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118683v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007334v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119232v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04122379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-teixeira" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077227336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198729342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431493215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455717v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Teixeira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440424v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gruas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47044/2527-080X.2023ne6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21832242/litcomp45a5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007324v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008163v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SI.13.2014.13.17" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008327v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008198v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Carvalho de Matos Marques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119498v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122280v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119440v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119585v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120092v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119627v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Da Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio C&#233;sar Christiano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Iumatti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008498v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007318v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118683v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007334v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119232v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04122379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>