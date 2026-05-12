--- v1 (2026-04-16)
+++ v2 (2026-05-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandra TEIXEIRA </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Etudes Lusophones</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandra-teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077227336</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198729342</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000431493215</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda de Suza (1948-2022) ou la valise qui cartonne : l’« étrangère » et son répertoire bilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 ans après le 25 avril: mémoire(s) et représentations de la Révolution des Oeillets et de l'immigration portugaise en France, 10, https://interfas.univ-tlse2.fr/reflexos/2113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictature et immigration portugaises en bandes dessinées : un enjeu mémoriel vu de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 ans après le 25 avril: mémoire(s) et représentations de la Révolution des Oeillets et de l'immigration portugaise en France, 10, https://interfas.univ-tlse2.fr/reflexos/2399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échos de Babel chez le poète-traducteur Vasco Graça Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, L’original en question. Langues et traduction en contexte intermédial, 2025 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier « Si on chantait, si on chantait… en portugais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Si on chantait, si on chantait.. en portugais / Que tal cantarmos.. em português, 8 | 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As mulheres na ficção de Vasco Graça Moura: as sombras obsessivas das figuras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°215 ("Vasco Graça Moura e outros leitores de Camões"), Janeiro/Abril 2024, p.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Baleizão à Lisbonne, de Catarina Eufémia à Teresa Torga : la lutte émancipatrice selon José Afonso ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Si on chantait, si on chantait… en portugais, n° 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le motif épique du « héros des mers » dans la musique portugaise : variations et réécritures (1979-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Epicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, E6 (mar23), p.166-194. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47044/2527-080X.2023ne6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension sur Ana Margarida de Carvalho, Que importa a fúria do mar, Lisboa, Teorema, 2013: Mémoire historique et archéologie de l’intime. Faire parler le silence de Tarrafal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Littératures africaines d’expression portugaise. Michel Laban, orpailleur d’ombres, LEVÉCÔT Agnès et SANTOS, Ilda Mendes dos (dir.) (21), p. 236-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Portugal, un refuge aux deux facettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Literatura comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (Exílio e Memória. Portugal e o Brasil na rota dos refugiados do nacional-socialismo), pp.81-96. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21747/21832242/litcomp45a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire intime et mémoire historique dans “Que importa a fúria do mar”, de Ana Margarida de Carvalho : l’archive vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Engagement et désengagement dans les littératures et les arts des pays lusophones : l’archive, le manuscrit (5), 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se raconter à travers l’Autre : Ruy Cinatti derrière Timor dans &amp;quot;Timor-Amor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Raconter la vie (20), pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Vermelho e as Sombras ou a vã glória de se armar (sobre Vasco Graça Moura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°191 ("Guerra"), p. 24-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enfant-victime à l'enfant-poète chez Luís Bernardo Honwana et Ondjaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O “cordel do cordel”: deambulações pelo acervo Raymond Cantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iberystyczne </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, The Worlds of the Portuguese Language- Universos de lingua portuguesa em debate (ed. Anna Rzepka, Natalia Czopek), 13, pp.205-217. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12797/SI.13.2014.13.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l’étranger, étranges figures dans l’œuvre de José Eduardo Agualusa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HispanismeS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°1, La part de l'Etranger, p. 205-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétisation d'une réalité absurde : le regard de l'enfant sur l'Angola dans Bonjour camarades d'Ondjaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Poétisation de l'histoire et de la politique, 9-2013, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mimmoc.1014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Graça Moura, um poeta que “tende para a prosa e a recusa”...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 173, p. 76-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et photographie ou l’empreinte du regard poétique chez Vasco Graça Moura, Ana Luísa Amaral et Al Berto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cadernos de Literatura Comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°21 (Técnicas do olhar), p. 147-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage fendu chez Vasco Graça Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°14 (Voies du paysage. Représentations du monde lusophone), p. 65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excès référentiel et excès de mémoire dans trois poèmes de Vasco Graça Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°13 (Débordements), p. 91-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention lors de la table-ronde &amp;quot;Un ouvrage pionnier du lusisme français : 'Les Mots diversement rangés. Grammaire systématique du Portugais' de R. A. Lawton&amp;quot; (Imprensa da Universidade de Coimbra, 2024, 304 p.), avec Carlos André, Christine Sauvage-Lawton et Maria Helena Araujo Carreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première rencontre de l'ALESF (Association des Lusistes de l'Enseignement Supérieur Français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gonçalo Cordeiro, Angélica Amâncio, Sandra Teixeira, Nov 2024, Poitiers (Université de Poitiers], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fonds Raymond Cantel à l’Université de Poitiers : l’histoire de sa valorisation et les projets en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Carvalho de Matos Marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Les cercles lettrés transnationaux. Constitution de fonds d’archives et de bibliothèques lusophones en France »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. Ilda Mendes Dos Santos, Jun 2019, Paris (Université Paris 3-Sorbonne-Nouvelle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire sans traduire: de l'hospitalité de quelques poètes portugais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études-"Passeurs de littérature : traduire la poésie contemporaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. de Pascale Drouet, Nov 2017, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O mundo fantoche ou como desafiar o absurdo : reflexões a partir da peça Antes de começar de José de Almada Negreiros, &amp;quot;poeta d’orpheu futurista e tudo’”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Poétiques de l’absurde en dialogues, au Brésil et au Portugal"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. de Sandra Teixeira et Michel Riaudel, Nov 2016, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Sena ou o 'ofício de morrer' com Manuel Bandeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I° Colóquio de Interlocuções poéticas Brasil-Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. por Marcia Arruda Franco, Vagner Camilo, Maria Aparecida Ribeiro, Emerson Inácio, Marcos Antonio de Moraes, Oct 2016, São Paulo (USP), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epifanias africanas em Herberto Helder e Vasco Graça Moura : o entrançador de tabaco e a serpente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso internacional sobre Herberto Helder – "a vida inteira para fundar um poema"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. Diana Pimentel e Luis Maffei, Nov 2016, Funchal (Madeira), Universidade da Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la douleur tue à la douleur qui tue : Pessoa et le ‘feint-douleur’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Ecritures de la douleur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRLA-Archivos, Jan 2015, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un voyage en Inde de Gonçalo M. Tavares ou l’anachronisme d’une épopée moderne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Anachronismes et autres étrangements temporels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. Michel Riaudel et Liza Méry, Dec 2014, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requiem ou les fantômes portugais d’Antonio Tabucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Tombeau d'Antonio Tabucchi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. d'Ariane Eissen, Apr 2013, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As musas saturadas de Vasco Graça Moura : dos corpos saturados às ‘dobras do mundo’&amp;quot;, Universidade de Coimbra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homenagem a Vasco Graça Moura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. por Maria do Céu Fialho e Teresa Carvalho, Oct 2012, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A poesia pensada : entre teoria e prática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV° Encontros Internacionais de Reflexão e Investigação- comemoração dos 25 anos do Departamento de Letras, Artes e Comunicação, UTAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vila Real (UTAD), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie de Vasco Graça Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde sur Vasco Graça Moura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. Monique Dorsel, May 2007, Bruxelles (Théâtre-Poème), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence-débat sur l’œuvre poétique de Vasco Graça Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Vasco Graça Moura, 40 ans de poésie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris (Fundação Calouste Gulbenkian, délégation en France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sá de Miranda par Vasco Graça Moura in Actes du colloque interdisciplinaire &amp;quot;Nouvelles perspectives de la recherche française sur la langue et la culture portugaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[en ligne] PUPB (Presses de l'Université Blaise Pascal), p. 135-143, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 ans après le 25 avril : mémoire(s) et représentations de la Révolution des Œillets et de l’immigration portugaise en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier « Le Cordel en mouvement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio César Christiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Iumatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riaudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escritural: écritures d'Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, http://crla-archivos.labo.univ-poitiers.fr/la-revue-escritural-ecritures-damerique-latine/, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mistérios do Porto. Mystères de Porto. Textes de Miguel Miranda, José Régio et Vasco Graça Moura, éd. bilingue. Traduction et notes de Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pocket, 192 p., 2022, ISBN: 2266328913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner un nom à l’obscur. Écritures du divin, écritures du sacré dans la poésie ibérique et latino-américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Rodríguez Lázaro; Sandra Teixeira. Université de Poitiers, 2015, 978-2-910050-51-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Feu qui dort: um texto em chamas ou ‘que farei quando tudo arde’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Basilio, Kelly Benoudis e Maria Alzira Seixo (Orgs.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Como uma Pedra no Silêncio. Recordar Mário Dionísio no Centenário do seu Nascimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centro de Estudos Comparatistas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.178-191, 2017, 978-989-96677-3-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clichés africanos em Photomaton&Vox ou a &amp;quot;estratégia do enigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Dumas; Daniel Rodrigues; Ilda Mendes (org.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herberto Helder : Se eu quisesse enlouquecia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ofinica Raquel, p. 199-216, 2015, 9788565505796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nós matámos o Cão-Tinhoso, du mozambicain Luís Bernardo Honwana : la confession individuelle d’un crime collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Aubès et Caroline Lepage (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écritures de la confession dans la péninsule ibérique et en Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRLA-Archivos, Université de Poitiers, CNRS, p. 255-268, 2015, 2-910050-52-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fígados de Tigre, de Francisco Gomes de Amorim (1857): objet mélodramatique non identifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">María A. Semilla Durán (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variaciones sobre el melodrama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de Cartón, p. 511-535, 2013, 978-84-941345-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A oficina de escrita na poesia de Vasco Graça Moura: um manancial artesanal e reflexivo nas dobras do mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduardo Paz Barroso e Isabel Ponce de Leão (org.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VGM. Cinquenta anos de vida literária de Vasco Graça Moura. Aliás: uma homenagem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modo de Ler, p. 120-140, 2012, 978-959-8364-38-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction du poème « as luvas » de Vasco Graça Moura, in Revue Sigila. Secrets des sens / segredos dos sentidos, n°18, p. 114-117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur l'ouvrage de Maria Beatriz Rocha-Trindade, Em torno da mobilidade. Provérbios, expressões idiomáticas, frases consagradas. Edition bilingue portugais-anglais, Viseu, Alma Letra, 2023, 284 p. ISBN : 978-989-9140-06-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos, n°10, 50 ans après le 25 avril: mémoire(s) et représentations de la Révolution des Œillets et de l'immigration portugaise en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://interfas.univ-tlse2.fr/reflexos/2443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensão sobre Alexandre Andrade, O Leão de Belfort, Lisboa, Relógio d’Água, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras, n°194</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 236-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensão sobre Leyla Perrone-Moisés, Pessoa, le sujet éclaté, Paris, Petra, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras n°190</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, p. 243-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensão sobre Ruy Cinatti, Timor-Amor, Rio de Janeiro, Gryphus, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras n°188</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, p. 275-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensão sobre Maria Teresa Horta, Poemas para Leonor, Lisboa, D. Quixote, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras, n°184</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 199-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur l’ouvrage de Silvana Vieira da Silva Amorim, Guillaume Apollinaire: fábula e lírica, São Paulo, Ed. UNESP, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que Vlo-ve? Bulletin International des Etudes sur Guillaume Apollinaire, n°24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, p. 102-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Graça Moura et la poésie portugaise de la fin du XXᵉ siècle : le jeu de la référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris 3-Sorbonne Nouvelle, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04122379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandra TEIXEIRA </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Etudes Lusophones</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandra-teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077227336</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198729342</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000431493215</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda de Suza (1948-2022) ou la valise qui cartonne : l’« étrangère » et son répertoire bilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 ans après le 25 avril: mémoire(s) et représentations de la Révolution des Oeillets et de l'immigration portugaise en France, 10, https://interfas.univ-tlse2.fr/reflexos/2113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échos de Babel chez le poète-traducteur Vasco Graça Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, L’original en question. Langues et traduction en contexte intermédial, 2025 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictature et immigration portugaises en bandes dessinées : un enjeu mémoriel vu de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 ans après le 25 avril: mémoire(s) et représentations de la Révolution des Oeillets et de l'immigration portugaise en France, 10, https://interfas.univ-tlse2.fr/reflexos/2399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier « Si on chantait, si on chantait… en portugais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Si on chantait, si on chantait.. en portugais / Que tal cantarmos.. em português, 8 | 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As mulheres na ficção de Vasco Graça Moura: as sombras obsessivas das figuras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°215 ("Vasco Graça Moura e outros leitores de Camões"), Janeiro/Abril 2024, p.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Baleizão à Lisbonne, de Catarina Eufémia à Teresa Torga : la lutte émancipatrice selon José Afonso ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Si on chantait, si on chantait… en portugais, n° 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le motif épique du « héros des mers » dans la musique portugaise : variations et réécritures (1979-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Epicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, E6 (mar23), p.166-194. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47044/2527-080X.2023ne6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension sur Ana Margarida de Carvalho, Que importa a fúria do mar, Lisboa, Teorema, 2013: Mémoire historique et archéologie de l’intime. Faire parler le silence de Tarrafal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Littératures africaines d’expression portugaise. Michel Laban, orpailleur d’ombres, LEVÉCÔT Agnès et SANTOS, Ilda Mendes dos (dir.) (21), p. 236-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Portugal, un refuge aux deux facettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Literatura comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (Exílio e Memória. Portugal e o Brasil na rota dos refugiados do nacional-socialismo), pp.81-96. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21747/21832242/litcomp45a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire intime et mémoire historique dans “Que importa a fúria do mar”, de Ana Margarida de Carvalho : l’archive vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Engagement et désengagement dans les littératures et les arts des pays lusophones : l’archive, le manuscrit (5), 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se raconter à travers l’Autre : Ruy Cinatti derrière Timor dans &amp;quot;Timor-Amor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Raconter la vie (20), pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Vermelho e as Sombras ou a vã glória de se armar (sobre Vasco Graça Moura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°191 ("Guerra"), p. 24-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enfant-victime à l'enfant-poète chez Luís Bernardo Honwana et Ondjaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O “cordel do cordel”: deambulações pelo acervo Raymond Cantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iberystyczne </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, The Worlds of the Portuguese Language- Universos de lingua portuguesa em debate (ed. Anna Rzepka, Natalia Czopek), 13, pp.205-217. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12797/SI.13.2014.13.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l’étranger, étranges figures dans l’œuvre de José Eduardo Agualusa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HispanismeS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°1, La part de l'Etranger, p. 205-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétisation d'une réalité absurde : le regard de l'enfant sur l'Angola dans Bonjour camarades d'Ondjaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Poétisation de l'histoire et de la politique, 9-2013, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mimmoc.1014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Graça Moura, um poeta que “tende para a prosa e a recusa”...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 173, p. 76-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et photographie ou l’empreinte du regard poétique chez Vasco Graça Moura, Ana Luísa Amaral et Al Berto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cadernos de Literatura Comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°21 (Técnicas do olhar), p. 147-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage fendu chez Vasco Graça Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°14 (Voies du paysage. Représentations du monde lusophone), p. 65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excès référentiel et excès de mémoire dans trois poèmes de Vasco Graça Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°13 (Débordements), p. 91-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'ombre des œillets en fleurs: regards sur le 25 avril portugais&amp;quot;, Centre de Langue Portugaise-Institut Camões de l'Institut Supérieur des Langues de Tunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Célébration de la Journée Internationale de la Langue Portugaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention lors de la table-ronde &amp;quot;Un ouvrage pionnier du lusisme français : 'Les Mots diversement rangés. Grammaire systématique du Portugais' de R. A. Lawton&amp;quot; (Imprensa da Universidade de Coimbra, 2024, 304 p.), avec Carlos André, Christine Sauvage-Lawton et Maria Helena Araujo Carreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première rencontre de l'ALESF (Association des Lusistes de l'Enseignement Supérieur Français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gonçalo Cordeiro, Angélica Amâncio, Sandra Teixeira, Nov 2024, Poitiers (Université de Poitiers], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fonds Raymond Cantel à l’Université de Poitiers : l’histoire de sa valorisation et les projets en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Carvalho de Matos Marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Les cercles lettrés transnationaux. Constitution de fonds d’archives et de bibliothèques lusophones en France »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. Ilda Mendes Dos Santos, Jun 2019, Paris (Université Paris 3-Sorbonne-Nouvelle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire sans traduire: de l'hospitalité de quelques poètes portugais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études-"Passeurs de littérature : traduire la poésie contemporaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. de Pascale Drouet, Nov 2017, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O mundo fantoche ou como desafiar o absurdo : reflexões a partir da peça Antes de começar de José de Almada Negreiros, &amp;quot;poeta d’orpheu futurista e tudo’”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Poétiques de l’absurde en dialogues, au Brésil et au Portugal"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. de Sandra Teixeira et Michel Riaudel, Nov 2016, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Sena ou o 'ofício de morrer' com Manuel Bandeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I° Colóquio de Interlocuções poéticas Brasil-Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. por Marcia Arruda Franco, Vagner Camilo, Maria Aparecida Ribeiro, Emerson Inácio, Marcos Antonio de Moraes, Oct 2016, São Paulo (USP), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epifanias africanas em Herberto Helder e Vasco Graça Moura : o entrançador de tabaco e a serpente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso internacional sobre Herberto Helder – "a vida inteira para fundar um poema"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. Diana Pimentel e Luis Maffei, Nov 2016, Funchal (Madeira), Universidade da Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la douleur tue à la douleur qui tue : Pessoa et le ‘feint-douleur’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Ecritures de la douleur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRLA-Archivos, Jan 2015, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un voyage en Inde de Gonçalo M. Tavares ou l’anachronisme d’une épopée moderne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Anachronismes et autres étrangements temporels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. Michel Riaudel et Liza Méry, Dec 2014, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requiem ou les fantômes portugais d’Antonio Tabucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Tombeau d'Antonio Tabucchi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. d'Ariane Eissen, Apr 2013, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As musas saturadas de Vasco Graça Moura : dos corpos saturados às ‘dobras do mundo’&amp;quot;, Universidade de Coimbra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homenagem a Vasco Graça Moura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. por Maria do Céu Fialho e Teresa Carvalho, Oct 2012, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A poesia pensada : entre teoria e prática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV° Encontros Internacionais de Reflexão e Investigação- comemoração dos 25 anos do Departamento de Letras, Artes e Comunicação, UTAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vila Real (UTAD), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie de Vasco Graça Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde sur Vasco Graça Moura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. Monique Dorsel, May 2007, Bruxelles (Théâtre-Poème), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence-débat sur l’œuvre poétique de Vasco Graça Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Vasco Graça Moura, 40 ans de poésie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris (Fundação Calouste Gulbenkian, délégation en France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sá de Miranda par Vasco Graça Moura in Actes du colloque interdisciplinaire &amp;quot;Nouvelles perspectives de la recherche française sur la langue et la culture portugaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[en ligne] PUPB (Presses de l'Université Blaise Pascal), p. 135-143, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 ans après le 25 avril : mémoire(s) et représentations de la Révolution des Œillets et de l’immigration portugaise en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier « Le Cordel en mouvement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio César Christiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Iumatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riaudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escritural: écritures d'Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, http://crla-archivos.labo.univ-poitiers.fr/la-revue-escritural-ecritures-damerique-latine/, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mistérios do Porto. Mystères de Porto. Textes de Miguel Miranda, José Régio et Vasco Graça Moura, éd. bilingue. Traduction et notes de Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pocket, 192 p., 2022, ISBN: 2266328913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner un nom à l’obscur. Écritures du divin, écritures du sacré dans la poésie ibérique et latino-américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Rodríguez Lázaro; Sandra Teixeira. Université de Poitiers, 2015, 978-2-910050-51-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Feu qui dort: um texto em chamas ou ‘que farei quando tudo arde’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Basilio, Kelly Benoudis e Maria Alzira Seixo (Orgs.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Como uma Pedra no Silêncio. Recordar Mário Dionísio no Centenário do seu Nascimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centro de Estudos Comparatistas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.178-191, 2017, 978-989-96677-3-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nós matámos o Cão-Tinhoso, du mozambicain Luís Bernardo Honwana : la confession individuelle d’un crime collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Aubès et Caroline Lepage (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écritures de la confession dans la péninsule ibérique et en Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRLA-Archivos, Université de Poitiers, CNRS, p. 255-268, 2015, 2-910050-52-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clichés africanos em Photomaton&Vox ou a &amp;quot;estratégia do enigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Dumas; Daniel Rodrigues; Ilda Mendes (org.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herberto Helder : Se eu quisesse enlouquecia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ofinica Raquel, p. 199-216, 2015, 9788565505796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fígados de Tigre, de Francisco Gomes de Amorim (1857): objet mélodramatique non identifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">María A. Semilla Durán (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variaciones sobre el melodrama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de Cartón, p. 511-535, 2013, 978-84-941345-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A oficina de escrita na poesia de Vasco Graça Moura: um manancial artesanal e reflexivo nas dobras do mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduardo Paz Barroso e Isabel Ponce de Leão (org.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VGM. Cinquenta anos de vida literária de Vasco Graça Moura. Aliás: uma homenagem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modo de Ler, p. 120-140, 2012, 978-959-8364-38-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction du poème « as luvas » de Vasco Graça Moura, in Revue Sigila. Secrets des sens / segredos dos sentidos, n°18, p. 114-117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur l'ouvrage de Maria Beatriz Rocha-Trindade, Em torno da mobilidade. Provérbios, expressões idiomáticas, frases consagradas. Edition bilingue portugais-anglais, Viseu, Alma Letra, 2023, 284 p. ISBN : 978-989-9140-06-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos, n°10, 50 ans après le 25 avril: mémoire(s) et représentations de la Révolution des Œillets et de l'immigration portugaise en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://interfas.univ-tlse2.fr/reflexos/2443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensão sobre Alexandre Andrade, O Leão de Belfort, Lisboa, Relógio d’Água, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras, n°194</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 236-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensão sobre Leyla Perrone-Moisés, Pessoa, le sujet éclaté, Paris, Petra, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras n°190</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, p. 243-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensão sobre Ruy Cinatti, Timor-Amor, Rio de Janeiro, Gryphus, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras n°188</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, p. 275-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensão sobre Maria Teresa Horta, Poemas para Leonor, Lisboa, D. Quixote, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras, n°184</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 199-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur l’ouvrage de Silvana Vieira da Silva Amorim, Guillaume Apollinaire: fábula e lírica, São Paulo, Ed. UNESP, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que Vlo-ve? Bulletin International des Etudes sur Guillaume Apollinaire, n°24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, p. 102-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Graça Moura et la poésie portugaise de la fin du XXᵉ siècle : le jeu de la référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris 3-Sorbonne Nouvelle, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04122379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="250D60D9"/>
+    <w:nsid w:val="527FC17A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-teixeira" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077227336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198729342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431493215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455717v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Teixeira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440424v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gruas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47044/2527-080X.2023ne6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21832242/litcomp45a5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007324v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008163v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SI.13.2014.13.17" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008327v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008198v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Carvalho de Matos Marques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119498v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122280v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119440v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119585v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120092v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119627v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Da Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio C&#233;sar Christiano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Iumatti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008498v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007318v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118683v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007334v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119232v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04122379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-teixeira" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077227336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198729342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431493215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455717v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Teixeira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316622v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455694v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440424v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gruas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47044/2527-080X.2023ne6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21832242/litcomp45a5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007324v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008163v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SI.13.2014.13.17" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008327v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008198v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603958v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Carvalho de Matos Marques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122280v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119337v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119585v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120092v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Da Costa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118380v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio C&#233;sar Christiano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Iumatti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007333v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118683v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119184v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04122379v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>