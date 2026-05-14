--- v0 (2026-03-26)
+++ v1 (2026-05-14)
@@ -411,334 +411,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01457893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je te raconte pas ! vraiment c’est…. des constructions courtes ! Entre oral ‘‘authentique’’ et fictionnel, identification de certaines unités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CLAPI, une base de données multimodale pour la parole en interaction : apports et dilemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jouin-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Universitatis Babes Bolyai - Studia Philologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.165-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.2991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01399156v1</w:t>
+                <w:t xml:space="preserve">halshs-01316283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLAPI, une base de données multimodale pour la parole en interaction : apports et dilemmes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modalités de désalignement et manifestations de désaccord chez les personnes aphasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Jouin-Chardon</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassiliki Markaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.4464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/corpus.2991⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01316283v1</w:t>
+                <w:t xml:space="preserve">hal-01886055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités de désalignement et manifestations de désaccord chez les personnes aphasiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Je te raconte pas ! vraiment c’est…. des constructions courtes ! Entre oral ‘‘authentique’’ et fictionnel, identification de certaines unités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studia Universitatis Babes Bolyai - Studia Philologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, "sous presse"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/praxematique.4464⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01886055v1</w:t>
+                <w:t xml:space="preserve">halshs-01399156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphasic Speech In Interaction: Relearning To Communicate By Gesture When A Word Is Lacking</w:t>
               </w:r>
@@ -888,51 +888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction quand on X, Y... : études syntaxiques et pragmatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Traverso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -964,217 +964,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00923772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs prototypiques de quoi à travers ses usages en français oral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valeur prototypique de quoi à travers ses usages en français oral et contemporain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Annick Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuphilologische Mitteilungen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 112 (1), pp.37-59</w:t>
+              <w:t xml:space="preserve">Neuphilologische Mitteilungen (Bulletin de la Société Néophilologique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.37-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00840728v1</w:t>
+                <w:t xml:space="preserve">halshs-00854342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur prototypique de quoi à travers ses usages en français oral et contemporain.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valeurs prototypiques de quoi à travers ses usages en français oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Annick Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mary-Annick Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuphilologische Mitteilungen (Bulletin de la Société Néophilologique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.37-61</w:t>
+              <w:t xml:space="preserve">Neuphilologische Mitteilungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 112 (1), pp.37-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00854342v1</w:t>
+                <w:t xml:space="preserve">halshs-00840728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grands corpus et linguistique outillée pour l'étude du français en interaction (plateforme CLAPI et corpus CIEL)</w:t>
               </w:r>
@@ -1199,51 +1199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Mondada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1708,178 +1708,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01868653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Allez allez » : répétition vs réduplication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le corps comme contrôleur pour animer son avatar de jeu vidéo : analyse de la présence de soi à l’écran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Approches théoriques et empiriques en phraséologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, organisé par l'ATILF à l'Université Nancy 2, Dec 2014, Nancy, France. (à paraître)</w:t>
+              <w:t xml:space="preserve">IMPEC 2016 : Interactions Multimodales Par Ecrans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS de Lyon, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01518457v1</w:t>
+                <w:t xml:space="preserve">halshs-01868705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps comme contrôleur pour animer son avatar de jeu vidéo : analyse de la présence de soi à l’écran</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Allez allez » : répétition vs réduplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMPEC 2016 : Interactions Multimodales Par Ecrans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS de Lyon, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque "Approches théoriques et empiriques en phraséologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par l'ATILF à l'Université Nancy 2, Dec 2014, Nancy, France. (à paraître)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01868705v1</w:t>
+                <w:t xml:space="preserve">halshs-01518457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestualité et recherche de mot : usage du mime chez la personne aphasique</w:t>
               </w:r>
@@ -1891,51 +1891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassiliki Markaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Interaction-Santé, « Construire du sens avec l’aide d’un tiers : le recours à une médiation dans les situations d’accompagnement, d’aide ou de soin »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ICAR, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1973,51 +1973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestures and word search activity: The use of mime processes in aphasic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassiliki Markaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2068,51 +2068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistic approach in clinical analysis of verbal interactions during the conversation between aphasic person and his partner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassiliki Markaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2390,346 +2390,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01391724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubles contraintes et injonctions paradoxales: « mais pourquoi faites-vous des » corpus et bases de données de LPI !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Groupe Icor</w:t>
+                <w:t xml:space="preserve">Les répétitions dans une interaction orale : définition et conception d'un outil de détection automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Mondada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Oloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AFLS, Regards nouveaux sur les liens entre théories, méthodes et données en linguistique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée Atala "Annoter les corpus oraux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01391677v1</w:t>
+                <w:t xml:space="preserve">halshs-01958812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particules discursives : répétition ou réduplication ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Doubles contraintes et injonctions paradoxales: « mais pourquoi faites-vous des » corpus et bases de données de LPI !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe Icor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Mondada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Oloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études : La répétition dans l'interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS de Lyon, May 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque AFLS, Regards nouveaux sur les liens entre théories, méthodes et données en linguistique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01391717v1</w:t>
+                <w:t xml:space="preserve">halshs-01391677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les répétitions dans une interaction orale : définition et conception d'un outil de détection automatique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Particules discursives : répétition ou réduplication ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Atala "Annoter les corpus oraux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études : La répétition dans l'interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS de Lyon, May 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01958812v1</w:t>
+                <w:t xml:space="preserve">halshs-01391717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les particules discursives dans le scénario et le jeu de l'acteur. Quelle représentation de la langue orale ?</w:t>
               </w:r>
@@ -3043,51 +3043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Mondada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3325,51 +3325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassiliki Markaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Lambert-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.272, 2017, 978-2-35935-178-1</w:t>
             </w:r>
           </w:p>
@@ -3428,51 +3428,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Allez allez”: répétiton vs. réduplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3527,77 +3527,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hétéro-répétitions dans une interaction orale : définition et conception d’un outil de détection automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Icor Groupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jouin-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Mondada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3633,199 +3633,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01759679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources linguistiques pour une conduite de domination menée par le joueur « expert » vis à vis du joueur « non expert » dans un jeu vidéo. Etude syntaxique dans l’interaction</w:t>
+                <w:t xml:space="preserve">Etudes des interactions dans les lieux de vie d’un patient aphasique. Auto-répétitions, répétitions collaboratives, et reformulations des aidants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">López Muñoz J. M. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassiliki Markaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juan Manuel Lopez Muñoz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux marges du discours. Personnes, temps lieux, objets - Actes du Xe Congrès International de Linguistique Française,Cadix, 27-29 novembre 2013 -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Lambert-Lucas, pp.400, 2015, 978-2-35935-155-2</w:t>
+              <w:t xml:space="preserve">Aux marges du discours. Personnes, temps, lieux, objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Lambert-Lucas, pp.337-349, 2015, 978-2-35935-155-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01366999v1</w:t>
+                <w:t xml:space="preserve">halshs-01271989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes des interactions dans les lieux de vie d’un patient aphasique. Auto-répétitions, répétitions collaboratives, et reformulations des aidants</w:t>
+                <w:t xml:space="preserve">Ressources linguistiques pour une conduite de domination menée par le joueur « expert » vis à vis du joueur « non expert » dans un jeu vidéo. Etude syntaxique dans l’interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Juan Manuel Lopez Muñoz. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">López Muñoz J. M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux marges du discours. Personnes, temps, lieux, objets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Lambert-Lucas, pp.337-349, 2015, 978-2-35935-155-2</w:t>
+              <w:t xml:space="preserve">Aux marges du discours. Personnes, temps lieux, objets - Actes du Xe Congrès International de Linguistique Française,Cadix, 27-29 novembre 2013 -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Lambert-Lucas, pp.400, 2015, 978-2-35935-155-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01271989v1</w:t>
+                <w:t xml:space="preserve">halshs-01366999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Syntaxique de la Reformulation lors de la Prise de Note Collaborative dans un Éditeur de Texte Partagé</w:t>
               </w:r>
@@ -3906,90 +3906,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oh là là: the contribution of the multimodal database CLAPI to the analysis of spoken French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Diao-Klaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jouin-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4107,522 +4107,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01389591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que nous apprend l’examen des corpus oraux sur les in(tra)noyaux (INN). Unités (macro)syntaxiques : une autre segmentation pour une autre analyse</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phénomènes et unités : questions autour de la détection automatique des répétitions dans un corpus de langue parlée en interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe Icor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jouin-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Mondada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque international "(Dés-)organisation de l'oral ? De la segmentation à l'interprétation" tenu le 24 et le 25 mars 2011à Rennes</w:t>
+              <w:t xml:space="preserve">Actes du Colloque international "(Dés)organisation de l'oral ? De la segmentation à l'interprétation" tenu le 24 et le 25 mars 2011à Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01389583v1</w:t>
+                <w:t xml:space="preserve">halshs-01357872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fonctionnements du GP à partir de là : Entre grammaticalisation et pragmaticalisation</w:t>
+                <w:t xml:space="preserve">« Multiples effets de saillance observés dans les constructions clivées « c’est X qui/ que » et « il y a X qui /que » en français parlé ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Florence Lefeuvre, Irmtraud Behr. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olga Inkova (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les énoncés averbaux autonomes entre grammaire et discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VI, Ophrys, pp.205-220, 2011, 9782708013209</w:t>
+              <w:t xml:space="preserve">La saillance. Aspects linguistiques et communicatifs de la mise en évidence (Actes du Colloque International tenu du 12 au 14 Novembre 2009 à Genève)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9782848674100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00377000v1</w:t>
+                <w:t xml:space="preserve">halshs-01388233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes et unités : questions autour de la détection automatique des répétitions dans un corpus de langue parlée en interaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ce que nous apprend l’examen des corpus oraux sur les in(tra)noyaux (INN). Unités (macro)syntaxiques : une autre segmentation pour une autre analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque international "(Dés)organisation de l'oral ? De la segmentation à l'interprétation" tenu le 24 et le 25 mars 2011à Rennes</w:t>
+              <w:t xml:space="preserve">Actes du Colloque international "(Dés-)organisation de l'oral ? De la segmentation à l'interprétation" tenu le 24 et le 25 mars 2011à Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01357872v1</w:t>
+                <w:t xml:space="preserve">halshs-01389583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Multiples effets de saillance observés dans les constructions clivées « c’est X qui/ que » et « il y a X qui /que » en français parlé ».</w:t>
+                <w:t xml:space="preserve">Les fonctionnements du GP à partir de là : Entre grammaticalisation et pragmaticalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Olga Inkova (dir). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Scappini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Lefeuvre, Irmtraud Behr. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La saillance. Aspects linguistiques et communicatifs de la mise en évidence (Actes du Colloque International tenu du 12 au 14 Novembre 2009 à Genève)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 9782848674100</w:t>
+              <w:t xml:space="preserve">Les énoncés averbaux autonomes entre grammaire et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VI, Ophrys, pp.205-220, 2011, 9782708013209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01388233v1</w:t>
+                <w:t xml:space="preserve">halshs-00377000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des particules discursives dans des situations de parole particulière : les scénarios et leurs oralisations par les acteurs</w:t>
+                <w:t xml:space="preserve">Le paradoxe de tu parles : Position et point de vue du je dans tu parles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Congrès mondial de linguistique française. (Recueil des résumés et CD-ROM des actes. Congrès tenu dans la Nouvelle Orléans, États-Unis.Numéro OCLC : 878143163).</w:t>
+              <w:t xml:space="preserve">Actes du Colloque international "Dialogisme : langue, discours" tenu du 8 au 11 septembre 2010 à Montpellier, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01388224v1</w:t>
+                <w:t xml:space="preserve">halshs-01389571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paradoxe de tu parles : Position et point de vue du je dans tu parles</w:t>
+                <w:t xml:space="preserve">Etude des particules discursives dans des situations de parole particulière : les scénarios et leurs oralisations par les acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Neveu F., Muni Toke V., Klingler T., Durand J., Mondada L. et Prévost S. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque international "Dialogisme : langue, discours" tenu du 8 au 11 septembre 2010 à Montpellier, France</w:t>
+              <w:t xml:space="preserve">Actes du Congrès mondial de linguistique française. (Recueil des résumés et CD-ROM des actes. Congrès tenu dans la Nouvelle Orléans, États-Unis.Numéro OCLC : 878143163).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01389571v1</w:t>
+                <w:t xml:space="preserve">halshs-01388224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description de eh ben en français parlé : eh ben articulateur de la période parataxique</w:t>
               </w:r>
@@ -4675,246 +4675,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00361742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je veux dire est-il toujours une marque de reformulation ?</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Marie-Claude Le Bot, Martine Schuwer, Élisabeth Richard. </w:t>
+                <w:t xml:space="preserve">Oh : :, oh là là, oh ben...', les usages du marqueur 'oh' en français parlé en interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe Icor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Mondada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Neveu F., Muni Toke V., Klingler T., Durand J., Mondada L., Prévost S. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La reformulation.</w:t>
-[...12 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes du Congrès mondial de linguistique française, Paris : France </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.En ligne, 2008, 978-2-7598-0358-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cmlf08099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00361519v1</w:t>
+                <w:t xml:space="preserve">halshs-00356377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oh : :, oh là là, oh ben...', les usages du marqueur 'oh' en français parlé en interaction</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">in Neveu F., Muni Toke V., Klingler T., Durand J., Mondada L., Prévost S. (Eds.). </w:t>
+                <w:t xml:space="preserve">Je veux dire est-il toujours une marque de reformulation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Claude Le Bot, Martine Schuwer, Élisabeth Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Congrès mondial de linguistique française, Paris : France </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La reformulation.</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marqueurs linguistiques, stratégies énonciatives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.51-69, 2008, Rivages linguistiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cmlf08099⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00356377v1</w:t>
+                <w:t xml:space="preserve">halshs-00361519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruptures&amp;quot; dans le dialogue de cinéma</w:t>
               </w:r>
@@ -5305,51 +5305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maritaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Teston-Bonnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213304002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091050v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868459v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399156v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316283v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouin-Chardon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2991" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Markaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.4464" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840728v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00622858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Icor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bruxelles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V&#233;ronis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe Delic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518457v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868705v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369873v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367674v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Markaki-Lothe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391677v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Oloff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391717v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377010v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391742v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deulofeu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389598v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576891v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Campione" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Deulofeu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Henry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sabio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/recherches-en-linguistique-et-en" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icor Groupe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271989v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dyke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765855v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Diao-Klaeger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Scappini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389583v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377000v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357872v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388233v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361519v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08099" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361720v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maritaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Teston-Bonnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213304002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091050v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868459v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316283v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouin-Chardon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2991" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Markaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.4464" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399156v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840728v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00622858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Icor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bruxelles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V&#233;ronis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe Delic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518457v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369873v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367674v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Markaki-Lothe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Oloff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391677v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391717v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377010v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391742v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deulofeu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389598v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576891v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Campione" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Deulofeu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Henry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sabio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/recherches-en-linguistique-et-en" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icor Groupe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271989v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dyke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765855v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Diao-Klaeger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Scappini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357872v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388233v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377000v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389571v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356377v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08099" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361519v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361720v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>