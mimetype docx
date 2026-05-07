--- v0 (2026-03-06)
+++ v1 (2026-05-07)
@@ -66,616 +66,750 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Flesch, Eléonore de Beaumont, Maria Candea, Tiago Joseph, Chloé Tardivel et Sandra Tomc, « Introduction du numéro 16, Varia », GLAD! [En ligne], 16 | 2024, mis en ligne le 01 juillet 2024. URL : http://journals.openedition.org/glad/8477 ; DOI : https://doi.org/10.4000/120ha</w:t>
+                <w:t xml:space="preserve">Introduction du numéro 16, Varia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Tomc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Flesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore De Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Candea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/120ha⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647928v1</w:t>
+                <w:t xml:space="preserve">hal-05560002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2019, « Les émotions et l’apprentissage du français langue seconde de très jeunes enfants au sein d’Ateliers Langage Créatifs. Une enquête exploratoire », dans Masuy F. (dir.), Emo-langages : Vers une approche transversale des langages dans leurs dynamiques émotionnelles et créatives, Revue TIPA, Travaux Interdisciplinaires sur la parole et le langage, p.1-15</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+                <w:t xml:space="preserve">Marie Flesch, Eléonore de Beaumont, Maria Candea, Tiago Joseph, Chloé Tardivel et Sandra Tomc, « Introduction du numéro 16, Varia », GLAD! [En ligne], 16 | 2024, mis en ligne le 01 juillet 2024. URL : http://journals.openedition.org/glad/8477 ; DOI : https://doi.org/10.4000/120ha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Tomc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TIPA, Travaux Interdisciplinaires sur la parole et le langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614039v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2022, « La glottopolitique en (inter)action. Sur les microactes conversationneles des agents d’une communauté d’apprentissage », Glottopol n°36, Glottopolitiques engagées et solidaires : contextes, idéologies, histoires, coordonné par Lebreton E., Leconte F., Pradeau C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol n°36</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2022, « Formation des bénévoles et interventions sociolinguistiques », participation au dossier « Indispensable formation des bénévoles », Le Français dans le monde, n°442</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Serafini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2022 « Des classes plurilingues très ordinaires. Une Recherche Intervention Formation à l’école maternelle en contexte urbain stéphanois », Repères n°66, Élèves plurilingues en classe ordinaire : questions et outils pour la didactique du français, coordonné par Miguel Addisu V., Kervyn B., Penloup M.-C.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">2019, « Les émotions et l’apprentissage du français langue seconde de très jeunes enfants au sein d’Ateliers Langage Créatifs. Une enquête exploratoire », dans Masuy F. (dir.), Emo-langages : Vers une approche transversale des langages dans leurs dynamiques émotionnelles et créatives, Revue TIPA, Travaux Interdisciplinaires sur la parole et le langage, p.1-15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Repères n°66</w:t>
+              <w:t xml:space="preserve">Revue TIPA, Travaux Interdisciplinaires sur la parole et le langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614030v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2020, « L’évaluation c’est pas mon genre », participation individuelle au dossier « Évaluer autrement en REP » dans Cahiers pédagogiques 2020, n° 561</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">2022 « Des classes plurilingues très ordinaires. Une Recherche Intervention Formation à l’école maternelle en contexte urbain stéphanois », Repères n°66, Élèves plurilingues en classe ordinaire : questions et outils pour la didactique du français, coordonné par Miguel Addisu V., Kervyn B., Penloup M.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve"> Repères n°66</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612044v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">2020, « L’évaluation c’est pas mon genre », participation individuelle au dossier « Évaluer autrement en REP » dans Cahiers pédagogiques 2020, n° 561</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomc Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Être mère, entre tradition et modernité : transmission et transgression des identités de genre dans des interactions familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Tomc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37, pp.51-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -685,1440 +819,1440 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2024, « Postures d'enseignantes en classe de Français Langue Seconde : contre les discriminations et le sexisme, Genre, pouvoir, discours, Mohammedia, Maroc, 9-11 mai 2024.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, pouvoir, discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Mohammedia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2024, « Enquête ? », Séminaire A l’interface des disciplines. Causeries méthodologiques, Saint-Etienne, 14 mars 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A l’interface des disciplines. Causeries méthodologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Saint-Etienne (Université Jean Monnet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2023, « Traiettorie migratorie » Webinaire dans le cadre du projet NEW ABC (https://newabc.eu/), Départment DIT-Interpretariato e Traduzione de l’Université de Bologna, Forlì, 14 décembre 2023, Invitée par Rosa Pugliese et Greta Zanoni.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">2023, « La place des émotions et du genre dans une formation linguistique destinée aux adolescent.e.s migrant.e.s », Colloque international Les masques du discours II : Les émotions au prisme du genre, Kuşadası, Turquie, 12-13 octobre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire dans le cadre du projet NEW ABC (https://newabc.eu/)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Forli,Università di Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Les masques du discours II : Les émotions au prisme du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kuşadası, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610475v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2023, « Les Ateliers de Langage Créatifs et le DRE : une communauté informelle d’hospitalité langagière pour les enfants de Saint-Etienne », Journée d’Etude dans le cadre du projet NEW ABC (https://newabc.eu/), Départment DIT-Interpretariato e Traduzione de l’Université de Bologna, Forlì, 5 mai 2023, Invitée par Rosa Pugliese et Greta Zanoni</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">2023, « Traiettorie migratorie » Webinaire dans le cadre du projet NEW ABC (https://newabc.eu/), Départment DIT-Interpretariato e Traduzione de l’Université de Bologna, Forlì, 14 décembre 2023, Invitée par Rosa Pugliese et Greta Zanoni.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Etude dans le cadre du projet NEW ABC (https://newabc.eu/)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Forli,Università di Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Webinaire dans le cadre du projet NEW ABC (https://newabc.eu/)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Forli,Università di Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610479v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2023, «&amp;quot;Translanguaging&amp;quot;, une notion en débat », Workshop 2, CLLE Montaigne UBM - ECLLA UJM –LIDILEMUGA, Participation à la table ronde 1, Université Saint-Étienne, 23-24 novembre 2023</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">2023, « Les Ateliers de Langage Créatifs et le DRE : une communauté informelle d’hospitalité langagière pour les enfants de Saint-Etienne », Journée d’Etude dans le cadre du projet NEW ABC (https://newabc.eu/), Départment DIT-Interpretariato e Traduzione de l’Université de Bologna, Forlì, 5 mai 2023, Invitée par Rosa Pugliese et Greta Zanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Translanguaging", une notion en débat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Saint-Etienne (Université Jean Monnet), France</w:t>
+              <w:t xml:space="preserve">Journée d’Etude dans le cadre du projet NEW ABC (https://newabc.eu/)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Forli,Università di Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612498v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2023, « Le genre : effets langagiers, symboliques et matériels », Conférence ENISE Semaine de l'Egalité, Saint-Etienne, 16 mars 2023, Invitée par Pierre-Yves Roubert</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">2023, «&amp;quot;Translanguaging&amp;quot;, une notion en débat », Workshop 2, CLLE Montaigne UBM - ECLLA UJM –LIDILEMUGA, Participation à la table ronde 1, Université Saint-Étienne, 23-24 novembre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENISE Semaine de l'Egalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">"Translanguaging", une notion en débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Saint-Etienne (Université Jean Monnet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611963v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2023, « La place des émotions et du genre dans une formation linguistique destinée aux adolescent.e.s migrant.e.s », Colloque international Les masques du discours II : Les émotions au prisme du genre, Kuşadası, Turquie, 12-13 octobre 2023</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">2023, « Le genre : effets langagiers, symboliques et matériels », Conférence ENISE Semaine de l'Egalité, Saint-Etienne, 16 mars 2023, Invitée par Pierre-Yves Roubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les masques du discours II : Les émotions au prisme du genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Kuşadası, Turkey</w:t>
+              <w:t xml:space="preserve">ENISE Semaine de l'Egalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612029v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2020, « Pour une valorisation de jeunes enfants plurilingues en devenir. Un dispositif éducatif bienveillant », Colloque International L’éducation en situation migratoire, Paris, 18-19 juin 2020 (acceptée mais reportée Covid 19)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éducation en situation migratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2022, « Après la mondialisation la démondialisation ? Entretien avec Louis-Jean Calvet sur l’avenir des langues », Colloque International Langues, urbanisation du monde et mobilités : quelles questions pour la sociolinguistique aujourd’hui (LUM2022), Université de Chypre, Nicosie, 18-21 octobre 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues, urbanisation du monde et mobilités : quelles questions pour la sociolinguistique aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nicosie (Chypre), Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2022, « Politique linguistique ad-optée au sein d’une communauté informelle : quelle perspective féministe chez les agent.e.s ? », Journée d’Etude Enseigner-Apprendre les langues-cultures dans une perspective féministe, Université de Lorraine, Nancy, 9 décembre 2022, Invitée par Sophie Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner-Apprendre les langues-cultures dans une perspective féministe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2021,Panel « Problématiser les plurimobilités en sociolinguistique et en didactique des langues », Cinquième Colloque International Langues et Territoire, Montpellier, 14-17 juin 2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">2021, « Plurilingues en devenir et école maternelle. Recherches-interventions-formations en contexte stéphanois », Journée d’Étude Plurilingues en devenir en France et ailleurs. Bilan et perspectives des recherches sociolinguistiques et didactique, Saint-Etienne, 18 novembre 2021.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monica Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langues et Territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Plurilingues en devenir en France et ailleurs. Bilan et perspectives des recherches sociolinguistiques et didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614449v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2021, « Présentation de la Journée », Journée d’Etude Plurilingues en devenir en France et ailleurs. Bilan et perspectives des recherches sociolinguistiques et didactique, Saint-Etienne, 18 novembre 2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">2021,Panel « Problématiser les plurimobilités en sociolinguistique et en didactique des langues », Cinquième Colloque International Langues et Territoire, Montpellier, 14-17 juin 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Totozani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Causa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plurilingues en devenir en France et ailleurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Langues et Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614595v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2021, « Plurilingues en devenir et école maternelle. Recherches-interventions-formations en contexte stéphanois », Journée d’Étude Plurilingues en devenir en France et ailleurs. Bilan et perspectives des recherches sociolinguistiques et didactique, Saint-Etienne, 18 novembre 2021.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">2021, « Présentation de la Journée », Journée d’Etude Plurilingues en devenir en France et ailleurs. Bilan et perspectives des recherches sociolinguistiques et didactique, Saint-Etienne, 18 novembre 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plurilingues en devenir en France et ailleurs. Bilan et perspectives des recherches sociolinguistiques et didactique</w:t>
+              <w:t xml:space="preserve">Plurilingues en devenir en France et ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614599v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2020, « Transmission de la langue française et politiques linguistiques pratiquées en classe de FLS », Colloque International Transmettre les langues : pourquoi et comment ?, Università di Corsica Pasquale Paoli de Corti, 25-27 juin 2020 (acceptée mais reportée Covid 19)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grâce Ranchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmettre les langues : pourquoi et comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Università di Corsica Pasquale Paoli de Corti, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2019, « Quelle valorisation des enfants « plurilingues en devenir » en formation initiale ? Entre la compétence de médiation et bienveillance linguistique », 4ème Congrès International du Réseau Francophone de Sociolinguistique, Langues de valeur et Valeurs des Langues, Université d’Ottawa, Canada, 13- 16 juin 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues de valeur et Valeurs des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2019, « D’une compétence de médiation littéracique aux littéracies transculturelles intersectionnelles ? », Colloque International Histoire et Mémoires partagées entre langues et littératures francophones, Saint-Etienne, Université Jean Monnet, 27-28 juin 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et Mémoires partagées entre langues et littératures francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saint-Etienne (Université Jean Monnet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2019, « Vous avez dit domination... adulte ? », Conclusion de la journée d'études Quels outils théoriques pour penser la domination adulte ?, Université Jean Monnet, Saint-Etienne, 29 mai 2019, Invitée par Céline Jeannot-Piétroy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grâce Ranchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels outils théoriques pour penser la domination adulte ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Saint-Etienne (Université Jean Monnet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction sociolangagière des identités de genre et de sexe dans les interactions mères-adolescent-e-s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Tomc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Une vie dans les signes, Hommage à Anne-Marie-Houdebine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2128,503 +2262,503 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilinguismes et école maternelle. Regards et pratiques de France et d'ailleurs, Limoges, Lambert Lucas, coll. &amp;quot;Didactique des langues et plurilinguisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Tomc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2021, Sociolinguistique et Didactique en dialogue : pratiques langagières, recherches engagées. Mélanges offerts à Marielle Rispail, L'Harmattan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches comparatistes, intermédiales et interculturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dualé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dijon, Orbis Tertius. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et langages du genre et du sexe : déconstruire l'idéologie sexiste du binarisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grâce Ranchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EME, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquisses pour une école plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Rispail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Tomc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. 2012, 978-2296993198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2634,750 +2768,750 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Propos introductifs. Enfants plurilingues : comparer des expériences éducatives » dans TOMC S., VILLA-PEREZ V. (dirs.) Plurilinguismes et école maternelle. Regards et pratiques de France et d’ailleurs Limoges, Lambert Lucas, coll. « Didactique des langues et plurilinguisme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Tomc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurilinguismes et école maternelle. Regards et pratiques de France et d’ailleurs,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2023, « Politiques linguistiques ad-optées et valeurs des langues dans des dispositifs d'apprentissage informel pour des jeunes enfants en France », dans Léger L., McLaughhlin M., Urbain E., Appartenances, marchés et mobilités : penser la valeur des langues, Paris, l’Harmattan, 219-230.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appartenances, marchés et mobilités : penser la valeur des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2021, « Bibliographie de Marielle Rispail », dans Tomc S. et al., Sociolinguistique et didactique en dialogue : pratiques langagières, recherches engagées, Paris, L’Harmattan, coll. Espaces discursifs, p. 201-221</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociolinguistique et didactique en dialogue : pratiques langagières, recherches engagées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2021, « Terrains et pluralité linguistique en débat : pour une approche complexe et décloisonnée », dans Tomc S., Totozani M., Villa-Perez V. (dirs.), Sociolinguistique et Didactique en dialogue : Pratiques langagières, Recherches engagées. Mélanges offerts à Marielle Rispail, L’Harmattan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociolinguistique et Didactique en dialogue : Pratiques langagières, Recherches engagées. Mélanges offerts à Marielle Rispail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2020, « Lieux et non-lieux du terrain en sociolinguistique et en didactique des langues », dans Lloze E., Marigno E., (dirs.), Approches comparatistes, intermédiales et interculturelles. Vingt-cinq ans de recherche interdisciplinaire au CELEC, Editions Orbis Tertius</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">2020, « L&amp;quot;émo-tissage&amp;quot; et les enfants allophones. Quelle place pour les émotions dans l’apprentissage des langues secondes ? », dans Fintz C., Costa V., Exploration de l’entre-corps. Imaginaire et émotions, Presses universitaires de Valenciennes, p. 287-304</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Celine Jeannot Pietroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches comparatistes, intermédiales et interculturelles. Vingt-cinq ans de recherche interdisciplinaire au CELEC</w:t>
+              <w:t xml:space="preserve">Exploration de l’entre-corps. Imaginaire et émotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612592v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2020, « L&amp;quot;émo-tissage&amp;quot; et les enfants allophones. Quelle place pour les émotions dans l’apprentissage des langues secondes ? », dans Fintz C., Costa V., Exploration de l’entre-corps. Imaginaire et émotions, Presses universitaires de Valenciennes, p. 287-304</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">2020, « Lieux et non-lieux du terrain en sociolinguistique et en didactique des langues », dans Lloze E., Marigno E., (dirs.), Approches comparatistes, intermédiales et interculturelles. Vingt-cinq ans de recherche interdisciplinaire au CELEC, Editions Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Totozani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Rispail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jeannot Pietroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploration de l’entre-corps. Imaginaire et émotions</w:t>
+              <w:t xml:space="preserve">Approches comparatistes, intermédiales et interculturelles. Vingt-cinq ans de recherche interdisciplinaire au CELEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612602v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2019, « Visages de la minoration linguistique chez les enseignant.e.s de français langue seconde en France », dans Barkani B. El, Meksem Z. (dirs), Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail, Bruxelles, Collection Proximités - Sciences du Langage, p.131-154</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2020, « L’impensé des plurilingues en devenir en France. Pour des gestes professionnels bienveillants » dans Dinvaut A., Biichlé L. (dirs.), Mieux vivre en langues, ou comment passer de l’insécurité à la bienveillance, la bientraitance, la coopération, Revue Enjeu, Éditions Universitaires d'Avignon, p.165-182</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux vivre en langues, ou comment passer de l’insécurité à la bienveillance, la bientraitance, la coopération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3387,105 +3521,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2019, « Des gestes professionnels évaluatifs : l’impensé du genre », dans Gremion C., Sylvestre E., Younes N. (dirs.), Actes du 31ème Colloque scientifique international de l’ADMEE-Europe : Entre normalisation, contrôle et développement formatif. Évaluations sources de synergies ? Lausanne, Suisse, IFFP et CSE, Université de Lausanne, p.397-399.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3632,51 +3766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tomc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614039v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomc Sandra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa-Perez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614033v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614018v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Serafini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614030v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612044v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459681v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612020v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612496v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611963v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614429v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Totozani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614449v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614599v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#226;ce Ranchon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612033v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612001v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676182v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610448v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeannot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676281v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612569v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612586v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612576v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jeannot Pietroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612602v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612597v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore De Beaumont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Joseph" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tardivel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tomc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614033v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomc Sandra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa-Perez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614018v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Serafini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614039v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612044v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459681v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612020v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610475v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611963v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614421v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Totozani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614599v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614595v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#226;ce Ranchon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612033v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676182v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610448v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143166v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeannot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612602v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612592v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jeannot Pietroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>