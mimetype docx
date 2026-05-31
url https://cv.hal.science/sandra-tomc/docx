--- v1 (2026-05-07)
+++ v2 (2026-05-31)
@@ -100,489 +100,489 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du numéro 16, Varia</w:t>
+                <w:t xml:space="preserve">Marie Flesch, Eléonore de Beaumont, Maria Candea, Tiago Joseph, Chloé Tardivel et Sandra Tomc, « Introduction du numéro 16, Varia », GLAD! [En ligne], 16 | 2024, mis en ligne le 01 juillet 2024. URL : http://journals.openedition.org/glad/8477 ; DOI : https://doi.org/10.4000/120ha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Flesch</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandra Tomc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560002v1</w:t>
+                <w:t xml:space="preserve">hal-04647928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Flesch, Eléonore de Beaumont, Maria Candea, Tiago Joseph, Chloé Tardivel et Sandra Tomc, « Introduction du numéro 16, Varia », GLAD! [En ligne], 16 | 2024, mis en ligne le 01 juillet 2024. URL : http://journals.openedition.org/glad/8477 ; DOI : https://doi.org/10.4000/120ha</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Introduction du numéro 16, Varia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Flesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore De Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Candea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/120ha⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647928v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2022, « La glottopolitique en (inter)action. Sur les microactes conversationneles des agents d’une communauté d’apprentissage », Glottopol n°36, Glottopolitiques engagées et solidaires : contextes, idéologies, histoires, coordonné par Lebreton E., Leconte F., Pradeau C</w:t>
+                <w:t xml:space="preserve">2019, « Les émotions et l’apprentissage du français langue seconde de très jeunes enfants au sein d’Ateliers Langage Créatifs. Une enquête exploratoire », dans Masuy F. (dir.), Emo-langages : Vers une approche transversale des langages dans leurs dynamiques émotionnelles et créatives, Revue TIPA, Travaux Interdisciplinaires sur la parole et le langage, p.1-15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottopol n°36</w:t>
+              <w:t xml:space="preserve">Revue TIPA, Travaux Interdisciplinaires sur la parole et le langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614033v1</w:t>
+                <w:t xml:space="preserve">hal-04614039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2022, « Formation des bénévoles et interventions sociolinguistiques », participation au dossier « Indispensable formation des bénévoles », Le Français dans le monde, n°442</w:t>
+                <w:t xml:space="preserve">2022, « La glottopolitique en (inter)action. Sur les microactes conversationneles des agents d’une communauté d’apprentissage », Glottopol n°36, Glottopolitiques engagées et solidaires : contextes, idéologies, histoires, coordonné par Lebreton E., Leconte F., Pradeau C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Serafini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
+              <w:t xml:space="preserve">Glottopol n°36</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614018v1</w:t>
+                <w:t xml:space="preserve">hal-04614033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2019, « Les émotions et l’apprentissage du français langue seconde de très jeunes enfants au sein d’Ateliers Langage Créatifs. Une enquête exploratoire », dans Masuy F. (dir.), Emo-langages : Vers une approche transversale des langages dans leurs dynamiques émotionnelles et créatives, Revue TIPA, Travaux Interdisciplinaires sur la parole et le langage, p.1-15</w:t>
+                <w:t xml:space="preserve">2022, « Formation des bénévoles et interventions sociolinguistiques », participation au dossier « Indispensable formation des bénévoles », Le Français dans le monde, n°442</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Serafini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TIPA, Travaux Interdisciplinaires sur la parole et le langage</w:t>
+              <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614039v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2022 « Des classes plurilingues très ordinaires. Une Recherche Intervention Formation à l’école maternelle en contexte urbain stéphanois », Repères n°66, Élèves plurilingues en classe ordinaire : questions et outils pour la didactique du français, coordonné par Miguel Addisu V., Kervyn B., Penloup M.-C.</w:t>
               </w:r>
@@ -719,51 +719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être mère, entre tradition et modernité : transmission et transgression des identités de genre dans des interactions familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Tomc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -965,96 +965,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2023, « La place des émotions et du genre dans une formation linguistique destinée aux adolescent.e.s migrant.e.s », Colloque international Les masques du discours II : Les émotions au prisme du genre, Kuşadası, Turquie, 12-13 octobre 2023</w:t>
+                <w:t xml:space="preserve">2023, « Les Ateliers de Langage Créatifs et le DRE : une communauté informelle d’hospitalité langagière pour les enfants de Saint-Etienne », Journée d’Etude dans le cadre du projet NEW ABC (https://newabc.eu/), Départment DIT-Interpretariato e Traduzione de l’Université de Bologna, Forlì, 5 mai 2023, Invitée par Rosa Pugliese et Greta Zanoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les masques du discours II : Les émotions au prisme du genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Kuşadası, Turkey</w:t>
+              <w:t xml:space="preserve">Journée d’Etude dans le cadre du projet NEW ABC (https://newabc.eu/)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Forli,Università di Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612029v1</w:t>
+                <w:t xml:space="preserve">hal-04610479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2023, « Traiettorie migratorie » Webinaire dans le cadre du projet NEW ABC (https://newabc.eu/), Départment DIT-Interpretariato e Traduzione de l’Université de Bologna, Forlì, 14 décembre 2023, Invitée par Rosa Pugliese et Greta Zanoni.</w:t>
               </w:r>
@@ -1103,234 +1103,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2023, « Les Ateliers de Langage Créatifs et le DRE : une communauté informelle d’hospitalité langagière pour les enfants de Saint-Etienne », Journée d’Etude dans le cadre du projet NEW ABC (https://newabc.eu/), Départment DIT-Interpretariato e Traduzione de l’Université de Bologna, Forlì, 5 mai 2023, Invitée par Rosa Pugliese et Greta Zanoni</w:t>
+                <w:t xml:space="preserve">2023, «&amp;quot;Translanguaging&amp;quot;, une notion en débat », Workshop 2, CLLE Montaigne UBM - ECLLA UJM –LIDILEMUGA, Participation à la table ronde 1, Université Saint-Étienne, 23-24 novembre 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Etude dans le cadre du projet NEW ABC (https://newabc.eu/)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Forli,Università di Bologna, Italy</w:t>
+              <w:t xml:space="preserve">"Translanguaging", une notion en débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Saint-Etienne (Université Jean Monnet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610479v1</w:t>
+                <w:t xml:space="preserve">hal-04612498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2023, «&amp;quot;Translanguaging&amp;quot;, une notion en débat », Workshop 2, CLLE Montaigne UBM - ECLLA UJM –LIDILEMUGA, Participation à la table ronde 1, Université Saint-Étienne, 23-24 novembre 2023</w:t>
+                <w:t xml:space="preserve">2023, « Le genre : effets langagiers, symboliques et matériels », Conférence ENISE Semaine de l'Egalité, Saint-Etienne, 16 mars 2023, Invitée par Pierre-Yves Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Translanguaging", une notion en débat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Saint-Etienne (Université Jean Monnet), France</w:t>
+              <w:t xml:space="preserve">ENISE Semaine de l'Egalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612498v1</w:t>
+                <w:t xml:space="preserve">hal-04611963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2023, « Le genre : effets langagiers, symboliques et matériels », Conférence ENISE Semaine de l'Egalité, Saint-Etienne, 16 mars 2023, Invitée par Pierre-Yves Roubert</w:t>
+                <w:t xml:space="preserve">2023, « La place des émotions et du genre dans une formation linguistique destinée aux adolescent.e.s migrant.e.s », Colloque international Les masques du discours II : Les émotions au prisme du genre, Kuşadası, Turquie, 12-13 octobre 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENISE Semaine de l'Egalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Les masques du discours II : Les émotions au prisme du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kuşadası, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611963v1</w:t>
+                <w:t xml:space="preserve">hal-04612029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2020, « Pour une valorisation de jeunes enfants plurilingues en devenir. Un dispositif éducatif bienveillant », Colloque International L’éducation en situation migratoire, Paris, 18-19 juin 2020 (acceptée mais reportée Covid 19)</w:t>
               </w:r>
@@ -1556,312 +1556,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2021, « Plurilingues en devenir et école maternelle. Recherches-interventions-formations en contexte stéphanois », Journée d’Étude Plurilingues en devenir en France et ailleurs. Bilan et perspectives des recherches sociolinguistiques et didactique, Saint-Etienne, 18 novembre 2021.</w:t>
+                <w:t xml:space="preserve">2021,Panel « Problématiser les plurimobilités en sociolinguistique et en didactique des langues », Cinquième Colloque International Langues et Territoire, Montpellier, 14-17 juin 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Totozani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Causa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plurilingues en devenir en France et ailleurs. Bilan et perspectives des recherches sociolinguistiques et didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Langues et Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614599v1</w:t>
+                <w:t xml:space="preserve">hal-04614449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2021,Panel « Problématiser les plurimobilités en sociolinguistique et en didactique des langues », Cinquième Colloque International Langues et Territoire, Montpellier, 14-17 juin 2021</w:t>
+                <w:t xml:space="preserve">2021, « Présentation de la Journée », Journée d’Etude Plurilingues en devenir en France et ailleurs. Bilan et perspectives des recherches sociolinguistiques et didactique, Saint-Etienne, 18 novembre 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monica Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langues et Territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Plurilingues en devenir en France et ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614449v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2021, « Présentation de la Journée », Journée d’Etude Plurilingues en devenir en France et ailleurs. Bilan et perspectives des recherches sociolinguistiques et didactique, Saint-Etienne, 18 novembre 2021</w:t>
+                <w:t xml:space="preserve">2021, « Plurilingues en devenir et école maternelle. Recherches-interventions-formations en contexte stéphanois », Journée d’Étude Plurilingues en devenir en France et ailleurs. Bilan et perspectives des recherches sociolinguistiques et didactique, Saint-Etienne, 18 novembre 2021.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plurilingues en devenir en France et ailleurs</w:t>
+              <w:t xml:space="preserve">Plurilingues en devenir en France et ailleurs. Bilan et perspectives des recherches sociolinguistiques et didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614595v1</w:t>
+                <w:t xml:space="preserve">hal-04614599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2020, « Transmission de la langue française et politiques linguistiques pratiquées en classe de FLS », Colloque International Transmettre les langues : pourquoi et comment ?, Università di Corsica Pasquale Paoli de Corti, 25-27 juin 2020 (acceptée mais reportée Covid 19)</w:t>
               </w:r>
@@ -2175,51 +2175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction sociolangagière des identités de genre et de sexe dans les interactions mères-adolescent-e-s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Tomc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Une vie dans les signes, Hommage à Anne-Marie-Houdebine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2276,51 +2276,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilinguismes et école maternelle. Regards et pratiques de France et d'ailleurs, Limoges, Lambert Lucas, coll. &amp;quot;Didactique des langues et plurilinguisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Tomc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2671,51 +2671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Rispail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Tomc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2795,51 +2795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Propos introductifs. Enfants plurilingues : comparer des expériences éducatives » dans TOMC S., VILLA-PEREZ V. (dirs.) Plurilinguismes et école maternelle. Regards et pratiques de France et d’ailleurs Limoges, Lambert Lucas, coll. « Didactique des langues et plurilinguisme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Tomc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurilinguismes et école maternelle. Regards et pratiques de France et d’ailleurs,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2940,420 +2940,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2021, « Bibliographie de Marielle Rispail », dans Tomc S. et al., Sociolinguistique et didactique en dialogue : pratiques langagières, recherches engagées, Paris, L’Harmattan, coll. Espaces discursifs, p. 201-221</w:t>
+                <w:t xml:space="preserve">2021, « Terrains et pluralité linguistique en débat : pour une approche complexe et décloisonnée », dans Tomc S., Totozani M., Villa-Perez V. (dirs.), Sociolinguistique et Didactique en dialogue : Pratiques langagières, Recherches engagées. Mélanges offerts à Marielle Rispail, L’Harmattan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociolinguistique et didactique en dialogue : pratiques langagières, recherches engagées</w:t>
+              <w:t xml:space="preserve">Sociolinguistique et Didactique en dialogue : Pratiques langagières, Recherches engagées. Mélanges offerts à Marielle Rispail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612586v1</w:t>
+                <w:t xml:space="preserve">hal-04612576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2021, « Terrains et pluralité linguistique en débat : pour une approche complexe et décloisonnée », dans Tomc S., Totozani M., Villa-Perez V. (dirs.), Sociolinguistique et Didactique en dialogue : Pratiques langagières, Recherches engagées. Mélanges offerts à Marielle Rispail, L’Harmattan</w:t>
+                <w:t xml:space="preserve">2021, « Bibliographie de Marielle Rispail », dans Tomc S. et al., Sociolinguistique et didactique en dialogue : pratiques langagières, recherches engagées, Paris, L’Harmattan, coll. Espaces discursifs, p. 201-221</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociolinguistique et Didactique en dialogue : Pratiques langagières, Recherches engagées. Mélanges offerts à Marielle Rispail</w:t>
+              <w:t xml:space="preserve">Sociolinguistique et didactique en dialogue : pratiques langagières, recherches engagées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612576v1</w:t>
+                <w:t xml:space="preserve">hal-04612586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2020, « L&amp;quot;émo-tissage&amp;quot; et les enfants allophones. Quelle place pour les émotions dans l’apprentissage des langues secondes ? », dans Fintz C., Costa V., Exploration de l’entre-corps. Imaginaire et émotions, Presses universitaires de Valenciennes, p. 287-304</w:t>
+                <w:t xml:space="preserve">2020, « Lieux et non-lieux du terrain en sociolinguistique et en didactique des langues », dans Lloze E., Marigno E., (dirs.), Approches comparatistes, intermédiales et interculturelles. Vingt-cinq ans de recherche interdisciplinaire au CELEC, Editions Orbis Tertius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Totozani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Rispail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jeannot Pietroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploration de l’entre-corps. Imaginaire et émotions</w:t>
+              <w:t xml:space="preserve">Approches comparatistes, intermédiales et interculturelles. Vingt-cinq ans de recherche interdisciplinaire au CELEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612602v1</w:t>
+                <w:t xml:space="preserve">hal-04612592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2020, « Lieux et non-lieux du terrain en sociolinguistique et en didactique des langues », dans Lloze E., Marigno E., (dirs.), Approches comparatistes, intermédiales et interculturelles. Vingt-cinq ans de recherche interdisciplinaire au CELEC, Editions Orbis Tertius</w:t>
+                <w:t xml:space="preserve">2020, « L&amp;quot;émo-tissage&amp;quot; et les enfants allophones. Quelle place pour les émotions dans l’apprentissage des langues secondes ? », dans Fintz C., Costa V., Exploration de l’entre-corps. Imaginaire et émotions, Presses universitaires de Valenciennes, p. 287-304</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Celine Jeannot Pietroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches comparatistes, intermédiales et interculturelles. Vingt-cinq ans de recherche interdisciplinaire au CELEC</w:t>
+              <w:t xml:space="preserve">Exploration de l’entre-corps. Imaginaire et émotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612592v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2019, « Visages de la minoration linguistique chez les enseignant.e.s de français langue seconde en France », dans Barkani B. El, Meksem Z. (dirs), Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail, Bruxelles, Collection Proximités - Sciences du Langage, p.131-154</w:t>
               </w:r>
@@ -3766,51 +3766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore De Beaumont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Joseph" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tardivel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tomc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614033v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomc Sandra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa-Perez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614018v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Serafini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614039v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612044v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459681v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612020v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610475v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611963v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614421v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Totozani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614599v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614595v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#226;ce Ranchon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612033v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676182v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610448v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143166v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeannot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612602v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612592v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jeannot Pietroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tomc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560002v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore De Beaumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Joseph" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tardivel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614039v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomc Sandra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa-Perez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614033v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614018v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Serafini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612044v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459681v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612020v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610479v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610475v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611963v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614421v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Totozani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614599v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#226;ce Ranchon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612033v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676182v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610448v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143166v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeannot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612576v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612586v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jeannot Pietroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>