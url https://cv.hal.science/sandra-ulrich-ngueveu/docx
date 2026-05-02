--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandra Ulrich Ngueveu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Approximate Nash Equilibria for Integer Programming Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Dragotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20, pp.231-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinA: A faster approach to piecewise linear approximations using corridors and its application to mixed-integer optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Codsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gendron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12532-024-00274-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of alternative models for solving a non-linear single plant Hydro Unit Commitment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heintzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 165, pp.106591. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2024.106591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Battery Models Integrating Energy Efficiency and Aging for the Design of Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Grids and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.1. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40866-023-00174-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and upper bounds for scheduling energy-consuming tasks with storage resources and piecewise linear costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (1), pp.93-120. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-021-09486-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ε -constraint column generation-and-enumeration algorithm for Bi-Objective Vehicle Routing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.105570. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2021.105570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties, Extensions and Application of Piecewise Linearization for Euclidean Norm Optimization in R 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195 (2), pp.418-448. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-022-02083-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356034v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Methods for Mono-Objective and Bi-Objective Multi-Vehicle Covering Tour Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Roberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 283 (3), pp.812-824. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matheuristic with Fixed-Sequence Reoptimization for a Real-Life Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.355-374. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2019.0954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price of anarchy and price of stability in multi-agent project scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 285 (1-2), pp.97-119. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-019-03235-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management optimization of a smart wind power plant comparing heuristic and linear programming methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.418-431. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise linear bounding of univariate nonlinear functions and resulting mixed integer linear programming-based solution methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 275 (3), pp.1058-1071. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2018.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444317v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient planning for supplying assembly lines with vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (4), pp.387-414. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-018-0129-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-vehicle cumulative covering tour problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Flores-Garza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angélica Salazar-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 258 (2), pp.761 - 780. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-015-2062-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding an optimal Nash equilibrium to the multi-agent project scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (5), pp.475-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics and lower bounds for minimizing fuel consumption in hybrid-electrical vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Messine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Guemri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (4), pp.407-430. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-017-0343-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic programming operator for tour location problems applied to the covering tour problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1), pp.53 - 80. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-017-9324-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vehicle Routing Problem with Transhipment Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (2), pp.592 - 606. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2016.0711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling under non-reversible energy sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 208, pp. 98-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of distributed power in hybrid vehicles based on D.P. or Fuzzy Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Guemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Neffati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (4), pp.993-1012. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-013-9235-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New lower bounds and Exact method for the m-PVRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (1), pp.38-52. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.1120.0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective memetic algorithm for the cumulative capacitated vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (11), pp.1877-1885. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2009.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and upper bounds for the m-peripatetic vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (4), pp.387-406. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-010-0148-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Green Transportation Problem for E-commerce Deliveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulus Grigoras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Operations Research and Enterprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative aggregation and disaggregation of commodities for the scheduled service network design problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Belieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Design of Microgrids using Component Models with Different Level of Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2023 (17th International Workshop on Optimization and Inverse Problems in Electromagnetism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient exact A* algorithm for the single unit hydro unit commitment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heintzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference on Computer Science and Intelligence Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland. pp.527-537, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2023F5158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112945v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de différents modèles pour résoudre le problème non-linéaire Hydro Unit Commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heintzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation à précision numérique prédéfinie d'une classe de problèmes d'optimisation non-linéaires non-convexes séparables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Contardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques de linéarisation par morceaux de fonctions à deux variables avec minimisation du nombre de morceaux sous contrainte de tolérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Li-ion Batteries Modeling Choices For Microgrid Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-product, Multi-supplier Order Assignment and Routing for an e-Commerce Application in the Retail Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Cheref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, Austria. pp.438-445, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010318304380445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bornes pour un problème d'ordonnancement avec allocation et stockage d'énergie et coûts linéaires par morceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Goupil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition method in a scheduling problem with energy storage and costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Goupil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Programming - ISMP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper and lower bounds for an energy scheduling problem with piecewise-linear costs and storage resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Goupil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling energy-consuming jobs on parallel machines with piecewise-linear costs and storage resources: A lot-sizing and scheduling perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Project Management and Scheduling - PMS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rome, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-price algorithms for the bi-objective vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2018 Seventh International Workshop on Freight Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact column generation-based algorithm for Bi-Objective Vehicle Routing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marrakesh, Morocco. pp.208-218, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96151-4_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement sous contraintes d’énergie avec stockage et couts linéaires par morceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018 - 19e congrès de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme d’approximation pour un problème d’affectation d’une commande multiproduit multifournisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Cheref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charvillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale de MOdélisation, Optimisation et SIMulation (MOSIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-price algorithms for the Bi-Objective Vehicle Routing Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Objective Programming and Goal Programming (MOPGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lot-sizing models for energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Saadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Lot Sizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated production scheduling and delivery routing: complexity results and column generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Cheref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Combinatorial Optimization (ISCO’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vietri sur Mare, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-­and-­price algorithm for Dynamic Sector Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tambet Treimuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAOR 2016, 8th International Conference on Applied Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rotterdam, Netherlands. pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations of k-Shortest Path Algorithms for Transportation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Scano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Selector Operator-Based Adaptive Large Neighborhood Search for the Covering Tour Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Intelligent Optimization - 9th International Conference (LION9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lille, France. pp.170-185, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19084-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient supplying strategies in assembly lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Muguerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National AIP-PRIMECA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle AIP-Priméca de Franche-Comté, Mar 2015, La Plagne, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel complexity computation based on dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tambet Treimuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC, 2015 IEEE/AIAA 34th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.1C2-1 - 1C2-8 /978-1-4799-8939-3, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2015.7311340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Sectorization based on a Column Generation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tambet Treimuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mass-flow MILP formulation for energy-efficient supplying in assembly lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Muguerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary International Scheduling Conference: Theory &amp; Applications (MISTA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resectorisation d'espace aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tambet Treimuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling under multiple energy resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaspard Monge Program for Optimization Conference on Optimization &amp; Practices in Industrie (PGMO-COPI’14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris-Saclay, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul de k plus courts chemins dans de grands graphes multimodaux et dépendant du temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Scano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the makespan of a multiagent project scheduling problem: the price of stability In session Scheduling in supply chains and production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A better alternative to dynamic programming for offline energy optimization in hybrid-electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Guemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Messine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECMSM.2013.6648937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme mémétique pour construire des trajectoires d'aéronefs robustes aux aléas météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics and lower bound for energy management in hybrid-electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Guemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Messine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation (MOSIM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3101.2802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Tabu Search for the m-Peripatetic Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matheuristics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bertinoro, Italy. pp.253-266, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-1306-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Effective Evolutionary Algorithm for the Cumulative Capacitated Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoWorkshops 2009: EvoCOMNET, EvoENVIRONMENT, EvoFIN, EvoGAMES, EvoHOT, EvoIASP, EvoINTERACTION, EvoMUSART, EvoNUM, EvoSTOC, EvoTRANSLOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Tübingen, Germany. pp.778-787, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01129-0_88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bornes inférieures et supérieures pour le problème de tournées de véhicules m-péripatétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'08 (7ème Conférence Francophone de Modélisation et Simulation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A memetic algorithm for the cumulative capacitated vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-ME 2008 (EURO Working Group on Metaheuristics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Design of Microgrids with Renewable Integration: A Modular Julia-based Tool and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bergougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julia &amp; Optimization days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Toulouse, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial optimization with multiple resources and energy constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaspard Monge Program for Optimization - Conference on Optimization &amp; Practices in Industry : PGMO-COPI’14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial optimization with multiple resources and energy constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO's Days 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating the Shapley value with sampling : survey and new stratification techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BORWin: Exact algorithm based on a Bi-Objective Relaxation for Window-constrained problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heintzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269754v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the approximation of separable non-convex optimization programs to an arbitrary numerical precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Contardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336022v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complex Network Analysis Approach for Generating Realistic Instances of the Scheduled Service Network Design Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Belieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic programming for the single unit hydro unit commitment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heintzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise bounding and Integer Linear Programming for the optimal management of a water pumping and desalination process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aperçu du e-commerce éco-responsable français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse INP; LAAS - CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142062v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aperçu du e-commerce socialement-responsable français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse INP; LAAS - CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A k-shortest paths based algorithm for multimodal time-dependent networks to compute alternative routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Scano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandra Ulrich Ngueveu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Approximate Nash Equilibria for Integer Programming Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Dragotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20, pp.231-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Order Orchestration for E-commerce Deliveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulus Grigoras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinA: A faster approach to piecewise linear approximations using corridors and its application to mixed-integer optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Codsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gendron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12532-024-00274-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of alternative models for solving a non-linear single plant Hydro Unit Commitment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heintzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 165, pp.106591. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2024.106591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Battery Models Integrating Energy Efficiency and Aging for the Design of Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Grids and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.1. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40866-023-00174-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ε -constraint column generation-and-enumeration algorithm for Bi-Objective Vehicle Routing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.105570. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2021.105570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and upper bounds for scheduling energy-consuming tasks with storage resources and piecewise linear costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (1), pp.93-120. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-021-09486-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties, Extensions and Application of Piecewise Linearization for Euclidean Norm Optimization in R 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195 (2), pp.418-448. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-022-02083-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356034v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Methods for Mono-Objective and Bi-Objective Multi-Vehicle Covering Tour Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Roberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 283 (3), pp.812-824. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matheuristic with Fixed-Sequence Reoptimization for a Real-Life Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.355-374. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2019.0954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price of anarchy and price of stability in multi-agent project scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 285 (1-2), pp.97-119. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-019-03235-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management optimization of a smart wind power plant comparing heuristic and linear programming methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.418-431. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise linear bounding of univariate nonlinear functions and resulting mixed integer linear programming-based solution methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 275 (3), pp.1058-1071. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2018.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444317v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient planning for supplying assembly lines with vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (4), pp.387-414. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-018-0129-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-vehicle cumulative covering tour problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Flores-Garza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angélica Salazar-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 258 (2), pp.761 - 780. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-015-2062-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding an optimal Nash equilibrium to the multi-agent project scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (5), pp.475-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics and lower bounds for minimizing fuel consumption in hybrid-electrical vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Messine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Guemri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (4), pp.407-430. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-017-0343-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic programming operator for tour location problems applied to the covering tour problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1), pp.53 - 80. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-017-9324-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vehicle Routing Problem with Transhipment Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (2), pp.592 - 606. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2016.0711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling under non-reversible energy sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 208, pp. 98-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of distributed power in hybrid vehicles based on D.P. or Fuzzy Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Guemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Neffati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (4), pp.993-1012. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-013-9235-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New lower bounds and Exact method for the m-PVRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (1), pp.38-52. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.1120.0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective memetic algorithm for the cumulative capacitated vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (11), pp.1877-1885. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2009.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and upper bounds for the m-peripatetic vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (4), pp.387-406. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-010-0148-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Green Transportation Problem for E-commerce Deliveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulus Grigoras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Operations Research and Enterprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative aggregation and disaggregation of commodities for the scheduled service network design problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Belieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Design of Microgrids using Component Models with Different Level of Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2023 (17th International Workshop on Optimization and Inverse Problems in Electromagnetism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient exact A* algorithm for the single unit hydro unit commitment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heintzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference on Computer Science and Intelligence Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland. pp.527-537, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2023F5158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112945v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques de linéarisation par morceaux de fonctions à deux variables avec minimisation du nombre de morceaux sous contrainte de tolérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Li-ion Batteries Modeling Choices For Microgrid Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de différents modèles pour résoudre le problème non-linéaire Hydro Unit Commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heintzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation à précision numérique prédéfinie d'une classe de problèmes d'optimisation non-linéaires non-convexes séparables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Contardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-product, Multi-supplier Order Assignment and Routing for an e-Commerce Application in the Retail Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Cheref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, Austria. pp.438-445, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010318304380445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bornes pour un problème d'ordonnancement avec allocation et stockage d'énergie et coûts linéaires par morceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Goupil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition method in a scheduling problem with energy storage and costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Goupil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Programming - ISMP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-price algorithms for the bi-objective vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2018 Seventh International Workshop on Freight Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling energy-consuming jobs on parallel machines with piecewise-linear costs and storage resources: A lot-sizing and scheduling perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Project Management and Scheduling - PMS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rome, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper and lower bounds for an energy scheduling problem with piecewise-linear costs and storage resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Goupil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact column generation-based algorithm for Bi-Objective Vehicle Routing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marrakesh, Morocco. pp.208-218, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96151-4_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement sous contraintes d’énergie avec stockage et couts linéaires par morceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018 - 19e congrès de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme d’approximation pour un problème d’affectation d’une commande multiproduit multifournisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Cheref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charvillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale de MOdélisation, Optimisation et SIMulation (MOSIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-price algorithms for the Bi-Objective Vehicle Routing Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Objective Programming and Goal Programming (MOPGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lot-sizing models for energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Saadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Lot Sizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-­and-­price algorithm for Dynamic Sector Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tambet Treimuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAOR 2016, 8th International Conference on Applied Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rotterdam, Netherlands. pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated production scheduling and delivery routing: complexity results and column generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Cheref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Combinatorial Optimization (ISCO’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vietri sur Mare, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations of k-Shortest Path Algorithms for Transportation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Scano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel complexity computation based on dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tambet Treimuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC, 2015 IEEE/AIAA 34th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.1C2-1 - 1C2-8 /978-1-4799-8939-3, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2015.7311340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Selector Operator-Based Adaptive Large Neighborhood Search for the Covering Tour Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Intelligent Optimization - 9th International Conference (LION9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lille, France. pp.170-185, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19084-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient supplying strategies in assembly lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Muguerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National AIP-PRIMECA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle AIP-Priméca de Franche-Comté, Mar 2015, La Plagne, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Sectorization based on a Column Generation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tambet Treimuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mass-flow MILP formulation for energy-efficient supplying in assembly lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Muguerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary International Scheduling Conference: Theory &amp; Applications (MISTA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resectorisation d'espace aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tambet Treimuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling under multiple energy resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaspard Monge Program for Optimization Conference on Optimization &amp; Practices in Industrie (PGMO-COPI’14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris-Saclay, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul de k plus courts chemins dans de grands graphes multimodaux et dépendant du temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Scano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the makespan of a multiagent project scheduling problem: the price of stability In session Scheduling in supply chains and production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A better alternative to dynamic programming for offline energy optimization in hybrid-electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Guemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Messine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECMSM.2013.6648937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme mémétique pour construire des trajectoires d'aéronefs robustes aux aléas météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics and lower bound for energy management in hybrid-electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Guemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Messine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation (MOSIM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3101.2802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Tabu Search for the m-Peripatetic Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matheuristics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bertinoro, Italy. pp.253-266, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-1306-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Effective Evolutionary Algorithm for the Cumulative Capacitated Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoWorkshops 2009: EvoCOMNET, EvoENVIRONMENT, EvoFIN, EvoGAMES, EvoHOT, EvoIASP, EvoINTERACTION, EvoMUSART, EvoNUM, EvoSTOC, EvoTRANSLOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Tübingen, Germany. pp.778-787, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01129-0_88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bornes inférieures et supérieures pour le problème de tournées de véhicules m-péripatétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'08 (7ème Conférence Francophone de Modélisation et Simulation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A memetic algorithm for the cumulative capacitated vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-ME 2008 (EURO Working Group on Metaheuristics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Design of Microgrids with Renewable Integration: A Modular Julia-based Tool and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bergougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julia &amp; Optimization days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Toulouse, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial optimization with multiple resources and energy constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaspard Monge Program for Optimization - Conference on Optimization &amp; Practices in Industry : PGMO-COPI’14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial optimization with multiple resources and energy constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO's Days 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BORWin: Exact algorithm based on a Bi-Objective Relaxation for Window-constrained problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heintzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269754v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating the Shapley value with sampling : survey and new stratification techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the approximation of separable non-convex optimization programs to an arbitrary numerical precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Contardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336022v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complex Network Analysis Approach for Generating Realistic Instances of the Scheduled Service Network Design Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Belieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic programming for the single unit hydro unit commitment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heintzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise bounding and Integer Linear Programming for the optimal management of a water pumping and desalination process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aperçu du e-commerce éco-responsable français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse INP; LAAS - CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142062v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aperçu du e-commerce socialement-responsable français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse INP; LAAS - CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A k-shortest paths based algorithm for multimodal time-dependent networks to compute alternative routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Scano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04449901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Duguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Carvalho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Dragotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ulrich Ngueveu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336003v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Codsi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gendron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12532-024-00274-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heintzmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bendotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rottner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106591" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369844v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boennec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Albuquerque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacressonni&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40866-023-00174-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337821v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09486-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;le Glize" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105570" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356034v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02083-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02443270v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Roberti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.11.045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944238v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun He" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2019.0954" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03009331v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Agnetis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#345;emysl &#352;&#367;cha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03235-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01904983v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourbon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444317v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.11.021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880135v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-018-0129-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flores-Garza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ang&#233;lica Salazar-Aguilar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laporte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-2062-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Guemri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-017-0343-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Vargas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-017-9324-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baldacci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Wolfler Calvo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2016.0711" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163925v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Neffati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-013-9235-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163241v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.1120.0421" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490366v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.06.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V84LXHBS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02369851v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-010-0148-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04880295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Brun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Grigoras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069661v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belieres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hewitt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367497v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112945v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2023F5158" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595259v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595251v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Contardo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03895725v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03160070v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Cheref" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010318304380445" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476793v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Goupil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476464v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476508v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476472v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Rannou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816861v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96151-4_18" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476494v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304786v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01481466v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tambet Treimuth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Scano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6_16" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230997v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Muguerza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01223896v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2015.7311340" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01280644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230968v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946367v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946432v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025863v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178570v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2013.6648937" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934805v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728563v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3101.2802" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895064v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1306-7_11" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01129-0_88" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GFGGGQX8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895320v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895727v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984188v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bergougnoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelise Antunes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163069v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163045v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995993v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamothe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05269754v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336022v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345829v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03916388v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163064v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142062v3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214507v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180453v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04449901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Duguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Carvalho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Dragotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ulrich Ngueveu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579357v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Brun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Grigoras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336003v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Codsi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gendron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12532-024-00274-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729559v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heintzmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bendotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rottner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106591" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boennec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Albuquerque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacressonni&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40866-023-00174-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;le Glize" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105570" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09486-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356034v4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02083-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02443270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Roberti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.11.045" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944238v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun He" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2019.0954" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03009331v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Agnetis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#345;emysl &#352;&#367;cha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03235-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01904983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourbon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444317v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.11.021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880135v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-018-0129-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flores-Garza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ang&#233;lica Salazar-Aguilar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laporte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-2062-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843947v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Guemri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-017-0343-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880031v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Vargas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-017-9324-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baldacci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Wolfler Calvo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2016.0711" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163280v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Neffati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-013-9235-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163241v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.1120.0421" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.06.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V84LXHBS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02369851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-010-0148-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04880295v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069661v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belieres" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hewitt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112945v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2023F5158" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03895725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595251v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Contardo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03160070v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Cheref" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010318304380445" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476793v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Goupil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476464v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880521v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476472v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Rannou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96151-4_18" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880425v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880075v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01481466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tambet Treimuth" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304786v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207475v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Scano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01223896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2015.7311340" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6_16" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230997v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Muguerza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01280644v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230968v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946367v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875783v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946432v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025863v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2013.6648937" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934805v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3101.2802" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895064v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1306-7_11" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01129-0_88" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GFGGGQX8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895320v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895727v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984188v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bergougnoux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelise Antunes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163069v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163045v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05269754v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995993v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamothe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336022v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345829v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03916388v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163064v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142062v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214507v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180453v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>