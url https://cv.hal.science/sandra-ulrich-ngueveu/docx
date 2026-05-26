--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandra Ulrich Ngueveu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Approximate Nash Equilibria for Integer Programming Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Dragotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20, pp.231-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Order Orchestration for E-commerce Deliveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulus Grigoras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinA: A faster approach to piecewise linear approximations using corridors and its application to mixed-integer optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Codsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gendron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12532-024-00274-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of alternative models for solving a non-linear single plant Hydro Unit Commitment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heintzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 165, pp.106591. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2024.106591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Battery Models Integrating Energy Efficiency and Aging for the Design of Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Grids and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.1. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40866-023-00174-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ε -constraint column generation-and-enumeration algorithm for Bi-Objective Vehicle Routing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.105570. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2021.105570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and upper bounds for scheduling energy-consuming tasks with storage resources and piecewise linear costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (1), pp.93-120. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-021-09486-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties, Extensions and Application of Piecewise Linearization for Euclidean Norm Optimization in R 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195 (2), pp.418-448. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-022-02083-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356034v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Methods for Mono-Objective and Bi-Objective Multi-Vehicle Covering Tour Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Roberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 283 (3), pp.812-824. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matheuristic with Fixed-Sequence Reoptimization for a Real-Life Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.355-374. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2019.0954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price of anarchy and price of stability in multi-agent project scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 285 (1-2), pp.97-119. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-019-03235-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management optimization of a smart wind power plant comparing heuristic and linear programming methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.418-431. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise linear bounding of univariate nonlinear functions and resulting mixed integer linear programming-based solution methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 275 (3), pp.1058-1071. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2018.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444317v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient planning for supplying assembly lines with vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (4), pp.387-414. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-018-0129-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-vehicle cumulative covering tour problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Flores-Garza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angélica Salazar-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 258 (2), pp.761 - 780. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-015-2062-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding an optimal Nash equilibrium to the multi-agent project scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (5), pp.475-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics and lower bounds for minimizing fuel consumption in hybrid-electrical vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Messine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Guemri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (4), pp.407-430. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-017-0343-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic programming operator for tour location problems applied to the covering tour problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1), pp.53 - 80. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-017-9324-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vehicle Routing Problem with Transhipment Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (2), pp.592 - 606. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2016.0711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling under non-reversible energy sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 208, pp. 98-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of distributed power in hybrid vehicles based on D.P. or Fuzzy Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Guemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Neffati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (4), pp.993-1012. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-013-9235-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New lower bounds and Exact method for the m-PVRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (1), pp.38-52. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.1120.0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective memetic algorithm for the cumulative capacitated vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (11), pp.1877-1885. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2009.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and upper bounds for the m-peripatetic vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (4), pp.387-406. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-010-0148-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Green Transportation Problem for E-commerce Deliveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulus Grigoras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Operations Research and Enterprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative aggregation and disaggregation of commodities for the scheduled service network design problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Belieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Design of Microgrids using Component Models with Different Level of Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2023 (17th International Workshop on Optimization and Inverse Problems in Electromagnetism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient exact A* algorithm for the single unit hydro unit commitment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heintzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference on Computer Science and Intelligence Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland. pp.527-537, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2023F5158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112945v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques de linéarisation par morceaux de fonctions à deux variables avec minimisation du nombre de morceaux sous contrainte de tolérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Li-ion Batteries Modeling Choices For Microgrid Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de différents modèles pour résoudre le problème non-linéaire Hydro Unit Commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heintzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation à précision numérique prédéfinie d'une classe de problèmes d'optimisation non-linéaires non-convexes séparables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Contardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-product, Multi-supplier Order Assignment and Routing for an e-Commerce Application in the Retail Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Cheref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, Austria. pp.438-445, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010318304380445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bornes pour un problème d'ordonnancement avec allocation et stockage d'énergie et coûts linéaires par morceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Goupil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition method in a scheduling problem with energy storage and costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Goupil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Programming - ISMP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-price algorithms for the bi-objective vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2018 Seventh International Workshop on Freight Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling energy-consuming jobs on parallel machines with piecewise-linear costs and storage resources: A lot-sizing and scheduling perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Project Management and Scheduling - PMS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rome, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper and lower bounds for an energy scheduling problem with piecewise-linear costs and storage resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Goupil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact column generation-based algorithm for Bi-Objective Vehicle Routing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marrakesh, Morocco. pp.208-218, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96151-4_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement sous contraintes d’énergie avec stockage et couts linéaires par morceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018 - 19e congrès de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme d’approximation pour un problème d’affectation d’une commande multiproduit multifournisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Cheref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charvillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale de MOdélisation, Optimisation et SIMulation (MOSIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-price algorithms for the Bi-Objective Vehicle Routing Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Objective Programming and Goal Programming (MOPGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lot-sizing models for energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Saadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Lot Sizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-­and-­price algorithm for Dynamic Sector Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tambet Treimuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAOR 2016, 8th International Conference on Applied Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rotterdam, Netherlands. pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated production scheduling and delivery routing: complexity results and column generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Cheref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Combinatorial Optimization (ISCO’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vietri sur Mare, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations of k-Shortest Path Algorithms for Transportation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Scano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel complexity computation based on dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tambet Treimuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC, 2015 IEEE/AIAA 34th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.1C2-1 - 1C2-8 /978-1-4799-8939-3, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2015.7311340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Selector Operator-Based Adaptive Large Neighborhood Search for the Covering Tour Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Intelligent Optimization - 9th International Conference (LION9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lille, France. pp.170-185, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19084-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient supplying strategies in assembly lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Muguerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National AIP-PRIMECA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle AIP-Priméca de Franche-Comté, Mar 2015, La Plagne, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Sectorization based on a Column Generation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tambet Treimuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mass-flow MILP formulation for energy-efficient supplying in assembly lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Muguerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary International Scheduling Conference: Theory &amp; Applications (MISTA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resectorisation d'espace aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tambet Treimuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling under multiple energy resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaspard Monge Program for Optimization Conference on Optimization &amp; Practices in Industrie (PGMO-COPI’14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris-Saclay, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul de k plus courts chemins dans de grands graphes multimodaux et dépendant du temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Scano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the makespan of a multiagent project scheduling problem: the price of stability In session Scheduling in supply chains and production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A better alternative to dynamic programming for offline energy optimization in hybrid-electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Guemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Messine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECMSM.2013.6648937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme mémétique pour construire des trajectoires d'aéronefs robustes aux aléas météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics and lower bound for energy management in hybrid-electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Guemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Messine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation (MOSIM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3101.2802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Tabu Search for the m-Peripatetic Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matheuristics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bertinoro, Italy. pp.253-266, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-1306-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Effective Evolutionary Algorithm for the Cumulative Capacitated Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoWorkshops 2009: EvoCOMNET, EvoENVIRONMENT, EvoFIN, EvoGAMES, EvoHOT, EvoIASP, EvoINTERACTION, EvoMUSART, EvoNUM, EvoSTOC, EvoTRANSLOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Tübingen, Germany. pp.778-787, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01129-0_88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bornes inférieures et supérieures pour le problème de tournées de véhicules m-péripatétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'08 (7ème Conférence Francophone de Modélisation et Simulation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A memetic algorithm for the cumulative capacitated vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-ME 2008 (EURO Working Group on Metaheuristics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Design of Microgrids with Renewable Integration: A Modular Julia-based Tool and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bergougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julia &amp; Optimization days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Toulouse, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial optimization with multiple resources and energy constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaspard Monge Program for Optimization - Conference on Optimization &amp; Practices in Industry : PGMO-COPI’14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial optimization with multiple resources and energy constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO's Days 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BORWin: Exact algorithm based on a Bi-Objective Relaxation for Window-constrained problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heintzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269754v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating the Shapley value with sampling : survey and new stratification techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the approximation of separable non-convex optimization programs to an arbitrary numerical precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Contardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336022v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complex Network Analysis Approach for Generating Realistic Instances of the Scheduled Service Network Design Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Belieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic programming for the single unit hydro unit commitment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heintzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise bounding and Integer Linear Programming for the optimal management of a water pumping and desalination process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aperçu du e-commerce éco-responsable français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse INP; LAAS - CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142062v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aperçu du e-commerce socialement-responsable français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse INP; LAAS - CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A k-shortest paths based algorithm for multimodal time-dependent networks to compute alternative routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Scano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandra Ulrich Ngueveu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Approximate Nash Equilibria for Integer Programming Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Dragotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20, pp.231-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Order Orchestration for E-commerce Deliveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulus Grigoras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinA: A faster approach to piecewise linear approximations using corridors and its application to mixed-integer optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Codsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gendron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12532-024-00274-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of alternative models for solving a non-linear single plant Hydro Unit Commitment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heintzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 165, pp.106591. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2024.106591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Battery Models Integrating Energy Efficiency and Aging for the Design of Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Grids and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.1. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40866-023-00174-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ε -constraint column generation-and-enumeration algorithm for Bi-Objective Vehicle Routing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.105570. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2021.105570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and upper bounds for scheduling energy-consuming tasks with storage resources and piecewise linear costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (1), pp.93-120. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-021-09486-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties, Extensions and Application of Piecewise Linearization for Euclidean Norm Optimization in R 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195 (2), pp.418-448. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-022-02083-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356034v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matheuristic with Fixed-Sequence Reoptimization for a Real-Life Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.355-374. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2019.0954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price of anarchy and price of stability in multi-agent project scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 285 (1-2), pp.97-119. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-019-03235-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Methods for Mono-Objective and Bi-Objective Multi-Vehicle Covering Tour Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Roberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 283 (3), pp.812-824. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise linear bounding of univariate nonlinear functions and resulting mixed integer linear programming-based solution methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 275 (3), pp.1058-1071. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2018.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444317v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management optimization of a smart wind power plant comparing heuristic and linear programming methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.418-431. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient planning for supplying assembly lines with vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (4), pp.387-414. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-018-0129-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-vehicle cumulative covering tour problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Flores-Garza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angélica Salazar-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 258 (2), pp.761 - 780. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-015-2062-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding an optimal Nash equilibrium to the multi-agent project scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (5), pp.475-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics and lower bounds for minimizing fuel consumption in hybrid-electrical vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Messine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Guemri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (4), pp.407-430. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-017-0343-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic programming operator for tour location problems applied to the covering tour problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1), pp.53 - 80. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-017-9324-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vehicle Routing Problem with Transhipment Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (2), pp.592 - 606. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2016.0711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling under non-reversible energy sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 208, pp. 98-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of distributed power in hybrid vehicles based on D.P. or Fuzzy Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Guemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Neffati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (4), pp.993-1012. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-013-9235-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New lower bounds and Exact method for the m-PVRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (1), pp.38-52. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.1120.0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and upper bounds for the m-peripatetic vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (4), pp.387-406. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-010-0148-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective memetic algorithm for the cumulative capacitated vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (11), pp.1877-1885. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2009.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Green Transportation Problem for E-commerce Deliveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulus Grigoras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Operations Research and Enterprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local Search-Based Heuristic for Optimizing AGV Routing in Automated Port Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Nouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 11th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Split, Croatia. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT66093.2025.11321500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complex Network Analysis Approach for Generating Realistic Instances of the Scheduled Service Network Design Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Belieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Working Group on Vehicle Routing and Logistics Optimization (VeRoLog 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05627502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative aggregation and disaggregation of commodities for the scheduled service network design problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Belieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Design of Microgrids using Component Models with Different Level of Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2023 (17th International Workshop on Optimization and Inverse Problems in Electromagnetism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient exact A* algorithm for the single unit hydro unit commitment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heintzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference on Computer Science and Intelligence Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland. pp.527-537, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2023F5158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112945v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de différents modèles pour résoudre le problème non-linéaire Hydro Unit Commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heintzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation à précision numérique prédéfinie d'une classe de problèmes d'optimisation non-linéaires non-convexes séparables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Contardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques de linéarisation par morceaux de fonctions à deux variables avec minimisation du nombre de morceaux sous contrainte de tolérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Li-ion Batteries Modeling Choices For Microgrid Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-product, Multi-supplier Order Assignment and Routing for an e-Commerce Application in the Retail Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Cheref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, Austria. pp.438-445, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010318304380445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bornes pour un problème d'ordonnancement avec allocation et stockage d'énergie et coûts linéaires par morceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Goupil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper and lower bounds for an energy scheduling problem with piecewise-linear costs and storage resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Goupil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling energy-consuming jobs on parallel machines with piecewise-linear costs and storage resources: A lot-sizing and scheduling perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Project Management and Scheduling - PMS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rome, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-price algorithms for the bi-objective vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2018 Seventh International Workshop on Freight Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement sous contraintes d’énergie avec stockage et couts linéaires par morceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018 - 19e congrès de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact column generation-based algorithm for Bi-Objective Vehicle Routing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marrakesh, Morocco. pp.208-218, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96151-4_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme d’approximation pour un problème d’affectation d’une commande multiproduit multifournisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Cheref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charvillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale de MOdélisation, Optimisation et SIMulation (MOSIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition method in a scheduling problem with energy storage and costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Goupil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Programming - ISMP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-price algorithms for the Bi-Objective Vehicle Routing Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Objective Programming and Goal Programming (MOPGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lot-sizing models for energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Saadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Lot Sizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated production scheduling and delivery routing: complexity results and column generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Cheref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Combinatorial Optimization (ISCO’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vietri sur Mare, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-­and-­price algorithm for Dynamic Sector Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tambet Treimuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAOR 2016, 8th International Conference on Applied Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rotterdam, Netherlands. pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Selector Operator-Based Adaptive Large Neighborhood Search for the Covering Tour Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Intelligent Optimization - 9th International Conference (LION9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lille, France. pp.170-185, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19084-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient supplying strategies in assembly lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Muguerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National AIP-PRIMECA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle AIP-Priméca de Franche-Comté, Mar 2015, La Plagne, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel complexity computation based on dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tambet Treimuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC, 2015 IEEE/AIAA 34th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.1C2-1 - 1C2-8 /978-1-4799-8939-3, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2015.7311340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Sectorization based on a Column Generation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tambet Treimuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mass-flow MILP formulation for energy-efficient supplying in assembly lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Muguerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary International Scheduling Conference: Theory &amp; Applications (MISTA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations of k-Shortest Path Algorithms for Transportation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Scano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling under multiple energy resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaspard Monge Program for Optimization Conference on Optimization &amp; Practices in Industrie (PGMO-COPI’14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris-Saclay, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul de k plus courts chemins dans de grands graphes multimodaux et dépendant du temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Scano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resectorisation d'espace aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tambet Treimuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the makespan of a multiagent project scheduling problem: the price of stability In session Scheduling in supply chains and production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A better alternative to dynamic programming for offline energy optimization in hybrid-electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Guemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Messine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECMSM.2013.6648937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme mémétique pour construire des trajectoires d'aéronefs robustes aux aléas météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics and lower bound for energy management in hybrid-electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Guemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Messine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation (MOSIM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3101.2802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Tabu Search for the m-Peripatetic Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matheuristics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bertinoro, Italy. pp.253-266, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-1306-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Effective Evolutionary Algorithm for the Cumulative Capacitated Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoWorkshops 2009: EvoCOMNET, EvoENVIRONMENT, EvoFIN, EvoGAMES, EvoHOT, EvoIASP, EvoINTERACTION, EvoMUSART, EvoNUM, EvoSTOC, EvoTRANSLOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Tübingen, Germany. pp.778-787, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01129-0_88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bornes inférieures et supérieures pour le problème de tournées de véhicules m-péripatétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'08 (7ème Conférence Francophone de Modélisation et Simulation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A memetic algorithm for the cumulative capacitated vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Wolfler Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-ME 2008 (EURO Working Group on Metaheuristics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Design of Microgrids with Renewable Integration: A Modular Julia-based Tool and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bergougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julia &amp; Optimization days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Toulouse, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial optimization with multiple resources and energy constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaspard Monge Program for Optimization - Conference on Optimization &amp; Practices in Industry : PGMO-COPI’14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial optimization with multiple resources and energy constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO's Days 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating the Shapley value with sampling : survey and new stratification techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BORWin: Exact algorithm based on a Bi-Objective Relaxation for Window-constrained problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heintzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269754v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the approximation of separable non-convex optimization programs to an arbitrary numerical precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Contardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336022v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complex Network Analysis Approach for Generating Realistic Instances of the Scheduled Service Network Design Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Belieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic programming for the single unit hydro unit commitment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heintzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise bounding and Integer Linear Programming for the optimal management of a water pumping and desalination process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aperçu du e-commerce éco-responsable français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse INP; LAAS - CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142062v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aperçu du e-commerce socialement-responsable français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse INP; LAAS - CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A k-shortest paths based algorithm for multimodal time-dependent networks to compute alternative routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Scano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04449901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Duguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Carvalho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Dragotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ulrich Ngueveu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579357v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Brun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Grigoras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336003v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Codsi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gendron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12532-024-00274-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729559v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heintzmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bendotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rottner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106591" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boennec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Albuquerque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacressonni&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40866-023-00174-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;le Glize" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105570" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09486-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356034v4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02083-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02443270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Roberti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.11.045" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944238v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun He" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2019.0954" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03009331v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Agnetis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#345;emysl &#352;&#367;cha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03235-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01904983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourbon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444317v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.11.021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880135v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-018-0129-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flores-Garza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ang&#233;lica Salazar-Aguilar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laporte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-2062-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843947v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Guemri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-017-0343-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880031v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Vargas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-017-9324-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baldacci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Wolfler Calvo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2016.0711" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163280v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Neffati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-013-9235-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163241v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.1120.0421" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.06.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V84LXHBS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02369851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-010-0148-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04880295v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069661v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belieres" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hewitt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112945v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2023F5158" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03895725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595251v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Contardo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03160070v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Cheref" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010318304380445" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476793v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Goupil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476464v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880521v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476472v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Rannou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96151-4_18" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880425v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880075v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01481466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tambet Treimuth" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304786v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207475v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Scano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01223896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2015.7311340" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6_16" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230997v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Muguerza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01280644v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230968v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946367v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875783v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946432v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025863v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2013.6648937" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934805v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3101.2802" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895064v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1306-7_11" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01129-0_88" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GFGGGQX8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895320v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895727v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984188v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bergougnoux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelise Antunes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163069v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163045v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05269754v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995993v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamothe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336022v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345829v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03916388v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163064v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142062v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214507v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180453v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04449901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Duguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Carvalho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Dragotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ulrich Ngueveu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579357v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Brun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Grigoras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336003v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Codsi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gendron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12532-024-00274-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729559v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heintzmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bendotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rottner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106591" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boennec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Albuquerque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacressonni&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40866-023-00174-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;le Glize" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105570" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09486-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356034v4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02083-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun He" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2019.0954" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03009331v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Agnetis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#345;emysl &#352;&#367;cha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03235-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02443270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Roberti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.11.045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444317v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.11.021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01904983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourbon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880135v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-018-0129-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flores-Garza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ang&#233;lica Salazar-Aguilar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laporte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-2062-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843947v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Guemri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-017-0343-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880031v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Vargas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-017-9324-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baldacci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Wolfler Calvo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2016.0711" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163280v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Neffati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-013-9235-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163241v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.1120.0421" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02369851v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-010-0148-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490366v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.06.014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V84LXHBS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04880295v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613121v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Nouy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Cherif" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Zakharov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321500" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627502v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belieres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hewitt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069661v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112945v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2023F5158" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595259v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595251v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Contardo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03895725v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03160070v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Cheref" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010318304380445" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476793v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Goupil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476472v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Rannou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880521v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96151-4_18" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880425v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476464v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706540v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880075v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saadi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304786v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01481466v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tambet Treimuth" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880181v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6_16" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230997v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Muguerza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01223896v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2015.7311340" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01280644v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230968v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207475v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Scano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875783v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946432v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946367v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025863v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178570v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2013.6648937" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934805v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728563v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3101.2802" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1306-7_11" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895059v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01129-0_88" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GFGGGQX8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895320v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895727v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bergougnoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelise Antunes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163069v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163045v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamothe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05269754v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336022v3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345829v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03916388v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163064v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142062v3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214507v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180453v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>