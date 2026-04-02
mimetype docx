--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -66,2570 +66,2704 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intertwined fates of iron-bearing, authigenic minerals during early diagenesis of sandy marine deposits: glauconite, pyrite and magnetite as a fleeting memory of the early days</w:t>
+                <w:t xml:space="preserve">Smectitization of diatoms in a lacustrine environment: the debate is still open</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guillot</w:t>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Ventalon</w:t>
+                <w:t xml:space="preserve">Marion Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 357 (G1), pp.329-347. </w:t>
+              <w:t xml:space="preserve">Annales de la Société Géologique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54563/asgn.2772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181264v1</w:t>
+                <w:t xml:space="preserve">hal-05572454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogical evidence of acid mine drainage on spoil tips of the Nord Pas-de-Calais coal mining basin (Northern France): A high-resolution characterization of the black shale weathering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intertwined fates of iron-bearing, authigenic minerals during early diagenesis of sandy marine deposits: glauconite, pyrite and magnetite as a fleeting memory of the early days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yensinga Bafounga</w:t>
+                <w:t xml:space="preserve">Olivier Averbuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bourdelle</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">François Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ventalon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annette Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.123132⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 357 (G1), pp.329-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366237v1</w:t>
+                <w:t xml:space="preserve">hal-05181264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiproxy approach based on image analysis, petrography, mineralogy and micropaleontology to compare carved limestone fragments, application to the study of a broken stone recumbent (Beatrix d’Avesnes, Valenciennes)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineralogical evidence of acid mine drainage on spoil tips of the Nord Pas-de-Calais coal mining basin (Northern France): A high-resolution characterization of the black shale weathering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yensinga Bafounga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourdelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Armynot Du Châtelet</w:t>
+                <w:t xml:space="preserve">Pauline Claisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dubois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hadot</w:t>
+                <w:t xml:space="preserve">Annette Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12w35⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 698, pp.123132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.123132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879911v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedforms and Sedimentary Features Related to Water-Depth Variations in a Sandy Tidal-Flat Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiproxy approach based on image analysis, petrography, mineralogy and micropaleontology to compare carved limestone fragments, application to the study of a broken stone recumbent (Beatrix d’Avesnes, Valenciennes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Battiau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ventalon</w:t>
+                <w:t xml:space="preserve">Ludovic Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Abraham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cohen</w:t>
+                <w:t xml:space="preserve">Vincent Hadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-23-00025.1⟩</w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48-1, pp.17-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12w35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301154v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contrasting origins of glauconite in the shallow marine environment highlight this mineral as a marker of paleoenvironmental conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+                <w:t xml:space="preserve">Bedforms and Sedimentary Features Related to Water-Depth Variations in a Sandy Tidal-Flat Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Battiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Delattre</w:t>
+                <w:t xml:space="preserve">Vincent Sipka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.170⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1), pp.80-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-23-00025.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219739v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional neural network application on a new middle Eocene radiolarian dataset</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boulet</w:t>
+                <w:t xml:space="preserve">The contrasting origins of glauconite in the shallow marine environment highlight this mineral as a marker of paleoenvironmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2023.102268⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 355 (S2), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207164v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des outils du géologue (pétrographie, micropaléontologie et géochimie) à la reconstitution d’objets archéologiques fragmentés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convolutional neural network application on a new middle Eocene radiolarian dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taniel Danelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hadot</w:t>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rdn.1446.0355⟩</w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 183, pp.102268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2023.102268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322886v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sedimentological oxymoron: highly evolved glauconite of earliest diagenetic origin.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Guillot</w:t>
+                <w:t xml:space="preserve">Application des outils du géologue (pétrographie, micropaléontologie et géochimie) à la reconstitution d’objets archéologiques fragmentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Baudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
+                <w:t xml:space="preserve">Sylvia Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.208⟩</w:t>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 105 (446), pp.355-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.1446.0355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090605v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing cellular from abiotic spheroidal microstructures in the ca. 3.4 Ga Strelley Pool Formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A sedimentological oxymoron: highly evolved glauconite of earliest diagenetic origin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Coutant</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Élodie Richard</w:t>
+                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gbi.12506⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 355 (G1), pp.157-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699137v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary pyrite as a trap of organic matter: preliminary results from large-framboid observation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+                <w:t xml:space="preserve">Distinguishing cellular from abiotic spheroidal microstructures in the ca. 3.4 Ga Strelley Pool Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Élodie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ejm-34-77-2022⟩</w:t>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (5), pp.599-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gbi.12506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548957v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndepositional glauconite as a paleoenvironmental proxy - the lower Cenomanian Chalk of Cap Blanc Nez (N-France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sedimentary pyrite as a trap of organic matter: preliminary results from large-framboid observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandra Ventalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussenatou Nzié</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abderrahmane Bensadok</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 584, pp.120508. </w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.77-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/ejm-34-77-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374316v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaolinite-to-Chlorite Conversion from Si,Al-Rich Fluid-Origin Veins/Fe-Rich Carboniferous Shale Interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Dubois</w:t>
+                <w:t xml:space="preserve">Syndepositional glauconite as a paleoenvironmental proxy - the lower Cenomanian Chalk of Cap Blanc Nez (N-France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Lloret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Addad</w:t>
+                <w:t xml:space="preserve">Oussenatou Nzié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min11080804⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 584, pp.120508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576732v1</w:t>
+                <w:t xml:space="preserve">hal-03374316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly-phased fluid flow in the giant fossil pockmark of Beauvoisin, SE basin of France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kaolinite-to-Chlorite Conversion from Si,Al-Rich Fluid-Origin Veins/Fe-Rich Carboniferous Shale Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourdelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Gay</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bosch</w:t>
+                <w:t xml:space="preserve">Cyril Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2020036⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Minerals, 11 (8), pp.804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min11080804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034569v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectono-metamorphic evolution of shallow crustal levels within active volcanic arcs. Insights from the exhumed Basal Complex of Basse-Terre (Guadeloupe, French West Indies)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Poly-phased fluid flow in the giant fossil pockmark of Beauvoisin, SE basin of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Melody Philippon</w:t>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 190, pp.10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2019011⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 191, pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2020036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326491v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sel, don de l’eau. Ressources naturelles et substance sacrée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tectono-metamorphic evolution of shallow crustal levels within active volcanic arcs. Insights from the exhumed Basal Complex of Basse-Terre (Guadeloupe, French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystele Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Masse</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Melody Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles d'Archimède : la revue culturelle de l'Université de Lille 1</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 190, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2019011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447255v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of the Triassic-Jurassic Maliac oceanic lithosphere: insights from the supra-ophiolitic series of Othris (continental Greece)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le sel, don de l’eau. Ressources naturelles et substance sacrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Ferrière</w:t>
+                <w:t xml:space="preserve">Christine Hoët-van Cauwenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Chanier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Prilaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Nouvelles d'Archimède : la revue culturelle de l'Université de Lille 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77, pp.8-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303605v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la lithosphère océanique maliaque triasico-jurassique : Apports de l’étude des séries supra-ophiolitiques d’Othrys (Grèce continentale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">The evolution of the Triassic-Jurassic Maliac oceanic lithosphere: insights from the supra-ophiolitic series of Othris (continental Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulian Dumitrica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Caridroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 186 (6), pp.399-411</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 186 (6), pp.399-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.186.6.399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280448v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for fluid overpressuring along an Oligocene out-of-sequence thrust in the Shimanto accretionary prism, SW Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Passelègue</w:t>
+                <w:t xml:space="preserve">Evolution de la lithosphère océanique maliaque triasico-jurassique : Apports de l’étude des séries supra-ophiolitiques d’Othrys (Grèce continentale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fabbri</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter O Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulian Dumitrica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Caridroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 186 (6), pp.399-411</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01111643v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evidence for fluid overpressuring along an Oligocene out-of-sequence thrust in the Shimanto accretionary prism, SW Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.12-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2013.10.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Environmental control on shell structure and composition of agglutinated foraminifera along a proximal–distal transect in the Marmara Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Coccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 335, pp.114 - 128. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2639,154 +2773,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pigments du Nord - Création d'un atelier géologique et artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2796,1258 +2930,1258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité phénotypique des amibes à thèque sous contraintes environnementales dans l'archipel de Kerguelen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Herlédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illia Havryltsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ventalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes Journées Scientifiques du CNFRAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARACTÉRISATION MINÉRALOGIQUE ET GÉOCHIMIQUE DE DÉPÔTS SÉDIMENTAIRES ACTUELS ET RÉCENTS SUR L’ARCHIPEL DE KERGUELEN – IMPLICATION SUR L’IMPACT DES CHANGEMENTS CLIMATIQUES RÉCENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Herlédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASF Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in petrographic analyses for questioning the biogenicity of Archean microstructures from the ca. 3.4 Strelley Pool Formation (Western Australia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AbSciCon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Atlanta (Georgia), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES ORIGINES CONTRASTÉES DE LA GLAUCONITE EN MILIEU MARIN PEU PROFOND METTENT EN VALEUR CE MINÉRAL EN TANT QUE MARQUEUR DES CONDITIONS PALÉOENVIRONNEMENTALES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les origines contrastées de la glauconite en milieu marin peu profond mettent en valeur ce minéral en tant que marqueur des conditions paléoenvironnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ventalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASF Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paleo-pockmark géant de Beauvoisin (Drôme, France) : initiation, fonctionnement et signification en termes de géodynamique du Bassin du SE de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">27ème édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the cellular nature of large (&amp;gt;10 µm) spheroids in the ~3.4 Ga Strelley Pool Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geochemical society; European Association of Geochemistry, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Concept of Exhumed Analogue for Characterization of High-Energy Geothermal Reservoir: an Example from Les Saintes Island (Guadeloupe Archipelago, Lesser Antilles) and Consequences for Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Geothermal Congress 2020+1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGA, Apr 2021, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme Paléolithique de la Hongrie, un programme du MEAE (ministère de l’Europe et des affaires étrangères)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanda Balescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Forum franco-hongrois de la recherche scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Budapest, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution de sculptures fragmentées par approches multitechniques (micropaléontologie, pétrographie et minéralogie) : exemple du gisant de Jeanne d’Ecaussinnes du Musée de Valenciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot-Du-Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ventalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences - Archéologie, 17-18 juin 2019, Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Strasbourg, France. pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-technique en archéologie (micropaléontologie, pétrographie et minéralogie) : exemple de la reconstitution d'un gisant fragmenté du Musée de Valenciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot-Du-Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Armynot-Du-Chatelet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Hadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ventalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre, 22-26 octobre 2018, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lille, France. pp.485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4057,131 +4191,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport aux services du Parc National de la Vanoise Travail relatif à la décision nominative N° 2021-4962961 du 13 juillet 2021 par</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ventalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Parc National de la Vanoise. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId137"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4328,51 +4462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366237v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yensinga Bafounga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Claisse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hofmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123132" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04879911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Nys" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hadot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w35" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301154v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sipka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-23-00025.1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.170" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Carlsson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniel Danelian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2023.102268" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Gardin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.1446.0355" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04090605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.208" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699137v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Coutant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12506" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout&#8209;roumazeilles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bensadok" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-34-77-2022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussenatou Nzi&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120508" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576732v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lloret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11080804" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Potdevin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020036" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326491v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Masse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho&#235;t-van Cauwenberghe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Prilaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303605v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baumgartner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulian Dumitrica" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caridroit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.6.399" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280448v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O Baumgartner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.10.024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPRCNJPQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280590v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Coccioni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.10.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370718v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591975v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Herl&#233;dan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illia Havryltsov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467973v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lepot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468061v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588037v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573091v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248048v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot-Du-Ch&#226;telet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hadot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247807v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot-Du-Chatelet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toullec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274402v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2772" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.301" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366237v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yensinga Bafounga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Claisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hofmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123132" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04879911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Nys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hadot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w35" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301154v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sipka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-23-00025.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219739v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.170" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Carlsson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniel Danelian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Meunier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2023.102268" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Gardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.1446.0355" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04090605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.208" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Coutant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12506" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout&#8209;roumazeilles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bensadok" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-34-77-2022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374316v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussenatou Nzi&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120508" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576732v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lloret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Durand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11080804" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Potdevin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447255v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Masse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho&#235;t-van Cauwenberghe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Prilaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303605v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baumgartner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulian Dumitrica" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caridroit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.6.399" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O Baumgartner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.10.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPRCNJPQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280590v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Coccioni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.10.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370718v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Herl&#233;dan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illia Havryltsov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467973v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lepot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468061v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588037v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536067v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573091v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot-Du-Ch&#226;telet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hadot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247807v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot-Du-Chatelet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toullec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>