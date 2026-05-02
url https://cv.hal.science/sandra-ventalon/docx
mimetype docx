--- v1 (2026-04-02)
+++ v2 (2026-05-02)
@@ -3796,273 +3796,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme Paléolithique de la Hongrie, un programme du MEAE (ministère de l’Europe et des affaires étrangères)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstitution de sculptures fragmentées par approches multitechniques (micropaléontologie, pétrographie et minéralogie) : exemple du gisant de Jeanne d’Ecaussinnes du Musée de Valenciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Lamotte</w:t>
+                <w:t xml:space="preserve">Eric Armynot-Du-Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jacques Bahain</w:t>
+                <w:t xml:space="preserve">V. Hadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanda Balescu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Forum franco-hongrois de la recherche scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hongrie</w:t>
+              <w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences - Archéologie, 17-18 juin 2019, Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Strasbourg, France. pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871346v1</w:t>
+                <w:t xml:space="preserve">hal-03248048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution de sculptures fragmentées par approches multitechniques (micropaléontologie, pétrographie et minéralogie) : exemple du gisant de Jeanne d’Ecaussinnes du Musée de Valenciennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Dubois</w:t>
+                <w:t xml:space="preserve">Le programme Paléolithique de la Hongrie, un programme du MEAE (ministère de l’Europe et des affaires étrangères)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Armynot-Du-Châtelet</w:t>
+                <w:t xml:space="preserve">Sanda Balescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Hadot</w:t>
+                <w:t xml:space="preserve">Jean-Francois Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Toullec</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antony Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences - Archéologie, 17-18 juin 2019, Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Strasbourg, France. pp.15-16</w:t>
+              <w:t xml:space="preserve">2nd Forum franco-hongrois de la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248048v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-technique en archéologie (micropaléontologie, pétrographie et minéralogie) : exemple de la reconstitution d'un gisant fragmenté du Musée de Valenciennes</w:t>
               </w:r>
@@ -4074,51 +4074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot-Du-Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4462,51 +4462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2772" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.301" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366237v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yensinga Bafounga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Claisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hofmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123132" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04879911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Nys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hadot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w35" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301154v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sipka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-23-00025.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219739v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.170" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Carlsson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniel Danelian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Meunier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2023.102268" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Gardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.1446.0355" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04090605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.208" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Coutant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12506" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout&#8209;roumazeilles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bensadok" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-34-77-2022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374316v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussenatou Nzi&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120508" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576732v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lloret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Durand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11080804" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Potdevin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447255v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Masse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho&#235;t-van Cauwenberghe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Prilaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303605v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baumgartner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulian Dumitrica" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caridroit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.6.399" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O Baumgartner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.10.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPRCNJPQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280590v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Coccioni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.10.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370718v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Herl&#233;dan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illia Havryltsov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467973v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lepot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468061v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588037v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536067v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573091v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot-Du-Ch&#226;telet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hadot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247807v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot-Du-Chatelet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toullec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2772" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.301" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366237v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yensinga Bafounga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Claisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hofmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123132" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04879911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Nys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hadot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w35" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301154v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sipka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-23-00025.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219739v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.170" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Carlsson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniel Danelian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Meunier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2023.102268" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Gardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.1446.0355" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04090605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.208" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Coutant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12506" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout&#8209;roumazeilles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bensadok" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-34-77-2022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374316v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussenatou Nzi&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120508" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576732v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lloret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Durand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11080804" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Potdevin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447255v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Masse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho&#235;t-van Cauwenberghe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Prilaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303605v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baumgartner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulian Dumitrica" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caridroit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.6.399" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O Baumgartner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.10.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPRCNJPQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280590v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Coccioni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.10.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370718v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Herl&#233;dan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illia Havryltsov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467973v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lepot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468061v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588037v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536067v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573091v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248048v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot-Du-Ch&#226;telet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hadot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247807v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot-Du-Chatelet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toullec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>