--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -234,563 +234,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intertwined fates of iron-bearing, authigenic minerals during early diagenesis of sandy marine deposits: glauconite, pyrite and magnetite as a fleeting memory of the early days</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mineralogical evidence of acid mine drainage on spoil tips of the Nord Pas-de-Calais coal mining basin (Northern France): A high-resolution characterization of the black shale weathering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Averbuch</w:t>
+                <w:t xml:space="preserve">Yensinga Bafounga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">Franck Bourdelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Claisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.301⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 698, pp.123132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.123132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181264v1</w:t>
+                <w:t xml:space="preserve">hal-05366237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogical evidence of acid mine drainage on spoil tips of the Nord Pas-de-Calais coal mining basin (Northern France): A high-resolution characterization of the black shale weathering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Bourdelle</w:t>
+                <w:t xml:space="preserve">Intertwined fates of iron-bearing, authigenic minerals during early diagenesis of sandy marine deposits: glauconite, pyrite and magnetite as a fleeting memory of the early days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Claisse</w:t>
+                <w:t xml:space="preserve">Olivier Averbuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ventalon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annette Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 698, pp.123132. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 357 (G1), pp.329-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.123132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366237v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiproxy approach based on image analysis, petrography, mineralogy and micropaleontology to compare carved limestone fragments, application to the study of a broken stone recumbent (Beatrix d’Avesnes, Valenciennes)</w:t>
+                <w:t xml:space="preserve">Bedforms and Sedimentary Features Related to Water-Depth Variations in a Sandy Tidal-Flat Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Armynot Du Châtelet</w:t>
+                <w:t xml:space="preserve">Yvonne Battiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dubois</w:t>
+                <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Gardin</w:t>
+                <w:t xml:space="preserve">Vincent Sipka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Nys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hadot</w:t>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12w35⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1), pp.80-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-23-00025.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879911v1</w:t>
+                <w:t xml:space="preserve">hal-04301154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedforms and Sedimentary Features Related to Water-Depth Variations in a Sandy Tidal-Flat Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiproxy approach based on image analysis, petrography, mineralogy and micropaleontology to compare carved limestone fragments, application to the study of a broken stone recumbent (Beatrix d’Avesnes, Valenciennes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Battiau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ventalon</w:t>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Abraham</w:t>
+                <w:t xml:space="preserve">Silvia Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sipka</w:t>
+                <w:t xml:space="preserve">Ludovic Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cohen</w:t>
+                <w:t xml:space="preserve">Vincent Hadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (1), pp.80-103. </w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48-1, pp.17-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-23-00025.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12w35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301154v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contrasting origins of glauconite in the shallow marine environment highlight this mineral as a marker of paleoenvironmental conditions</w:t>
               </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ventalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1057,90 +1057,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des outils du géologue (pétrographie, micropaléontologie et géochimie) à la reconstitution d’objets archéologiques fragmentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 105 (446), pp.355-361. </w:t>
@@ -1204,51 +1204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1710,64 +1710,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaolinite-to-Chlorite Conversion from Si,Al-Rich Fluid-Origin Veins/Fe-Rich Carboniferous Shale Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourdelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2151,51 +2151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hoët-van Cauwenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Prilaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ventalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2518,51 +2518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ventalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2673,51 +2673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Coccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 335, pp.114 - 128. </w:t>
@@ -3078,51 +3078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Herlédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3421,277 +3421,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paleo-pockmark géant de Beauvoisin (Drôme, France) : initiation, fonctionnement et signification en termes de géodynamique du Bassin du SE de la France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+                <w:t xml:space="preserve">Testing the cellular nature of large (&amp;gt;10 µm) spheroids in the ~3.4 Ga Strelley Pool Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geochemical society; European Association of Geochemistry, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588037v1</w:t>
+                <w:t xml:space="preserve">hal-04536067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the cellular nature of large (&amp;gt;10 µm) spheroids in the ~3.4 Ga Strelley Pool Formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Richard</w:t>
+                <w:t xml:space="preserve">Le paleo-pockmark géant de Beauvoisin (Drôme, France) : initiation, fonctionnement et signification en termes de géodynamique du Bassin du SE de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Geochemical society; European Association of Geochemistry, Jul 2021, Online, France</w:t>
+              <w:t xml:space="preserve">27ème édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536067v1</w:t>
+                <w:t xml:space="preserve">hal-03588037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Concept of Exhumed Analogue for Characterization of High-Energy Geothermal Reservoir: an Example from Les Saintes Island (Guadeloupe Archipelago, Lesser Antilles) and Consequences for Exploration</w:t>
               </w:r>
@@ -3796,329 +3796,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution de sculptures fragmentées par approches multitechniques (micropaléontologie, pétrographie et minéralogie) : exemple du gisant de Jeanne d’Ecaussinnes du Musée de Valenciennes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le programme Paléolithique de la Hongrie, un programme du MEAE (ministère de l’Europe et des affaires étrangères)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Armynot-Du-Châtelet</w:t>
+                <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Hadot</w:t>
+                <w:t xml:space="preserve">Jean Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Toullec</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sanda Balescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences - Archéologie, 17-18 juin 2019, Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Strasbourg, France. pp.15-16</w:t>
+              <w:t xml:space="preserve">2nd Forum franco-hongrois de la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248048v1</w:t>
+                <w:t xml:space="preserve">hal-02871346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme Paléolithique de la Hongrie, un programme du MEAE (ministère de l’Europe et des affaires étrangères)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Bahain</w:t>
+                <w:t xml:space="preserve">Reconstitution de sculptures fragmentées par approches multitechniques (micropaléontologie, pétrographie et minéralogie) : exemple du gisant de Jeanne d’Ecaussinnes du Musée de Valenciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanda Balescu</w:t>
+                <w:t xml:space="preserve">Eric Armynot-Du-Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Berger</w:t>
+                <w:t xml:space="preserve">V. Hadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Borel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Forum franco-hongrois de la recherche scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hongrie</w:t>
+              <w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences - Archéologie, 17-18 juin 2019, Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Strasbourg, France. pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871346v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-technique en archéologie (micropaléontologie, pétrographie et minéralogie) : exemple de la reconstitution d'un gisant fragmenté du Musée de Valenciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot-Du-Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4205,51 +4205,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport aux services du Parc National de la Vanoise Travail relatif à la décision nominative N° 2021-4962961 du 13 juillet 2021 par</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4462,51 +4462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2772" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.301" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366237v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yensinga Bafounga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Claisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hofmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123132" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04879911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Nys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hadot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w35" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301154v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sipka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-23-00025.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219739v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.170" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Carlsson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniel Danelian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Meunier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2023.102268" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Gardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.1446.0355" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04090605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.208" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Coutant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12506" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout&#8209;roumazeilles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bensadok" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-34-77-2022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374316v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussenatou Nzi&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120508" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576732v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lloret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Durand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11080804" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Potdevin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447255v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Masse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho&#235;t-van Cauwenberghe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Prilaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303605v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baumgartner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulian Dumitrica" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caridroit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.6.399" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O Baumgartner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.10.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPRCNJPQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280590v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Coccioni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.10.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370718v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Herl&#233;dan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illia Havryltsov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467973v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lepot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468061v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588037v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536067v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573091v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248048v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot-Du-Ch&#226;telet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hadot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247807v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot-Du-Chatelet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toullec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2772" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366237v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yensinga Bafounga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Claisse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hofmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123132" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.301" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sipka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-23-00025.1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04879911v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Nys" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hadot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w35" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219739v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.170" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Carlsson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniel Danelian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Meunier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2023.102268" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Gardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.1446.0355" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04090605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.208" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Coutant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12506" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout&#8209;roumazeilles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bensadok" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-34-77-2022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374316v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussenatou Nzi&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120508" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576732v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lloret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Durand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11080804" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Potdevin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447255v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Masse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho&#235;t-van Cauwenberghe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Prilaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303605v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baumgartner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulian Dumitrica" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caridroit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.6.399" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O Baumgartner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.10.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPRCNJPQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280590v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Coccioni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.10.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370718v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Herl&#233;dan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illia Havryltsov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467973v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lepot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468061v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536067v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588037v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573091v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot-Du-Ch&#226;telet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hadot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247807v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot-Du-Chatelet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toullec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>