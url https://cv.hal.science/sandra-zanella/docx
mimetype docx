--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -511,204 +511,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte rendu à] House of the Surgeon, Pompeii: excavations in the Casa del Chirurgo (VI 1, 9-10.23). 1 vol. (XV-647 p.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espaces de production et histoire des techniques à Délos : fouleries, teintureries, meuneries et boulangeries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.1313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390371v1</w:t>
+                <w:t xml:space="preserve">halshs-03064554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces de production et histoire des techniques à Délos : fouleries, teintureries, meuneries et boulangeries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Compte rendu à] House of the Surgeon, Pompeii: excavations in the Casa del Chirurgo (VI 1, 9-10.23). 1 vol. (XV-647 p.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.1313⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03064554v1</w:t>
+                <w:t xml:space="preserve">hal-03390371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompei. Sulle tracce di fondazione e di rifondazioni urbane</w:t>
               </w:r>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Laubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1203,51 +1203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompéi, Pistrina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1467,51 +1467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompéi, Pistrina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1601,51 +1601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompéi, Pistrina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1735,51 +1735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompéi, Pistrina : recherches sur les boulangeries de l'Italie romaine [2010]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Aho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2609,113 +2609,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tabernae outside Porta Ercolano in Pompeii and their context</w:t>
+                <w:t xml:space="preserve">Pompei alle soglie del XX secolo: l’archivio di Pierre Gusman (B-INHA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Flohr M. </w:t>
+              <w:t xml:space="preserve">Giulierini, Paolo; Coralini, Antonella; Calandra, Elena. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Space and Urban History in the Roman World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Miniere della memoria. Scavi in archivi, depositi e biblioteche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.286-306, 2020, Studies in Roman Space and Urbanism, 9780367406226</w:t>
+                <w:t xml:space="preserve">All'insegna del Giglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171-185, 2020, Le archeologie. Storie, ricerche e metodi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02859918v1</w:t>
+                <w:t xml:space="preserve">hal-02903106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie des espaces domestiques à Pompéi : un point sur la question</w:t>
               </w:r>
@@ -2768,113 +2768,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02859931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompei alle soglie del XX secolo: l’archivio di Pierre Gusman (B-INHA)</w:t>
+                <w:t xml:space="preserve">The tabernae outside Porta Ercolano in Pompeii and their context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Giulierini, Paolo; Coralini, Antonella; Calandra, Elena. </w:t>
+              <w:t xml:space="preserve">Flohr M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miniere della memoria. Scavi in archivi, depositi e biblioteche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, </w:t>
+              <w:t xml:space="preserve">Urban Space and Urban History in the Roman World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All'insegna del Giglio</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.171-185, 2020, Le archeologie. Storie, ricerche e metodi</w:t>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.286-306, 2020, Studies in Roman Space and Urbanism, 9780367406226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903106v1</w:t>
+                <w:t xml:space="preserve">hal-02859918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompéi</w:t>
               </w:r>
@@ -4258,51 +4258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10397" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191404v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774549v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6565" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058757v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390371v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064554v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1313" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859964v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Glisoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3980" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690036v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laubry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1676" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689909v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1242" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1110" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hartz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.954" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.328" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710220v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne Zeck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tosti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444996v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denoyelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595124v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859918v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Urban-Space-and-Urban-History-in-the-Roman-World-1st-Edition/Flohr/p/book/9780367406226" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859931v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903106v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insegnadelgiglio.it/wp-content/uploads/2020/07/monoatti-65-ebook.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/115-les-mondes-romains-questions-d-archeologie-et-d-histoire-9782340033610.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cdf/4911#text" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/inha/7178" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora d'Auria" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824388v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407585v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503418v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Italo M. Muntoni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10397" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191404v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774549v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6565" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058757v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1313" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859964v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Glisoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3980" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690036v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laubry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1676" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689909v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1242" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1110" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hartz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.954" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.328" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710220v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne Zeck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tosti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444996v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denoyelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595124v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903106v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insegnadelgiglio.it/wp-content/uploads/2020/07/monoatti-65-ebook.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859931v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Urban-Space-and-Urban-History-in-the-Roman-World-1st-Edition/Flohr/p/book/9780367406226" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/115-les-mondes-romains-questions-d-archeologie-et-d-histoire-9782340033610.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cdf/4911#text" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/inha/7178" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora d'Auria" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824388v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407585v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503418v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Italo M. Muntoni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>