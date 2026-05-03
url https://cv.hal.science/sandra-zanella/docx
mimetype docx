--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -66,1973 +66,2090 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompei TransUrbs: campagna 2023</w:t>
+                <w:t xml:space="preserve">Pompéi TransUrbs : campagne 2025. Fouille des boutiques VII 5, 5 et VII 5, 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista di Studi Pompeiani</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/161hj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938505v1</w:t>
+                <w:t xml:space="preserve">hal-05590896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompéi TransUrbs : campagne 2023. Fouille des boutiques VII 5, 29 et VII 5, 03</w:t>
+                <w:t xml:space="preserve">Pompei TransUrbs: campagna 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lépée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rivista di Studi Pompeiani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, XXXV, pp.151-157</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549157v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompéi TransUrbs” (campagne 2023)</w:t>
+                <w:t xml:space="preserve">Pompéi TransUrbs : campagne 2023. Fouille des boutiques VII 5, 29 et VII 5, 03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lépée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/baefe.10397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191404v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Pompéi TransUrbs” : le cippe de la voie du Forum (2021)</w:t>
+                <w:t xml:space="preserve">Pompéi TransUrbs” (campagne 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lépée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.6565⟩</w:t>
+              <w:t xml:space="preserve">, A paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.10397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774549v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompei Trans Urbs: il cippo della via del Foro. Campagna 2021</w:t>
+                <w:t xml:space="preserve">“Pompéi TransUrbs” : le cippe de la voie du Forum (2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista di Studi Pompeiani</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.6565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058757v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces de production et histoire des techniques à Délos : fouleries, teintureries, meuneries et boulangeries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pompei Trans Urbs: il cippo della via del Foro. Campagna 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rivista di Studi Pompeiani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.205-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.1313⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03064554v1</w:t>
+                <w:t xml:space="preserve">hal-04058757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte rendu à] House of the Surgeon, Pompeii: excavations in the Casa del Chirurgo (VI 1, 9-10.23). 1 vol. (XV-647 p.)</w:t>
+                <w:t xml:space="preserve">Pompei. Sulle tracce di fondazione e di rifondazioni urbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Rivista di Studi Pompeiani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.7-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390371v1</w:t>
+                <w:t xml:space="preserve">hal-02859950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompei. Sulle tracce di fondazione e di rifondazioni urbane</w:t>
+                <w:t xml:space="preserve">[Compte rendu à] House of the Surgeon, Pompeii: excavations in the Casa del Chirurgo (VI 1, 9-10.23). 1 vol. (XV-647 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista di Studi Pompeiani</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30, pp.7-21</w:t>
+              <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02859950v1</w:t>
+                <w:t xml:space="preserve">hal-03390371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabies. Campagne de 2018 du musée du Louvre et de la Surintendance de Rome</w:t>
+                <w:t xml:space="preserve">Espaces de production et histoire des techniques à Délos : fouleries, teintureries, meuneries et boulangeries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Glisoni</w:t>
+                <w:t xml:space="preserve">Enora Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cefr.3980⟩</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.1313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02859964v1</w:t>
+                <w:t xml:space="preserve">halshs-03064554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progetto: Porta Ercolano 2012-2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gabies. Campagne de 2018 du musée du Louvre et de la Surintendance de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Glisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista di Studi Pompeiani</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.3980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690036v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02859964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompéi, Porta Ercolano : organisation, gestion et transformations d’une zone suburbaine</w:t>
+                <w:t xml:space="preserve">Progetto: Porta Ercolano 2012-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rivista di Studi Pompeiani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.131-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01630218v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tombs of Pompeii. Organization, space, and society V. L. Campbell, New York, Routledge, Studies in ancient history, 7, 2015. 1 vol. 356 p.</w:t>
+                <w:t xml:space="preserve">Pompéi, Porta Ercolano : organisation, gestion et transformations d’une zone suburbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Chapelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01689914v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01630218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogues entre sphère publique et sphère privée dans l’espace de la cité romaine. Vecteurs, acteurs, significations</w:t>
+                <w:t xml:space="preserve">The tombs of Pompeii. Organization, space, and society V. L. Campbell, New York, Routledge, Studies in ancient history, 7, 2015. 1 vol. 356 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des études anciennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 118, pp.336-340</w:t>
+              <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.571-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689909v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompéi, Pistrina</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dialogues entre sphère publique et sphère privée dans l’espace de la cité romaine. Vecteurs, acteurs, significations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Coutelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.336-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cefr.1242⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01690003v1</w:t>
+                <w:t xml:space="preserve">hal-01689909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompéi. Maison des mosaïques géométriques VIII 2, 3-16</w:t>
+                <w:t xml:space="preserve">Le Jardin de Vénus » : Pompéi dans le fonds Pierre Gusman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Nouvelles de l'INHA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.810</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689950v1</w:t>
+                <w:t xml:space="preserve">hal-01689898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Jardin de Vénus » : Pompéi dans le fonds Pierre Gusman</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pompéi, Pistrina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanna Aho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'INHA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689898v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompéi, Pistrina</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pompéi. Maison des mosaïques géométriques VIII 2, 3-16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, </w:t>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cefr.954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689985v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompéi, Pistrina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Aho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cefr.328⟩</w:t>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689991v1</w:t>
+                <w:t xml:space="preserve">hal-01689985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompéi, Pistrina : recherches sur les boulangeries de l'Italie romaine [2010]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pompéi, Pistrina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Aho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Matterne Zeck</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00710220v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scavi nell’Insula VIII, 6</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pompéi, Pistrina : recherches sur les boulangeries de l'Italie romaine [2010]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanna Aho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Matterne Zeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderni di studi pompeiani</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4, pp.149-162</w:t>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (1), pp.306-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690014v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00710220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Scavi nell’Insula VIII, 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Tosti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni di studi pompeiani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.149-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Domus VIII 6, 5 (cd. Villa publica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Tosti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista di Studi Pompeiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19, pp.97-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2042,236 +2159,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompei TransUrbs. Trasmissione di un patrimonio urbano. Le indagini del 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giornata di confronto e ricerca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parco archeologico di Pompei, Jun 2022, Pompei, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’ambiguïté des formes. Entre la maison « privée » et la maison « publique » ? Un cas d'étude à Pompéi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appréhension et qualification des espaces au sein du site archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Bourrouilh; N. H. Vela; P.-E. Paris, May 2013, Paris, France. pp.11-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;Casa dei mosaici geometrici&amp;quot; à Pompéi. Simple monument ou édifice porteur de monumentalité ? Pour une lecture de la sémantique des structures architectoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Monumentalités et mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F. Journot (MCF HdR, UMR ArScAn, membre associé de l’EA Hicsa, composante Mondes antiques et médiévaux), Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01447841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2281,205 +2398,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caccia fu buona : pour une histoire des fouilles de Pompéi : de Titus à l’Europe / Sandra Zanella ; avec une préface de Massimo Osanna. - Naples : Centre Jean Bérard, 2018 (Mémoires et documents sur Rome et l’Italie méridionale, Nouvelle série, 10)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Jean Bérard, N.S. 10, 2019, Mémoires et documents sur Rome et l'Italie méridionale, 978-2-918887-81-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives de fouilles : modes d’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collège de France, 2017, Institut des civilisations, Dominique Charpin, 9782722604650</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2489,1629 +2606,1629 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décor des maisons de Bibracte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rejane Roure, Diane Dusseaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaulois ? Gaulois ! Comment l'archéologie perçoit les identités celtiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Snoeck, pp.165-167, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompei alle soglie del XX secolo: l’archivio di Pierre Gusman (B-INHA)</w:t>
+                <w:t xml:space="preserve">The tabernae outside Porta Ercolano in Pompeii and their context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Giulierini, Paolo; Coralini, Antonella; Calandra, Elena. </w:t>
+              <w:t xml:space="preserve">Flohr M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miniere della memoria. Scavi in archivi, depositi e biblioteche</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.171-185, 2020, Le archeologie. Storie, ricerche e metodi</w:t>
+              <w:t xml:space="preserve">Urban Space and Urban History in the Roman World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.286-306, 2020, Studies in Roman Space and Urbanism, 9780367406226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903106v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02859918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie des espaces domestiques à Pompéi : un point sur la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Dardenay, N. Laubry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology of Roman Housing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols Publishers, pp.21-52, A paraître, Antiquité et Sciences Humaines. La traversée des frontières</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02859931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tabernae outside Porta Ercolano in Pompeii and their context</w:t>
+                <w:t xml:space="preserve">Pompei alle soglie del XX secolo: l’archivio di Pierre Gusman (B-INHA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Flohr M. </w:t>
+              <w:t xml:space="preserve">Giulierini, Paolo; Coralini, Antonella; Calandra, Elena. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Space and Urban History in the Roman World</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.286-306, 2020, Studies in Roman Space and Urbanism, 9780367406226</w:t>
+              <w:t xml:space="preserve">Miniere della memoria. Scavi in archivi, depositi e biblioteche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">All'insegna del Giglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171-185, 2020, Le archeologie. Storie, ricerche e metodi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02859918v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompéi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">González Villaescusa R.; Traina G.; Vallat J.-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes romains : questions d'histoire et d'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.287-305, 2020, 9782340039537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chantier de reconstruction de la casa dei Mosaici geometrici à Pompéi. La préservation « idéologique » d’une maison à plan canonique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Davoine C.; L'Héritier M.; d'Harcourt A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sarta tecta. De l'entretien à la conservation des édifices (Antiquité, Moyen Âge, début de la période moderne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.113-129, 2019, 979-10-320-0201-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La domus di Apollo a Pompei (VI 7, 23)</w:t>
+                <w:t xml:space="preserve">Des tas et des remblais. Le remploi des enduits à Pompéi ? Un point sur la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carrive Mathilde. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rileggere Pompei IV. L’insula 7 della Regio VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Remployer, recycler, restaurer : les autres vies des enduits peints</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (540), Ecole française de Rome, pp.19-34, 2017, Collection de l'Ecole française de Rome, 978-2-7283-1272-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689781v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives de fouilles de Pompéi : mode(s) d’emploi. Un parcours dans les archives</w:t>
+                <w:t xml:space="preserve">La domus di Apollo a Pompei (VI 7, 23)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les archives de fouilles : modes d’emploi</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Institut des civilisations, 9782722604650</w:t>
+              <w:t xml:space="preserve">Rileggere Pompei IV. L’insula 7 della Regio VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510477v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les années romaines de Paul Gauckler. I-III</w:t>
+                <w:t xml:space="preserve">Archives de fouilles de Pompéi : mode(s) d’emploi. Un parcours dans les archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour du fonds Poinssot. Lumières sur l’archéologie tunisienne (1870-1980)</w:t>
+              <w:t xml:space="preserve">Les archives de fouilles : modes d’emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collège de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Institut des civilisations, 9782722604650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689864v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des tas et des remblais. Le remploi des enduits à Pompéi ? Un point sur la question</w:t>
+                <w:t xml:space="preserve">Les années romaines de Paul Gauckler. I-III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Carrive Mathilde. </w:t>
+              <w:t xml:space="preserve">Monique Dondin-Payre; Houcine Jaïdi; Sophie Saint-Amans; Meriem Sebaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remployer, recycler, restaurer : les autres vies des enduits peints</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1 (540), Ecole française de Rome, pp.19-34, 2017, Collection de l'Ecole française de Rome, 978-2-7283-1272-6</w:t>
+              <w:t xml:space="preserve">Autour du fonds Poinssot. Lumières sur l’archéologie tunisienne (1870-1980)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INHA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689795v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique « Italie du Sud ». Au seuil de la ville : organisation, aménagement et gestion des milieux urbains et périurbain en Italie du Sud dans l'antiquité. Bilan de l'activité de terrain 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselme Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora d'Auria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Jean Bérard (UAR 3133 CNRS-EFR). 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique « Italie du Sud ». Au seuil de la ville : organisation, aménagement et gestion des milieux urbains et périurbain en Italie du Sud dans l'antiquité. Bilan de l'activité de terrain 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselme Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora d'Auria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Jean Bérard (UAR 3133 CNRS-EFR). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique « Italie du Sud ». Au seuil de la ville : organisation, aménagement et gestion des milieux urbains et périurbain en Italie du Sud dans l'antiquité. Bilan de l'activité de terrain 2020-2023 et demande de renouvellement de quadriennal pour la période 2024-2027</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselme Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora d'Auria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Jean Bérard (UAR 3133 CNRS-EFR). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique « Italie du Sud ». Au seuil de la ville : organisation, aménagement et gestion des milieux urbains et périurbain en Italie du Sud dans l'antiquité. Bilan de l'activité de terrain 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselme Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora d'Auria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères, Direction de la culture, de l'enseignement, de la recherche et du réseau Sous-direction de l'enseignement supérieur et de la recherche, Pôle sciences humaines et sociales, archéologie et patrimoine, Commission consultative des recherches archéologiques à l'étranger, Sous-commission archéologique "Europe-Magreb". 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique « Italie du Sud ». Au seuil de la ville : organisation, aménagement et gestion des milieux urbains et périurbain en Italie du Sud dans l'antiquité. Bilan de l'activité de terrain 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselme Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora d'Auria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Jean Bérard (UAR 3133 CNRS-EFR). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique « Italie du Sud ». Bilan de l'activité de terrain à Cumes, Arpi, Incoronata et Pompéi 2016-2019. Demande de renouvellement de quadriennal pour la période 2020-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italo Maria Italo M. Muntoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Jean Bérard (UAR 3133 CNRS-EFR). 2019, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4258,51 +4375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10397" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191404v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774549v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6565" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058757v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1313" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859964v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Glisoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3980" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690036v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laubry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1676" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689909v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1242" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1110" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hartz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.954" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.328" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710220v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne Zeck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tosti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444996v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denoyelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595124v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903106v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insegnadelgiglio.it/wp-content/uploads/2020/07/monoatti-65-ebook.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859931v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Urban-Space-and-Urban-History-in-the-Roman-World-1st-Edition/Flohr/p/book/9780367406226" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/115-les-mondes-romains-questions-d-archeologie-et-d-histoire-9782340033610.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cdf/4911#text" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/inha/7178" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora d'Auria" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824388v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407585v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503418v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Italo M. Muntoni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pellegrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161hj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938505v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10397" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191404v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774549v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6565" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1313" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Glisoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3980" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690036v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630218v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1676" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689909v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1242" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1110" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Garnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hartz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.954" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.328" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710220v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne Zeck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tosti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447841v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444996v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denoyelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859918v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Urban-Space-and-Urban-History-in-the-Roman-World-1st-Edition/Flohr/p/book/9780367406226" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insegnadelgiglio.it/wp-content/uploads/2020/07/monoatti-65-ebook.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444988v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/115-les-mondes-romains-questions-d-archeologie-et-d-histoire-9782340033610.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010109v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689781v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cdf/4911#text" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689864v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/inha/7178" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410181v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora d'Auria" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824388v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503418v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Italo M. Muntoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>