--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -628,273 +628,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompei. Sulle tracce di fondazione e di rifondazioni urbane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espaces de production et histoire des techniques à Délos : fouleries, teintureries, meuneries et boulangeries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista di Studi Pompeiani</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.1313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02859950v1</w:t>
+                <w:t xml:space="preserve">halshs-03064554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte rendu à] House of the Surgeon, Pompeii: excavations in the Casa del Chirurgo (VI 1, 9-10.23). 1 vol. (XV-647 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces de production et histoire des techniques à Délos : fouleries, teintureries, meuneries et boulangeries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pompei. Sulle tracce di fondazione e di rifondazioni urbane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rivista di Studi Pompeiani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.7-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.1313⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03064554v1</w:t>
+                <w:t xml:space="preserve">hal-02859950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabies. Campagne de 2018 du musée du Louvre et de la Surintendance de Rome</w:t>
               </w:r>
@@ -1079,51 +1079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Laubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1314,347 +1314,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Jardin de Vénus » : Pompéi dans le fonds Pierre Gusman</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pompéi, Pistrina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanna Aho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'INHA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689898v1</w:t>
+                <w:t xml:space="preserve">hal-01690003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompéi, Pistrina</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pompéi. Maison des mosaïques géométriques VIII 2, 3-16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Coutelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cefr.1242⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01690003v1</w:t>
+                <w:t xml:space="preserve">hal-01689950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompéi. Maison des mosaïques géométriques VIII 2, 3-16</w:t>
+                <w:t xml:space="preserve">Le Jardin de Vénus » : Pompéi dans le fonds Pierre Gusman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'INHA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.810</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cefr.1110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01689950v1</w:t>
+                <w:t xml:space="preserve">hal-01689898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompéi, Pistrina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Aho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1718,77 +1718,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompéi, Pistrina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Aho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1852,77 +1852,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompéi, Pistrina : recherches sur les boulangeries de l'Italie romaine [2010]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanna Aho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2726,272 +2726,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tabernae outside Porta Ercolano in Pompeii and their context</w:t>
+                <w:t xml:space="preserve">L’archéologie des espaces domestiques à Pompéi : un point sur la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Flohr M. </w:t>
+              <w:t xml:space="preserve">A. Dardenay, N. Laubry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Space and Urban History in the Roman World</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.286-306, 2020, Studies in Roman Space and Urbanism, 9780367406226</w:t>
+              <w:t xml:space="preserve">Anthropology of Roman Housing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols Publishers, pp.21-52, A paraître, Antiquité et Sciences Humaines. La traversée des frontières</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02859918v1</w:t>
+                <w:t xml:space="preserve">hal-02859931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archéologie des espaces domestiques à Pompéi : un point sur la question</w:t>
+                <w:t xml:space="preserve">Pompei alle soglie del XX secolo: l’archivio di Pierre Gusman (B-INHA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Dardenay, N. Laubry. </w:t>
+              <w:t xml:space="preserve">Giulierini, Paolo; Coralini, Antonella; Calandra, Elena. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropology of Roman Housing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols Publishers, pp.21-52, A paraître, Antiquité et Sciences Humaines. La traversée des frontières</w:t>
+              <w:t xml:space="preserve">Miniere della memoria. Scavi in archivi, depositi e biblioteche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">All'insegna del Giglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171-185, 2020, Le archeologie. Storie, ricerche e metodi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02859931v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompei alle soglie del XX secolo: l’archivio di Pierre Gusman (B-INHA)</w:t>
+                <w:t xml:space="preserve">The tabernae outside Porta Ercolano in Pompeii and their context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Giulierini, Paolo; Coralini, Antonella; Calandra, Elena. </w:t>
+              <w:t xml:space="preserve">Flohr M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miniere della memoria. Scavi in archivi, depositi e biblioteche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, </w:t>
+              <w:t xml:space="preserve">Urban Space and Urban History in the Roman World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All'insegna del Giglio</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.171-185, 2020, Le archeologie. Storie, ricerche e metodi</w:t>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.286-306, 2020, Studies in Roman Space and Urbanism, 9780367406226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903106v1</w:t>
+                <w:t xml:space="preserve">hal-02859918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompéi</w:t>
               </w:r>
@@ -3130,337 +3130,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des tas et des remblais. Le remploi des enduits à Pompéi ? Un point sur la question</w:t>
+                <w:t xml:space="preserve">La domus di Apollo a Pompei (VI 7, 23)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remployer, recycler, restaurer : les autres vies des enduits peints</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1 (540), Ecole française de Rome, pp.19-34, 2017, Collection de l'Ecole française de Rome, 978-2-7283-1272-6</w:t>
+              <w:t xml:space="preserve">Rileggere Pompei IV. L’insula 7 della Regio VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689795v1</w:t>
+                <w:t xml:space="preserve">hal-01689781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La domus di Apollo a Pompei (VI 7, 23)</w:t>
+                <w:t xml:space="preserve">Archives de fouilles de Pompéi : mode(s) d’emploi. Un parcours dans les archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rileggere Pompei IV. L’insula 7 della Regio VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Les archives de fouilles : modes d’emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collège de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Institut des civilisations, 9782722604650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689781v1</w:t>
+                <w:t xml:space="preserve">hal-01510477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives de fouilles de Pompéi : mode(s) d’emploi. Un parcours dans les archives</w:t>
+                <w:t xml:space="preserve">Les années romaines de Paul Gauckler. I-III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monique Dondin-Payre; Houcine Jaïdi; Sophie Saint-Amans; Meriem Sebaï. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les archives de fouilles : modes d’emploi</w:t>
+              <w:t xml:space="preserve">Autour du fonds Poinssot. Lumières sur l’archéologie tunisienne (1870-1980)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INHA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collège de France</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01510477v1</w:t>
+                <w:t xml:space="preserve">hal-01689864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les années romaines de Paul Gauckler. I-III</w:t>
+                <w:t xml:space="preserve">Des tas et des remblais. Le remploi des enduits à Pompéi ? Un point sur la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Monique Dondin-Payre; Houcine Jaïdi; Sophie Saint-Amans; Meriem Sebaï. </w:t>
+              <w:t xml:space="preserve">Carrive Mathilde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour du fonds Poinssot. Lumières sur l’archéologie tunisienne (1870-1980)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remployer, recycler, restaurer : les autres vies des enduits peints</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (540), Ecole française de Rome, pp.19-34, 2017, Collection de l'Ecole française de Rome, 978-2-7283-1272-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INHA</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01689864v1</w:t>
+                <w:t xml:space="preserve">hal-01689795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4375,51 +4375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pellegrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161hj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938505v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10397" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191404v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774549v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6565" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1313" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Glisoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3980" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690036v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630218v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1676" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689909v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1242" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1110" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Garnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hartz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.954" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.328" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710220v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne Zeck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tosti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447841v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444996v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denoyelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859918v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Urban-Space-and-Urban-History-in-the-Roman-World-1st-Edition/Flohr/p/book/9780367406226" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insegnadelgiglio.it/wp-content/uploads/2020/07/monoatti-65-ebook.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444988v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/115-les-mondes-romains-questions-d-archeologie-et-d-histoire-9782340033610.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010109v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689781v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cdf/4911#text" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689864v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/inha/7178" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410181v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora d'Auria" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824388v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503418v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Italo M. Muntoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pellegrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161hj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938505v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10397" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191404v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774549v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6565" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1313" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390371v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Glisoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3980" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690036v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630218v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1676" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689909v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1242" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Garnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hartz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.954" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.328" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710220v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne Zeck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tosti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447841v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444996v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denoyelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insegnadelgiglio.it/wp-content/uploads/2020/07/monoatti-65-ebook.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Urban-Space-and-Urban-History-in-the-Roman-World-1st-Edition/Flohr/p/book/9780367406226" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444988v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/115-les-mondes-romains-questions-d-archeologie-et-d-histoire-9782340033610.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010109v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689781v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cdf/4911#text" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689864v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/inha/7178" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410181v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora d'Auria" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824388v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503418v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Italo M. Muntoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>