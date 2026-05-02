--- v0 (2026-03-26)
+++ v1 (2026-05-02)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -642,2820 +642,2418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581010v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin activates hepatic Wnt/β-catenin signaling through stearoyl-CoA desaturase 1 and Porcupine</w:t>
+                <w:t xml:space="preserve">MondoA/ChREBP: The usual suspects of transcriptional glucose sensing; Implication in pathophysiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Cabrae</w:t>
+                <w:t xml:space="preserve">Paul Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dubuquoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michèle Caüzac</w:t>
+                <w:t xml:space="preserve">Sarah Ourabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Morzyglod</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Guilmeau</w:t>
+                <w:t xml:space="preserve">Jacques Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Burnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-61869-4⟩</w:t>
+              <w:t xml:space="preserve">Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70, pp.133-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.metabol.2017.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236207v1</w:t>
+                <w:t xml:space="preserve">hal-04236144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MondoA/ChREBP: The usual suspects of transcriptional glucose sensing; Implication in pathophysiology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Phenotypical Changes Induced By Transfer Of Human Fecal Microbiota from Colorectal Cancer Patients To Germ-Free Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Montagne</w:t>
+                <w:t xml:space="preserve">Julien Tap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Françoise Burnol</w:t>
+                <w:t xml:space="preserve">Aurélien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Postic</w:t>
+                <w:t xml:space="preserve">Véronique Jarrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Guilmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Tran Vannhieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.metabol.2017.01.033⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer and Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), pp. 1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15436/2377-0902.16.1128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236144v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Phenotypical Changes Induced By Transfer Of Human Fecal Microbiota from Colorectal Cancer Patients To Germ-Free Mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dysregulated CRTC1 activity is a novel component of PGE2 signaling that contributes to colon cancer growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Amiot</w:t>
+                <w:t xml:space="preserve">Y Schumacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Jarrousse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Guilmeau</w:t>
+                <w:t xml:space="preserve">T Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Tran Vannhieu</w:t>
+                <w:t xml:space="preserve">S Ourabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Baraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer and Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15436/2377-0902.16.1128⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (20), pp.2602-2614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/onc.2015.283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825702v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysregulated CRTC1 activity is a novel component of PGE2 signaling that contributes to colon cancer growth</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gastric bypass surgery in NASH: a major modulator of hepatic mitochondrial dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ourabah</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Floriane Baraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Guilmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Postic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/onc.2015.283⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64 (4), pp.524-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-307738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236184v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Grb14-Mediated Cross Talk between Insulin and p62/Nrf2 Pathways Regulates Liver Lipogenesis and Selective Insulin Resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KLF4 regulation in intestinal epithelial cell maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Flandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Guilmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Popineau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L.H. Augenlicht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MCB.00170-16⟩</w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 314 (20), pp.3712-3723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2008.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236205v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastric bypass surgery in NASH: a major modulator of hepatic mitochondrial dysfunction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic changes during intestinal cell maturation in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinsook Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Chance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Baraille</w:t>
+                <w:t xml:space="preserve">Courtney Nicholas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naseem Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guilmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-307738⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 71 (5), pp.530-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2008.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236209v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal deletion of leptin signaling alters activity of nutrient transporters and delayed the onset of obesity in mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">p27kip1 Regulates cdk2 Activity in the Proliferating Zone of the Mouse Intestinal Epithelium: Potential Role in Neoplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐baptiste Cavin</w:t>
+                <w:t xml:space="preserve">Helena J.M. Smartt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Guilmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Le Gall</w:t>
+                <w:t xml:space="preserve">Shannon Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtney Nicholas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Ducroc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Denis</w:t>
+                <w:t xml:space="preserve">Laura Bancroft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.14-255158⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 133 (1), pp.232-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2007.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236182v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KLF4 regulation in intestinal epithelial cell maturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decreased expression of Intestinal I- and L-FABP levels in rare human genetic lipid malabsorption syndromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Guilmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Niot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Flandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Guilmeau</w:t>
+                <w:t xml:space="preserve">J. Laigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Blache</w:t>
+                <w:t xml:space="preserve">H. Devaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.H. Augenlicht</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 314 (20), pp.3712-3723. </w:t>
+              <w:t xml:space="preserve">Histochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 128 (2), pp.115-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2008.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00418-007-0302-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236215v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic changes during intestinal cell maturation in vivo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luminal leptin activates mucin-secreting goblet cells in the large bowel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Chance</w:t>
+                <w:t xml:space="preserve">Pascale Plaisancie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courtney Nicholas</w:t>
+                <w:t xml:space="preserve">Robert Ducroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naseem Ahmed</w:t>
+                <w:t xml:space="preserve">Mahmoud El Homsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tsocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guilmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2008.08.003⟩</w:t>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 290 (4), pp.G805-G812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00433.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236175v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased expression of Intestinal I- and L-FABP levels in rare human genetic lipid malabsorption syndromes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luminal Leptin Induces Rapid Inhibition of Active Intestinal Absorption of Glucose Mediated by Sodium-Glucose Cotransporter 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ducroc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guilmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Laigneau</w:t>
+                <w:t xml:space="preserve">Khalil Akasbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Devaud</w:t>
+                <w:t xml:space="preserve">Hélène Devaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Petit</w:t>
+                <w:t xml:space="preserve">Marion Buyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histochemistry and Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 128 (2), pp.115-123. </w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54 (2), pp.348-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00418-007-0302-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/diabetes.54.2.348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04236196v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p27kip1 Regulates cdk2 Activity in the Proliferating Zone of the Mouse Intestinal Epithelium: Potential Role in Neoplasia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leptin and Ob-Rb Receptor Isoform in the Human Digestive Tract during Fetal Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena J.M. Smartt</w:t>
+                <w:t xml:space="preserve">Stéphanie Kermorgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Darmoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guilmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bancroft</w:t>
+                <w:t xml:space="preserve">Khadija Hormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 133 (1), pp.232-243. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 90 (11), pp.6177-6184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2007.04.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/jc.2005-1498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236212v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminal leptin activates mucin-secreting goblet cells in the large bowel</w:t>
+                <w:t xml:space="preserve">Leptin Counteracts Sodium Butyrate-induced Apoptosis in Human Colon Cancer HT-29 Cells via NF-κB Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Plaisancie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Ducroc</w:t>
+                <w:t xml:space="preserve">Patricia Rouet-Benzineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Guilmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud El Homsi</w:t>
+                <w:t xml:space="preserve">Cécile Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Tsocas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Guilmeau</w:t>
+                <w:t xml:space="preserve">Véronique Descatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 290 (4), pp.G805-G812. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (16), pp.16495-16502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.00433.2005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M312999200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236203v1</w:t>
+                <w:t xml:space="preserve">hal-04236197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminal Leptin Induces Rapid Inhibition of Active Intestinal Absorption of Glucose Mediated by Sodium-Glucose Cotransporter 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Ducroc</w:t>
+                <w:t xml:space="preserve">Leptin reduces the development of the initial precancerous lesions induced by azoxymethane in the rat colonic mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guilmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Akasbi</w:t>
+                <w:t xml:space="preserve">Hélène Goiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tsocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Devaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Buyse</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Laigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/diabetes.54.2.348⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 126 (2), pp.499-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2003.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236199v1</w:t>
+                <w:t xml:space="preserve">hal-04236210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin and Ob-Rb Receptor Isoform in the Human Digestive Tract during Fetal Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets paracrines de la leptine produite par l’estomac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Buyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Guilmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Goïot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Aparicio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Khadija Hormi</w:t>
+                <w:t xml:space="preserve">Iradj Sobhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jc.2005-1498⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20 (2), pp.183-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2004202183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236193v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin Counteracts Sodium Butyrate-induced Apoptosis in Human Colon Cancer HT-29 Cells via NF-κB Signaling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Duodenal Leptin Stimulates Cholecystokinin Secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guilmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Buyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tsocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Laigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M312999200⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 52 (7), pp.1664-1672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/diabetes.52.7.1664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236197v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin reduces the development of the initial precancerous lesions induced by azoxymethane in the rat colonic mucosa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of exocrine pancreatic secretion by leptin through CCK1-receptors and afferent vagal fibres in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guilmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nagain-Domaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Buyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tsocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Laigneau</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2003.11.004⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 447 (1), pp.99-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0014-2999(02)01887-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236210v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets paracrines de la leptine produite par l’estomac</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Expression and regulation of leptin receptor proteins in afferent and efferent neurons of the vagus nerve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Buyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Aparicio</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐louise Ovesjö</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Goïot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guilmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iradj Sobhani</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Péranzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2004202183⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14 (1), pp.64-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.0953-816x.2001.01628.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236148v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duodenal Leptin Stimulates Cholecystokinin Secretion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PepT1-mediated epithelial transport of dipeptides and cephalexin is enhanced by luminal leptin in the small intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Buyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guilmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tsocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...378 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 108 (10), pp.1483-1494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/JCI13219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3465,168 +3063,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epithelial insulin signalling: A gatekeeper of the gut barrier function?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guilmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Burnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalale Gueddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sicherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58. European Association for the Study of Diabetes (EASD) Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Stockholm - Online, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3773,51 +3371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cazaulon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zumerle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025028370" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05264583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Liboz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Beaup&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Roblot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tinevez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116283" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalale Gueddouri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ca&#252;zac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fauveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Benhamed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Charifi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2022.101438" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581010v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Diounou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foretz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guilmeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Daniel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021251" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236207v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Cabrae" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dubuquoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Morzyglod" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61869-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richards" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ourabah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Montagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Burnol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Postic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2017.01.033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jarrousse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tran Vannhieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15436/2377-0902.16.1128" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236184v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Schumacher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Aparicio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ourabah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baraille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2015.283" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236205v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Popineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Carr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bossard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00170-16" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236209v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Baraille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307738" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tavernier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Cavin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Gall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ducroc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-255158" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236215v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Augenlicht" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2008.10.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsook Chang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Chance" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Nicholas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem Ahmed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2008.08.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236196v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laigneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Devaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-007-0302-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1MX4CMVB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236212v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena J.M. Smartt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Nasser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bancroft" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2007.04.043" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236203v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisancie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Homsi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tsocas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00433.2005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Akasbi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Devaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buyse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/diabetes.54.2.348" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236193v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kermorgant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Darmoul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hormi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2005-1498" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236197v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rouet-Benzineb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Descatoire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M312999200" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236210v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Goiot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laigneau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2003.11.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236148v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Go&#239;ot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iradj Sobhani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2004202183" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236189v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Laigneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bado" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/diabetes.52.7.1664" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236202v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nagain-Domaine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-2999(02)01887-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8PHFGLK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236214v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;louise Ovesj&#246;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel P&#233;ranzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0953-816x.2001.01628.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5LK5B218-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berlioz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Voisin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI13219" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768891v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Burnol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sicherre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cazaulon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zumerle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025028370" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05264583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Liboz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Beaup&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Roblot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tinevez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116283" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalale Gueddouri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ca&#252;zac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fauveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Benhamed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Charifi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2022.101438" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581010v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Diounou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foretz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guilmeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Daniel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021251" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richards" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ourabah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Montagne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Burnol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Postic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2017.01.033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jarrousse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tran Vannhieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15436/2377-0902.16.1128" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Schumacher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Aparicio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ourabah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baraille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2015.283" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236209v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Baraille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307738" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236215v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flandez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blache" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Augenlicht" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2008.10.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsook Chang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Chance" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Nicholas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem Ahmed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2008.08.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236212v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena J.M. Smartt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Nasser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bancroft" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2007.04.043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236196v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laigneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Devaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-007-0302-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1MX4CMVB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236203v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisancie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ducroc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Homsi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tsocas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00433.2005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236199v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Akasbi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Devaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buyse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/diabetes.54.2.348" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kermorgant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Darmoul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hormi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2005-1498" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236197v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rouet-Benzineb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Descatoire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M312999200" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236210v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Goiot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laigneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2003.11.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Go&#239;ot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iradj Sobhani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2004202183" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Laigneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bado" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/diabetes.52.7.1664" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236202v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nagain-Domaine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-2999(02)01887-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8PHFGLK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;louise Ovesj&#246;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel P&#233;ranzi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0953-816x.2001.01628.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5LK5B218-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236186v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berlioz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Voisin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI13219" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768891v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Burnol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sicherre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>