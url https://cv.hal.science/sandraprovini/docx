--- v0 (2026-03-09)
+++ v1 (2026-05-09)
@@ -1075,178 +1075,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Didon réinventée dans Le Peuple de la mer de Thomas Burnett Swann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Provini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures mythiques féminines à l’époque contemporaine : réinvestissements, reconfigurations, décentrements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les animaux dans la poésie de Michel d’Amboise »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Éditer Michel d’Amboise, volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109491v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02109495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations du conseil du roi à l'origine du massacre de la Saint-Barthélemy : des témoignages contemporains à La Reine Margot de Patrice Chéreau (1994)</w:t>
               </w:r>
@@ -1850,383 +1850,383 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Renaissance à Rouen : l’essor artistique et culturel dans la Normandie des décennies 1480-1530, Actes du colloque international (18-20 juin 2015, université de Rouen)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Provini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Milhe Poutingon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PURH, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Renaissance imaginaire : la réception de la Renaissance dans la culture contemporaine (XXe- XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bost-Fievet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La Renaissance à Rouen : l’essor artistique et culturel dans la Normandie des décennies 1480-1530, Actes du colloque international (18-20 juin 2015, université de Rouen)</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chéreau. La Reine Margot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bonnier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chéreau. La Reine Margot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Provini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 286 p, 2015, coll. « Clefs concours / Cinéma »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Antiquité dans l’imaginaire contemporain. Fantasy, science-fiction, fantastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Provini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...223 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bost-Fievet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2682,51 +2682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’imaginaire de la Renaissance dans la culture contemporaine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bost-Fievet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renaissance imaginaire : la réception de la Renaissance dans la culture contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2837,51 +2837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mythologie antique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bost-Fievet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Besson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la fantasy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vendémiaire, 2018</w:t>
@@ -2923,51 +2923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bost-Fievet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Besson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la fantasy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vendémiaire, 2018</w:t>
@@ -3136,578 +3136,578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les représentations du conseil du roi à l’origine du massacre de la Saint-Barthélemy : des témoignages contemporains à La Reine Margot de Patrice Chéreau (1994) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Provini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Bonnier et Ariane Ferry (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque « Dramaturgies du conseil et de la délibération »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 16, Éditions numériques du CÉRÉDI, 20 p, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La force, une vertu féminine au tournant des XVe et XVIe siècles ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Provini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Lefay; François Roudaut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La force</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.137-153, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réécritures</w:t>
+                <w:t xml:space="preserve">L’épopée au féminin : de l’Énéide de Virgile à Lavinia d’Ursula Le Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Provini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mélanie Bost-Fievet; Sandra Provini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Antiquité dans l’imaginaire contemporain. Fantasy, science-fiction, fantastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 88, Classiques Garnier, pp.37-50, 2014, Rencontres, 978-2-8124-2995-8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 88, Classiques Garnier, pp.81-100, 2014, Rencontres, 978-2-8124-2995-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-2995-8.p.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127658v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">L’Antiquité gréco-latine dans l’imaginaire contemporain. Introduction générale</w:t>
+                <w:t xml:space="preserve">hal-02127643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réécritures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Provini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mélanie Bost-Fievet; Sandra Provini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Antiquité dans l’imaginaire contemporain. Fantasy, science-fiction, fantastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 88, Classiques Garnier, pp.15-34, 2014, Rencontres, 978-2-8124-2995-8. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 88, Classiques Garnier, pp.37-50, 2014, Rencontres, 978-2-8124-2995-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-2995-8.p.0015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02127653v1</w:t>
+                <w:t xml:space="preserve">hal-02127658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épopée au féminin : de l’Énéide de Virgile à Lavinia d’Ursula Le Guin</w:t>
+                <w:t xml:space="preserve">L’Antiquité gréco-latine dans l’imaginaire contemporain. Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Provini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mélanie Bost-Fievet; Sandra Provini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Antiquité dans l’imaginaire contemporain. Fantasy, science-fiction, fantastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 88, Classiques Garnier, pp.81-100, 2014, Rencontres, 978-2-8124-2995-8. </w:t>
+              <w:t xml:space="preserve">, 88, Classiques Garnier, pp.15-34, 2014, Rencontres, 978-2-8124-2995-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-2995-8.p.0081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-2995-8.p.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127643v1</w:t>
+                <w:t xml:space="preserve">hal-02127653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étapes de la translatio d’un genre : l’héroïde politique sous le règne de Louis XII, de la première Epistola Annae Reginae de Fausto Andrelini (1509) aux « epistres royalles » françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Provini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou; Marie-Sophie Masse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue de l’autre, langue de l’auteur. Affirmation d’une identité linguistique et littéraire aux XIIe et XVIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 497, Droz, pp.327-345, 2012, Travaux d’Humanisme et Renaissance, 978-2-600-01473-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation des vaincus dans la poésie néo-latine au temps des premières guerres d’Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Provini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Le Gall. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Conventus Neo-Latini Upsaliensis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Brill, pp.883-892, 2012, 978-90-04-22743-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004227439_075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004227439_075⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02090519v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02109487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3965,51 +3965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lucciano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gheeraert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joubaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vintenon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11263-1.p.0213" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052364v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11263-1.p.0039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052402v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842782v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02097352v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02097365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109482v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Delvall&#233;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornilliat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242574v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251457024/tolkien-et-la-memoire-de-l-antiquite" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04904856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ferry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1412" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02090505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bost-Fievet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02090503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Milhe Poutingon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02090512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02090509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503606859-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04904852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02097357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02097359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02097364v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02097367v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02097363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02097361v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02097354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842793v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2995-8.p.0015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127643v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2995-8.p.0081" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02090519v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004227439_075" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03353024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lucciano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gheeraert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joubaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vintenon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11263-1.p.0213" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052364v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11263-1.p.0039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052402v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842782v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02097352v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02097365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109495v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109491v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109482v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Delvall&#233;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornilliat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242574v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251457024/tolkien-et-la-memoire-de-l-antiquite" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04904856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ferry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1412" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02090503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Milhe Poutingon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02090505v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bost-Fievet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02090512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02090509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503606859-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04904852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02097357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02097359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02097364v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02097367v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02097363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02097361v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02097354v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2995-8.p.0081" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127653v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2995-8.p.0015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109487v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02090519v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004227439_075" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03353024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>