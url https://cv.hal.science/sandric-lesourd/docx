--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -100,377 +100,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ characterisation of fluvial dune morphology and dynamics under limited sediment supply conditions, Seine River, France</w:t>
+                <w:t xml:space="preserve">Sedimentary hydrodynamics of a sandy bay under macrotidal conditions (Saire Bay, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Michel</w:t>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+                <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Legrain</w:t>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Levaillant</w:t>
+                <w:t xml:space="preserve">Marion Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 439, </w:t>
+              <w:t xml:space="preserve">Journal of Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17445647.2023.2206584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290099v1</w:t>
+                <w:t xml:space="preserve">hal-04290112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary hydrodynamics of a sandy bay under macrotidal conditions (Saire Bay, France)</w:t>
+                <w:t xml:space="preserve">In-situ characterisation of fluvial dune morphology and dynamics under limited sediment supply conditions, Seine River, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Murat</w:t>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Méar</w:t>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+                <w:t xml:space="preserve">Magalie Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Claire</w:t>
+                <w:t xml:space="preserve">Romain Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (1), </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 439, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17445647.2023.2206584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290112v1</w:t>
+                <w:t xml:space="preserve">hal-04290099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative geostatistical sediment trend analysis using geochemical data to highlight sediment sources and transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -740,278 +740,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho-sedimentological and dynamic patterns in a ria type estuary: the Belon estuary (South Brittany, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+                <w:t xml:space="preserve">Fluvial sand, Amazon mud, and sediment accommodation in the tropical Maroni River estuary: Controls on the transition from estuary to delta and chenier plain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdenira Ferreira  dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huybrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (2), pp.389-400. </w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.101548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17445647.2021.1925170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2020.101548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957365v1</w:t>
+                <w:t xml:space="preserve">hal-03023544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvial sand, Amazon mud, and sediment accommodation in the tropical Maroni River estuary: Controls on the transition from estuary to delta and chenier plain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+                <w:t xml:space="preserve">Morpho-sedimentological and dynamic patterns in a ria type estuary: the Belon estuary (South Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valdenira Ferreira  dos Santos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41, pp.101548. </w:t>
+              <w:t xml:space="preserve">Journal of Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.389-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2020.101548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17445647.2021.1925170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023544v1</w:t>
+                <w:t xml:space="preserve">hal-03957365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site characteristics more than vegetation type influence food web structure of intertidal salt marshes</w:t>
               </w:r>
@@ -1404,90 +1404,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment dynamic equilibrium, a key for assessing a coastal anthropogenic disturbance using geochemical tracers: Application to the eastern part of the Bay of Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 175, pp.87-98. </w:t>
@@ -1577,51 +1577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Navon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 189, pp.156 - 172. </w:t>
@@ -2729,307 +2729,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la modélisation numérique de terrain sur un estran intertidal de la mer du nord par l'apport de la télédétection spatiale : the shoreline detection method</w:t>
+                <w:t xml:space="preserve">Comparison of macrobenthic assemblages of three fish estuarine nurseries and their importance as foraging grounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Aubry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardel</w:t>
+                <w:t xml:space="preserve">Jonathan Selleslagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teledetection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (1), pp.85-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0025315411000336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809044v1</w:t>
+                <w:t xml:space="preserve">hal-00824219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of macrobenthic assemblages of three fish estuarine nurseries and their importance as foraging grounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Selleslagh</w:t>
+                <w:t xml:space="preserve">AMÉLIORATION DE LA MODÉLISATION NUMÉRIQUE DE TERRAIN SUR UN ESTRAN INTERTIDAL DE LA MER DU NORD PAR L'APPORT DE LA TÉLÉDÉTECTION SPATIALE : &amp;quot;THE SHORELINE DETECTION METHOD&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Teledetection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (1), pp.251-262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00824219v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01134046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMÉLIORATION DE LA MODÉLISATION NUMÉRIQUE DE TERRAIN SUR UN ESTRAN INTERTIDAL DE LA MER DU NORD PAR L'APPORT DE LA TÉLÉDÉTECTION SPATIALE : &amp;quot;THE SHORELINE DETECTION METHOD&amp;quot;.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la modélisation numérique de terrain sur un estran intertidal de la mer du nord par l'apport de la télédétection spatiale : the shoreline detection method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3037,51 +3037,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teledetection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (1), pp.251-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01134046v1</w:t>
+                <w:t xml:space="preserve">hal-00809044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term prediction of the evolution of mangrove surface areas: The example of the mud banks of Kourou and Sinnamary, French Guiana.</w:t>
               </w:r>
@@ -3571,51 +3571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment textural variability and mud storage on a large accreting sand flat in a macrotidal, storm-wave setting: the North Sea coast of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3623,51 +3623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jeanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Proceedings of the 10th International Coastal Symposium ICS 2009, Vol. I, Special Issue 56, pp.163-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3692,64 +3692,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish composition and assemblage structure in three Eastern English Channel macrotidal estuaries: a comparison with other French estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Selleslagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laffargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4279,114 +4279,110 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Charrier</w:t>
+                <w:t xml:space="preserve">Grégory Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Vers une connaissance et une gestion intégrées des systèmes estuariens Actes de la réunion locale 2004 de l'ECSA de Lisbonne, 588 (1), pp.173-188. </w:t>
+              <w:t xml:space="preserve">, 2007, 588 (1), pp.173-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-007-0661-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366774v1</w:t>
+                <w:t xml:space="preserve">hal-00481682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intra-annual variability of soft-bottom macrobenthos abundance patterns in the North Channel of the Seine estuary</w:t>
               </w:r>
@@ -4417,140 +4413,144 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Charrier</w:t>
+                <w:t xml:space="preserve">Gregory Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 588 (1), pp.173-188. </w:t>
+              <w:t xml:space="preserve">, 2007, Vers une connaissance et une gestion intégrées des systèmes estuariens Actes de la réunion locale 2004 de l'ECSA de Lisbonne, 588 (1), pp.173-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-007-0661-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481682v1</w:t>
+                <w:t xml:space="preserve">hal-04366774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentation on intertidal mudflats in the lower part of macrotidal estuaries: Sedimentation rhythms and their preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4640,51 +4640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling factors of rhythmic sedimentation processes on a macrotidal estuarine mudflat. Role of the turbidity maximum, the Seine estuary, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4786,51 +4786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary processes on a fluvial estuarine mudflat. The macrotidal Seine example (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5231,77 +5231,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary study to highlight interaction between anthropogenic disturbance and natural coastal sedimentary processes. Complementarity of geochemical and granulometric methods and proposal of a new spatial geostatistical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5356,77 +5356,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts anthropiques cumulés sur les fonds sédimentaires : premiers résultats du projet ECUSED (Effets CUmulés sur le SEDiment) dans la partie orientale de la baie de Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5468,64 +5468,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse élémentaire des fractions sableuses : une clé pour tracer les sources des sables littoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestin Desgué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5593,103 +5593,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des sources et de la dynamique sédimentaires d'une zone intertidale (Baie de Tatihou – France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -5718,90 +5718,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring de l'évolution morpho-sédimentaire de petits à moyens estuaires à partir de sondeurs acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque merIGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5826,90 +5826,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de faisabilité de la détermination automatisée de la nature des sédiments en domaine subtidal estuarien grâce aux données des sondeurs acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5947,77 +5947,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary study to highlight interaction between anthropogenic disturbance and natural coastal sedimentary processes. Complementarity of geochemical and granulometric methods and proposal of a new spatial geostatistical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6072,77 +6072,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composition chimique des dépôts, traceurs de la dynamique sédimentaire. Quelles méthodes de traitement des données et de représentation cartographique ? Application à la Baie de Seine Orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6197,90 +6197,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de traceurs géochimiques pour étudier la dynamique sédimentaire et l'impact anthropique de dépôts de dragage à proximité d'une zone côtière : exemple en baie de Seine Orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Réunion des Sciences de la Terre (RST 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
@@ -6456,90 +6456,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical equilibrium state, a key to highlight an anthropogenic disturbance: application to the Octeville dredge disposal sediment site (Le Havre harbour, Eastern Bay of Seine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Estuaries and Coasts (ICEC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Caen, France</w:t>
@@ -6562,230 +6562,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité sédimentaire et micro-habitats benthiques: approches in situ à l'aide d'analyses d'images</w:t>
+                <w:t xml:space="preserve">Hétérogénéité sédimentaire et micro-habitats benthiques : approches in situ à l’aide d’analyses d’images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Navon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Forum des jeunes océanographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terrre </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709282v1</w:t>
+                <w:t xml:space="preserve">hal-01709315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité sédimentaire et micro-habitats benthiques : approches in situ à l’aide d’analyses d’images</w:t>
+                <w:t xml:space="preserve">Hétérogénéité sédimentaire et micro-habitats benthiques: approches in situ à l'aide d'analyses d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Navon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terrre </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">28ème Forum des jeunes océanographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709315v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs benthiques et état écologique de la partie aval de l’estuaire de la Seine dans le contexte de l’Estuarine Quality Paradox</w:t>
               </w:r>
@@ -6909,51 +6909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmites preservation in macrotidal estuarine environments : from upstream to downstream estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7021,51 +7021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved remote sensing-based digital modelling of a macrotidal foreshore on the North Sea coast of France: the Shoreline Detection Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7273,51 +7273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative beach comportment during storm event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7413,103 +7413,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data from marine grab samples collected during the AUPASED surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7572,51 +7572,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes environnementales archéologiques et contemporaines de l'estuaire de la Saire à l'île Tatihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8278,51 +8278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290099v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2023.2206584" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10123-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03651354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113668" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03861782v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira F Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huybrechts" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01913-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2021.1925170" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira Ferreira  dos Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101548" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251637v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duhamel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.669759" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Orseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Abascal Zorrilla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.106048" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Ross" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Maury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7120433" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02022702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faivre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.02.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lucas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.03.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.01.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW8MJ8VZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Caillaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philippe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sarrazin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2016.11.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ2DF2D9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398539v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lesueur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.08.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Milloux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7377" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92DE31F1401064B78F14F557FF96A1FD64E619B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brutier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.03.017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRJLD081-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Milloux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.03.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K9L8PHZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01043758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glippa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.03.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW5RJPV4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Anthony" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proisy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fromard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.06.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809044v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Aubry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315411000336" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-HRMNWR6V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758267v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glippa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.12.032" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z2BD804-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762511v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alizier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessineton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvilliez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156341v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffargue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.10.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GWJGPZJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480692v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lubac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00419502v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leterme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Haack" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.04.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2D6TF4F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366774v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-007-0661-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481682v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481664v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.02.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196624v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.10.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZFGVW7M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755779v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(03)00266-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM6FM738-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02299982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brun-Cottan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;bastien Guillou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01414-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMH5MVJJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794995v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Goff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587999v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Desgu&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587776v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397130v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397111v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02485571v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491146v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864589v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346227v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.033" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864584v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709282v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Navon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709307v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delecrin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753563v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrick" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310719v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378801v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira Santos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310710v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanson Matthieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877303v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/74515" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975393v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374111v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375571v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375521v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pichocki-Seyfried" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2023.2206584" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290099v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108855" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10123-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03651354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113668" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03861782v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira F Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huybrechts" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01913-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira Ferreira  dos Santos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101548" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2021.1925170" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251637v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duhamel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.669759" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Orseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Abascal Zorrilla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.106048" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Ross" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Maury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7120433" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02022702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faivre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.02.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lucas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.03.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.01.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW8MJ8VZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Caillaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philippe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sarrazin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2016.11.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ2DF2D9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398539v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lesueur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.08.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Milloux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7377" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92DE31F1401064B78F14F557FF96A1FD64E619B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brutier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.03.017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRJLD081-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Milloux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.03.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K9L8PHZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01043758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glippa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.03.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW5RJPV4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Anthony" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proisy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fromard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.06.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315411000336" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-HRMNWR6V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134046v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Aubry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758267v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glippa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.12.032" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z2BD804-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762511v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alizier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessineton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvilliez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156341v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffargue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.10.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GWJGPZJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480692v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lubac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00419502v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leterme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Haack" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.04.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2D6TF4F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-007-0661-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366774v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481664v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.02.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196624v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.10.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZFGVW7M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755779v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(03)00266-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM6FM738-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02299982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brun-Cottan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;bastien Guillou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01414-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMH5MVJJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794995v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Goff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587999v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Desgu&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587776v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397130v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397111v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02485571v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491146v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864589v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346227v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.033" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864584v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709315v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Navon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709282v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709307v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delecrin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753563v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrick" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310719v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378801v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira Santos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310710v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanson Matthieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877303v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/74515" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975393v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374111v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375571v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375521v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pichocki-Seyfried" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>