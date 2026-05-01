--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -100,918 +100,918 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary hydrodynamics of a sandy bay under macrotidal conditions (Saire Bay, France)</w:t>
+                <w:t xml:space="preserve">In-situ characterisation of fluvial dune morphology and dynamics under limited sediment supply conditions, Seine River, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Murat</w:t>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Méar</w:t>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+                <w:t xml:space="preserve">Magalie Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Claire</w:t>
+                <w:t xml:space="preserve">Romain Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (1), </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 439, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17445647.2023.2206584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290112v1</w:t>
+                <w:t xml:space="preserve">hal-04290099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ characterisation of fluvial dune morphology and dynamics under limited sediment supply conditions, Seine River, France</w:t>
+                <w:t xml:space="preserve">Sedimentary hydrodynamics of a sandy bay under macrotidal conditions (Saire Bay, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Michel</w:t>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+                <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Legrain</w:t>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Levaillant</w:t>
+                <w:t xml:space="preserve">Marion Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 439, </w:t>
+              <w:t xml:space="preserve">Journal of Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17445647.2023.2206584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290099v1</w:t>
+                <w:t xml:space="preserve">hal-04290112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative geostatistical sediment trend analysis using geochemical data to highlight sediment sources and transport</w:t>
+                <w:t xml:space="preserve">A remote sensing-based classification approach for river mouths of the Amazon-influenced Guianas coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Baux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdenira F Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huybrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10596-021-10123-5⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (2), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-022-01913-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548764v1</w:t>
+                <w:t xml:space="preserve">hal-03861782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic impact assessment of a dredge sediment disposal in a dynamic resilient environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 179, pp.113668. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A remote sensing-based classification approach for river mouths of the Amazon-influenced Guianas coast</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An innovative geostatistical sediment trend analysis using geochemical data to highlight sediment sources and transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (2), pp.65. </w:t>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-022-01913-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10596-021-10123-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861782v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvial sand, Amazon mud, and sediment accommodation in the tropical Maroni River estuary: Controls on the transition from estuary to delta and chenier plain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+                <w:t xml:space="preserve">Morpho-sedimentological and dynamic patterns in a ria type estuary: the Belon estuary (South Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valdenira Ferreira  dos Santos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41, pp.101548. </w:t>
+              <w:t xml:space="preserve">Journal of Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.389-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2020.101548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17445647.2021.1925170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023544v1</w:t>
+                <w:t xml:space="preserve">hal-03957365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho-sedimentological and dynamic patterns in a ria type estuary: the Belon estuary (South Brittany, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+                <w:t xml:space="preserve">Fluvial sand, Amazon mud, and sediment accommodation in the tropical Maroni River estuary: Controls on the transition from estuary to delta and chenier plain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdenira Ferreira  dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huybrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (2), pp.389-400. </w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.101548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17445647.2021.1925170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2020.101548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957365v1</w:t>
+                <w:t xml:space="preserve">hal-03023544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site characteristics more than vegetation type influence food web structure of intertidal salt marshes</w:t>
               </w:r>
@@ -1157,77 +1157,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Orseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia Abascal Zorrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huybrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 420, pp.106048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1313,51 +1313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Hydro-Morphodynamics of Coastal Areas, 7 (12), pp.433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1391,103 +1391,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment dynamic equilibrium, a key for assessing a coastal anthropogenic disturbance using geochemical tracers: Application to the eastern part of the Bay of Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 175, pp.87-98. </w:t>
@@ -1525,51 +1525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the hydrodynamic, morphometric and sedimentary environment explain the structure of soft-bottom benthic assemblages in the Eastern Bay of Seine (English Channel)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1577,51 +1577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Navon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 189, pp.156 - 172. </w:t>
@@ -1685,64 +1685,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Orseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huybrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 189, pp.252-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1973,51 +1973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 348, pp.442-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2210,51 +2210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphodynamic evolution of an intertidal mudflat under the influence of Amazon sediment supply ? Kourou mud bank, French Guiana, South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Gensac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2614,51 +2614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of fluvial sediment supply and river-mouth hydrology in the dynamics of the muddy, Amazon-dominated Amapa-Guianas coast, South America: A three-point research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2864,51 +2864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMÉLIORATION DE LA MODÉLISATION NUMÉRIQUE DE TERRAIN SUR UN ESTRAN INTERTIDAL DE LA MER DU NORD PAR L'APPORT DE LA TÉLÉDÉTECTION SPATIALE : &amp;quot;THE SHORELINE DETECTION METHOD&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2972,51 +2972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la modélisation numérique de terrain sur un estran intertidal de la mer du nord par l'apport de la télédétection spatiale : the shoreline detection method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3061,436 +3061,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term prediction of the evolution of mangrove surface areas: The example of the mud banks of Kourou and Sinnamary, French Guiana.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Gensac</w:t>
+                <w:t xml:space="preserve">Calanoid copepod resting egg abundance and hatching success in the sediment of the Seine estuary (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Glippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (2), pp.255-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2010.12.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758190v1</w:t>
+                <w:t xml:space="preserve">hal-00758267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-formed mud bars: their morphodynamics and role in opportunistic mangrove colonization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Short-term prediction of the evolution of mangrove surface areas: The example of the mud banks of Kourou and Sinnamary, French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gensac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hubert Loisel</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Special Issue 64: PROCEEDINGS OF THE 11th INTERNATIONAL COASTAL SYMPOSIUM ICS2011, SI 64, pp.384-387</w:t>
+              <w:t xml:space="preserve">, 2011, Special Issue 64: PROCEEDINGS OF THE 11th INTERNATIONAL COASTAL SYMPOSIUM ICS2011, SI 64, pp.388-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758146v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calanoid copepod resting egg abundance and hatching success in the sediment of the Seine estuary (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Denis</w:t>
+                <w:t xml:space="preserve">Wave-formed mud bars: their morphodynamics and role in opportunistic mangrove colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gensac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Special Issue 64: PROCEEDINGS OF THE 11th INTERNATIONAL COASTAL SYMPOSIUM ICS2011, SI 64, pp.384-387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2010.12.032⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00758267v1</w:t>
+                <w:t xml:space="preserve">hal-00758146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Benthos de l'estuaire de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3565,148 +3565,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment textural variability and mud storage on a large accreting sand flat in a macrotidal, storm-wave setting: the North Sea coast of France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Aubry</w:t>
+                <w:t xml:space="preserve">A better understanding of mud cracking processes gained from in situ measurements on an intertidal mudflat in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Proceedings of the 10th International Coastal Symposium ICS 2009, Vol. I, Special Issue 56, pp.163-167</w:t>
+              <w:t xml:space="preserve">, 2009, Special Issue No. 56. Proceedings of the 10th International Coastal Symposium ICS 2009, Vol. I, 1 (56), pp.424-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156341v1</w:t>
+                <w:t xml:space="preserve">halsde-00419502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish composition and assemblage structure in three Eastern English Channel macrotidal estuaries: a comparison with other French estuaries</w:t>
               </w:r>
@@ -3832,277 +3836,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyze of the inherent optical properties of French Guiana coastal waters for remote sensing applications.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Loisel</w:t>
+                <w:t xml:space="preserve">Sediment textural variability and mud storage on a large accreting sand flat in a macrotidal, storm-wave setting: the North Sea coast of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mériaux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Special Issue No. 56. Proceedings of the 10th International Coastal Symposium ICS 2009, Vol. II (2009), 56, pp.1532-1536</w:t>
+              <w:t xml:space="preserve">, 2009, Proceedings of the 10th International Coastal Symposium ICS 2009, Vol. I, Special Issue 56, pp.163-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480692v1</w:t>
+                <w:t xml:space="preserve">hal-03156341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A better understanding of mud cracking processes gained from in situ measurements on an intertidal mudflat in French Guiana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardel</w:t>
+                <w:t xml:space="preserve">Analyze of the inherent optical properties of French Guiana coastal waters for remote sensing applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Proisy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacinthe Caillaud</w:t>
+                <w:t xml:space="preserve">Bertrand Lubac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Special Issue No. 56. Proceedings of the 10th International Coastal Symposium ICS 2009, Vol. I, 1 (56), pp.424-428</w:t>
+              <w:t xml:space="preserve">, 2009, Special Issue No. 56. Proceedings of the 10th International Coastal Symposium ICS 2009, Vol. II (2009), 56, pp.1532-1536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00419502v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailability of Sediment-borne Lead for ragworms (Hediste diversicolor) Investigated by Lead Isotopes.</w:t>
               </w:r>
@@ -4186,1015 +4186,1003 @@
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Special Issue AIG-6 : 6th International Symposium on Applied Isotope Geochemistry (AIG-6), 23 (10), pp.2932-2944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intra-annual variability of soft-bottom macrobenthos abundance patterns in the North Channel of the Seine estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Desroy</w:t>
+                <w:t xml:space="preserve">Anne-Laure Janson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Janson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégory Charrier</w:t>
+                <w:t xml:space="preserve">Gregory Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 588 (1), pp.173-188. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+              <w:t xml:space="preserve">, 2007, Vers une connaissance et une gestion intégrées des systèmes estuariens Actes de la réunion locale 2004 de l'ECSA de Lisbonne, 588 (1), pp.173-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-007-0661-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00481682v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intra-annual variability of soft-bottom macrobenthos abundance patterns in the North Channel of the Seine estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Desroy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Janson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Charrier</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Vers une connaissance et une gestion intégrées des systèmes estuariens Actes de la réunion locale 2004 de l'ECSA de Lisbonne, 588 (1), pp.173-188. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 588 (1), pp.173-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-007-0661-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-007-0661-2⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04366774v1</w:t>
+                <w:t xml:space="preserve">hal-00481682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentation on intertidal mudflats in the lower part of macrotidal estuaries: Sedimentation rhythms and their preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Verney</w:t>
+                <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 241 (1-4), pp.19-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margeo.2007.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling factors of rhythmic sedimentation processes on a macrotidal estuarine mudflat. Role of the turbidity maximum, the Seine estuary, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lafite</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 235 (1-4), pp.151-164. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2006.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2006.10.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary processes on a fluvial estuarine mudflat. The macrotidal Seine example (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lafite</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 64, pp.710-720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene to modern fine-grained sedimentation on a macrotidal shoreface-to-inner-shelf setting (eastern Bay of the Seine, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Garnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lesueur</w:t>
+                <w:t xml:space="preserve">Martine Clet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 202 (1-2), pp.33 - 54. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0025-3227(03)00266-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0025-3227(03)00266-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation directe des flux d’érosion et de dépôt de sédiments à partir de mesures en suivi de bouée dérivante dans un estuaire macrotidal ; application à la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Brun-Cottan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sébastien Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 331 (4), pp.265-270. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8050(00)01414-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1251-8050(00)01414-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5204,2192 +5192,2192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary study to highlight interaction between anthropogenic disturbance and natural coastal sedimentary processes. Complementarity of geochemical and granulometric methods and proposal of a new spatial geostatistical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COAST2023 - Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen Normandie, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts anthropiques cumulés sur les fonds sédimentaires : premiers résultats du projet ECUSED (Effets CUmulés sur le SEDiment) dans la partie orientale de la baie de Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse élémentaire des fractions sableuses : une clé pour tracer les sources des sables littoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celestin Desgué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celestin Desgué</w:t>
+                <w:t xml:space="preserve">Alissia Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des sources et de la dynamique sédimentaires d'une zone intertidale (Baie de Tatihou – France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring de l'évolution morpho-sédimentaire de petits à moyens estuaires à partir de sondeurs acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque merIGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de faisabilité de la détermination automatisée de la nature des sédiments en domaine subtidal estuarien grâce aux données des sondeurs acoustiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Michel</w:t>
+                <w:t xml:space="preserve">La composition chimique des dépôts, traceurs de la dynamique sédimentaire. Quelles méthodes de traitement des données et de représentation cartographique ? Application à la Baie de Seine Orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t>
+              <w:t xml:space="preserve">17ème Congrès Français de Sédimentologie (ASF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397111v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary study to highlight interaction between anthropogenic disturbance and natural coastal sedimentary processes. Complementarity of geochemical and granulometric methods and proposal of a new spatial geostatistical approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Baux</w:t>
+                <w:t xml:space="preserve">Etude de faisabilité de la détermination automatisée de la nature des sédiments en domaine subtidal estuarien grâce aux données des sondeurs acoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Murat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Méar</w:t>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485571v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La composition chimique des dépôts, traceurs de la dynamique sédimentaire. Quelles méthodes de traitement des données et de représentation cartographique ? Application à la Baie de Seine Orientale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multidisciplinary study to highlight interaction between anthropogenic disturbance and natural coastal sedimentary processes. Complementarity of geochemical and granulometric methods and proposal of a new spatial geostatistical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Français de Sédimentologie (ASF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491146v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de traceurs géochimiques pour étudier la dynamique sédimentaire et l'impact anthropique de dépôts de dragage à proximité d'une zone côtière : exemple en baie de Seine Orientale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dynamical equilibrium state, a key to highlight an anthropogenic disturbance: application to the Octeville dredge disposal sediment site (Le Havre harbour, Eastern Bay of Seine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre (RST 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Estuaries and Coasts (ICEC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864589v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières observations de la dynamique hydro-sédimentaire de l'estuaire Maroni (Guyane)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Morvan</w:t>
+                <w:t xml:space="preserve">Utilisation de traceurs géochimiques pour étudier la dynamique sédimentaire et l'impact anthropique de dépôts de dragage à proximité d'une zone côtière : exemple en baie de Seine Orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre (RST 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346227v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical equilibrium state, a key to highlight an anthropogenic disturbance: application to the Octeville dredge disposal sediment site (Le Havre harbour, Eastern Bay of Seine)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premières observations de la dynamique hydro-sédimentaire de l'estuaire Maroni (Guyane)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Sottolichio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Baux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yann Méar</w:t>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huybrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Estuaries and Coasts (ICEC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Rochelle, France. pp.293-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864584v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité sédimentaire et micro-habitats benthiques : approches in situ à l’aide d’analyses d’images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Hétérogénéité sédimentaire et micro-habitats benthiques: approches in situ à l'aide d'analyses d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Navon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terrre </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">28ème Forum des jeunes océanographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709315v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité sédimentaire et micro-habitats benthiques: approches in situ à l'aide d'analyses d'images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Hétérogénéité sédimentaire et micro-habitats benthiques : approches in situ à l’aide d’analyses d’images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Navon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Forum des jeunes océanographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terrre </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709282v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs benthiques et état écologique de la partie aval de l’estuaire de la Seine dans le contexte de l’Estuarine Quality Paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delecrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JILO 2016 4ème Journées Internationales de Limnologie et d’Océanographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Saint-Malo France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythmites preservation in macrotidal estuarine environments : from upstream to downstream estuary</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Lafite</w:t>
+                <w:t xml:space="preserve">Improved remote sensing-based digital modelling of a macrotidal foreshore on the North Sea coast of France: the Shoreline Detection Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">International Geographical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Cologne 32e congrès, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753563v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved remote sensing-based digital modelling of a macrotidal foreshore on the North Sea coast of France: the Shoreline Detection Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardel</w:t>
+                <w:t xml:space="preserve">Rhythmites preservation in macrotidal estuarine environments : from upstream to downstream estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geographical Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Cologne 32e congrès, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310719v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River estuaries of the Amazon-influenced Guianas coast: diversity and preliminary classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huybrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdenira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vienna, Austria. 21, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative beach comportment during storm event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanson Matthieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnerability of coastal ecosystems to global change and extreme events</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7399,156 +7387,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data from marine grab samples collected during the AUPASED surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17882/74515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7558,147 +7546,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes environnementales archéologiques et contemporaines de l'estuaire de la Saire à l'île Tatihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Duperret</w:t>
+                <w:t xml:space="preserve">Régis Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Gallon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau d'Observation du Littoral; CNAM - IntechMer. 2019, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7708,430 +7696,430 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données sédimentologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Tessier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Maquaire; Stéphanie Detourbe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édition Cerema, pp.145-191, 2019, 978-2-37180-313-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution générale du littoral et des fonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fressard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEREMA; Olivier Maquaire; Stéphanie Detourbe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édition Cerema, pp.241-303, 2019, 978-2-37180-313-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventions humaines le long du littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pichocki-Seyfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Maquaire; Stéphanie Detourbe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édition Cerema, pp.193-239, 2019, (Connaissances), 978-2-37180-313-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId223"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8278,51 +8266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2023.2206584" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290099v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108855" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10123-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03651354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113668" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03861782v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira F Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huybrechts" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01913-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira Ferreira  dos Santos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101548" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2021.1925170" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251637v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duhamel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.669759" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Orseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Abascal Zorrilla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.106048" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Ross" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Maury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7120433" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02022702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faivre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.02.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lucas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.03.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.01.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW8MJ8VZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Caillaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philippe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sarrazin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2016.11.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ2DF2D9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398539v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lesueur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.08.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Milloux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7377" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92DE31F1401064B78F14F557FF96A1FD64E619B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brutier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.03.017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRJLD081-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Milloux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.03.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K9L8PHZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01043758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glippa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.03.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW5RJPV4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Anthony" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proisy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fromard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.06.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315411000336" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-HRMNWR6V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134046v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Aubry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758267v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glippa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.12.032" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z2BD804-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762511v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alizier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessineton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvilliez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156341v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffargue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.10.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GWJGPZJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480692v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lubac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00419502v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leterme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Haack" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.04.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2D6TF4F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-007-0661-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366774v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481664v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.02.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196624v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.10.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZFGVW7M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755779v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(03)00266-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM6FM738-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02299982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brun-Cottan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;bastien Guillou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01414-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMH5MVJJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794995v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Goff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587999v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Desgu&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587776v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397130v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397111v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02485571v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491146v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864589v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346227v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.033" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864584v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709315v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Navon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709282v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709307v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delecrin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753563v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrick" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310719v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378801v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira Santos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310710v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanson Matthieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877303v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/74515" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975393v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374111v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375571v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375521v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pichocki-Seyfried" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290099v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2023.2206584" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03861782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira F Santos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huybrechts" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01913-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03651354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113668" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548764v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10123-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2021.1925170" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira Ferreira  dos Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101548" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251637v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duhamel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.669759" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Orseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Abascal Zorrilla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.106048" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Ross" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Maury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7120433" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02022702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faivre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.02.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lucas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.03.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.01.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW8MJ8VZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Caillaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philippe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sarrazin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2016.11.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ2DF2D9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398539v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lesueur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.08.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Milloux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7377" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92DE31F1401064B78F14F557FF96A1FD64E619B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brutier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.03.017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRJLD081-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Milloux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.03.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K9L8PHZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01043758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glippa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.03.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW5RJPV4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Anthony" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proisy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fromard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.06.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315411000336" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-HRMNWR6V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134046v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Aubry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glippa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.12.032" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z2BD804-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758146v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762511v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alizier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessineton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvilliez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00419502v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffargue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.10.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GWJGPZJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156341v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480692v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lubac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leterme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Haack" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.04.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366774v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-007-0661-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481682v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481664v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.02.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.10.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZFGVW7M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017026v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755779v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(03)00266-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM6FM738-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02299982v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brun-Cottan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;bastien Guillou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01414-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMH5MVJJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794995v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Goff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587999v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Desgu&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marion" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397130v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491146v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397111v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02485571v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864584v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864589v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346227v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.033" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709282v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Navon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709307v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delecrin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310719v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753563v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrick" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378801v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira Santos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310710v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanson Matthieu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877303v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/74515" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975393v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374111v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375571v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375521v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pichocki-Seyfried" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>