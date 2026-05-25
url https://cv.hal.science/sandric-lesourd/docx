--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ characterisation of fluvial dune morphology and dynamics under limited sediment supply conditions, Seine River, France</w:t>
+                <w:t xml:space="preserve">Sedimentary hydrodynamics of a sandy bay under macrotidal conditions (Saire Bay, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Michel</w:t>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+                <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Legrain</w:t>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Levaillant</w:t>
+                <w:t xml:space="preserve">Marion Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 439, </w:t>
+              <w:t xml:space="preserve">Journal of Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17445647.2023.2206584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290099v1</w:t>
+                <w:t xml:space="preserve">hal-04290112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary hydrodynamics of a sandy bay under macrotidal conditions (Saire Bay, France)</w:t>
+                <w:t xml:space="preserve">In-situ characterisation of fluvial dune morphology and dynamics under limited sediment supply conditions, Seine River, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Murat</w:t>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Méar</w:t>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+                <w:t xml:space="preserve">Magalie Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Claire</w:t>
+                <w:t xml:space="preserve">Romain Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (1), </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 439, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17445647.2023.2206584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290112v1</w:t>
+                <w:t xml:space="preserve">hal-04290099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A remote sensing-based classification approach for river mouths of the Amazon-influenced Guianas coast</w:t>
               </w:r>
@@ -502,308 +502,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic impact assessment of a dredge sediment disposal in a dynamic resilient environment</w:t>
+                <w:t xml:space="preserve">An innovative geostatistical sediment trend analysis using geochemical data to highlight sediment sources and transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113668⟩</w:t>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10596-021-10123-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651354v1</w:t>
+                <w:t xml:space="preserve">hal-03548764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative geostatistical sediment trend analysis using geochemical data to highlight sediment sources and transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Benthic impact assessment of a dredge sediment disposal in a dynamic resilient environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179, pp.113668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10596-021-10123-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548764v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morpho-sedimentological and dynamic patterns in a ria type estuary: the Belon estuary (South Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1391,103 +1391,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment dynamic equilibrium, a key for assessing a coastal anthropogenic disturbance using geochemical tracers: Application to the eastern part of the Bay of Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 175, pp.87-98. </w:t>
@@ -1525,51 +1525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the hydrodynamic, morphometric and sedimentary environment explain the structure of soft-bottom benthic assemblages in the Eastern Bay of Seine (English Channel)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1577,51 +1577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Navon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 189, pp.156 - 172. </w:t>
@@ -1973,51 +1973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 348, pp.442-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3061,436 +3061,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calanoid copepod resting egg abundance and hatching success in the sediment of the Seine estuary (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Denis</w:t>
+                <w:t xml:space="preserve">Short-term prediction of the evolution of mangrove surface areas: The example of the mud banks of Kourou and Sinnamary, French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gensac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Special Issue 64: PROCEEDINGS OF THE 11th INTERNATIONAL COASTAL SYMPOSIUM ICS2011, SI 64, pp.388-392</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758267v1</w:t>
+                <w:t xml:space="preserve">hal-00758190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term prediction of the evolution of mangrove surface areas: The example of the mud banks of Kourou and Sinnamary, French Guiana.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave-formed mud bars: their morphodynamics and role in opportunistic mangrove colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Gensac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Proisy</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Special Issue 64: PROCEEDINGS OF THE 11th INTERNATIONAL COASTAL SYMPOSIUM ICS2011, SI 64, pp.388-392</w:t>
+              <w:t xml:space="preserve">, 2011, Special Issue 64: PROCEEDINGS OF THE 11th INTERNATIONAL COASTAL SYMPOSIUM ICS2011, SI 64, pp.384-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758190v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-formed mud bars: their morphodynamics and role in opportunistic mangrove colonization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. J. Anthony</w:t>
+                <w:t xml:space="preserve">Calanoid copepod resting egg abundance and hatching success in the sediment of the Seine estuary (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Glippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (2), pp.255-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2010.12.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758146v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Benthos de l'estuaire de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3690,324 +3690,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00419502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish composition and assemblage structure in three Eastern English Channel macrotidal estuaries: a comparison with other French estuaries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Amara</w:t>
+                <w:t xml:space="preserve">Sediment textural variability and mud storage on a large accreting sand flat in a macrotidal, storm-wave setting: the North Sea coast of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Laffargue</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Proceedings of the 10th International Coastal Symposium ICS 2009, Vol. I, Special Issue 56, pp.163-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591658v1</w:t>
+                <w:t xml:space="preserve">hal-03156341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment textural variability and mud storage on a large accreting sand flat in a macrotidal, storm-wave setting: the North Sea coast of France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Aubry</w:t>
+                <w:t xml:space="preserve">Fish composition and assemblage structure in three Eastern English Channel macrotidal estuaries: a comparison with other French estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Selleslagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laffargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81 (2), pp.149-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2008.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156341v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyze of the inherent optical properties of French Guiana coastal waters for remote sensing applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4267,114 +4267,110 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Charrier</w:t>
+                <w:t xml:space="preserve">Grégory Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Vers une connaissance et une gestion intégrées des systèmes estuariens Actes de la réunion locale 2004 de l'ECSA de Lisbonne, 588 (1), pp.173-188. </w:t>
+              <w:t xml:space="preserve">, 2007, 588 (1), pp.173-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-007-0661-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366774v1</w:t>
+                <w:t xml:space="preserve">hal-00481682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intra-annual variability of soft-bottom macrobenthos abundance patterns in the North Channel of the Seine estuary</w:t>
               </w:r>
@@ -4405,140 +4401,144 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Charrier</w:t>
+                <w:t xml:space="preserve">Gregory Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 588 (1), pp.173-188. </w:t>
+              <w:t xml:space="preserve">, 2007, Vers une connaissance et une gestion intégrées des systèmes estuariens Actes de la réunion locale 2004 de l'ECSA de Lisbonne, 588 (1), pp.173-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-007-0661-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481682v1</w:t>
+                <w:t xml:space="preserve">hal-04366774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentation on intertidal mudflats in the lower part of macrotidal estuaries: Sedimentation rhythms and their preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4628,51 +4628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling factors of rhythmic sedimentation processes on a macrotidal estuarine mudflat. Role of the turbidity maximum, the Seine estuary, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4774,51 +4774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary processes on a fluvial estuarine mudflat. The macrotidal Seine example (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5206,90 +5206,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary study to highlight interaction between anthropogenic disturbance and natural coastal sedimentary processes. Complementarity of geochemical and granulometric methods and proposal of a new spatial geostatistical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5344,77 +5344,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts anthropiques cumulés sur les fonds sédimentaires : premiers résultats du projet ECUSED (Effets CUmulés sur le SEDiment) dans la partie orientale de la baie de Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5456,64 +5456,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse élémentaire des fractions sableuses : une clé pour tracer les sources des sables littoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestin Desgué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5581,103 +5581,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des sources et de la dynamique sédimentaires d'une zone intertidale (Baie de Tatihou – France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -5706,64 +5706,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring de l'évolution morpho-sédimentaire de petits à moyens estuaires à partir de sondeurs acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5814,90 +5814,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composition chimique des dépôts, traceurs de la dynamique sédimentaire. Quelles méthodes de traitement des données et de représentation cartographique ? Application à la Baie de Seine Orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5939,64 +5939,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de faisabilité de la détermination automatisée de la nature des sédiments en domaine subtidal estuarien grâce aux données des sondeurs acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6047,90 +6047,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary study to highlight interaction between anthropogenic disturbance and natural coastal sedimentary processes. Complementarity of geochemical and granulometric methods and proposal of a new spatial geostatistical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6172,103 +6172,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical equilibrium state, a key to highlight an anthropogenic disturbance: application to the Octeville dredge disposal sediment site (Le Havre harbour, Eastern Bay of Seine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Estuaries and Coasts (ICEC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Caen, France</w:t>
@@ -6297,103 +6297,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de traceurs géochimiques pour étudier la dynamique sédimentaire et l'impact anthropique de dépôts de dragage à proximité d'une zone côtière : exemple en baie de Seine Orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Réunion des Sciences de la Terre (RST 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
@@ -6550,299 +6550,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité sédimentaire et micro-habitats benthiques: approches in situ à l'aide d'analyses d'images</w:t>
+                <w:t xml:space="preserve">Hétérogénéité sédimentaire et micro-habitats benthiques : approches in situ à l’aide d’analyses d’images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Navon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Forum des jeunes océanographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terrre </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709282v1</w:t>
+                <w:t xml:space="preserve">hal-01709315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité sédimentaire et micro-habitats benthiques : approches in situ à l’aide d’analyses d’images</w:t>
+                <w:t xml:space="preserve">Hétérogénéité sédimentaire et micro-habitats benthiques: approches in situ à l'aide d'analyses d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Navon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terrre </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">28ème Forum des jeunes océanographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709315v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs benthiques et état écologique de la partie aval de l’estuaire de la Seine dans le contexte de l’Estuarine Quality Paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delecrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6992,51 +6992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmites preservation in macrotidal estuarine environments : from upstream to downstream estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7401,103 +7401,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data from marine grab samples collected during the AUPASED surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7560,51 +7560,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes environnementales archéologiques et contemporaines de l'estuaire de la Saire à l'île Tatihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7762,51 +7762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Maquaire; Stéphanie Detourbe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t>
@@ -8266,51 +8266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290099v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2023.2206584" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03861782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira F Santos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huybrechts" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01913-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03651354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113668" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548764v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10123-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2021.1925170" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira Ferreira  dos Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101548" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251637v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duhamel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.669759" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Orseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Abascal Zorrilla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.106048" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Ross" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Maury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7120433" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02022702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faivre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.02.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lucas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.03.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.01.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW8MJ8VZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Caillaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philippe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sarrazin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2016.11.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ2DF2D9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398539v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lesueur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.08.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Milloux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7377" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92DE31F1401064B78F14F557FF96A1FD64E619B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brutier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.03.017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRJLD081-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Milloux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.03.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K9L8PHZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01043758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glippa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.03.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW5RJPV4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Anthony" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proisy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fromard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.06.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315411000336" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-HRMNWR6V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134046v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Aubry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glippa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.12.032" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z2BD804-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758146v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762511v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alizier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessineton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvilliez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00419502v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffargue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.10.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GWJGPZJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156341v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480692v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lubac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leterme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Haack" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.04.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366774v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-007-0661-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481682v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481664v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.02.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.10.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZFGVW7M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017026v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755779v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(03)00266-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM6FM738-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02299982v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brun-Cottan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;bastien Guillou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01414-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMH5MVJJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794995v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Goff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587999v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Desgu&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marion" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397130v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491146v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397111v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02485571v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864584v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864589v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346227v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.033" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709282v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Navon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709307v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delecrin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310719v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753563v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrick" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378801v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira Santos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310710v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanson Matthieu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877303v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/74515" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975393v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374111v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375571v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375521v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pichocki-Seyfried" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2023.2206584" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290099v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108855" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03861782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira F Santos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huybrechts" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01913-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10123-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03651354v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2021.1925170" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira Ferreira  dos Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101548" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251637v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duhamel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.669759" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Orseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Abascal Zorrilla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.106048" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Ross" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Maury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7120433" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02022702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faivre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.02.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lucas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.03.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.01.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW8MJ8VZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Caillaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philippe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sarrazin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2016.11.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ2DF2D9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398539v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lesueur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.08.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Milloux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7377" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92DE31F1401064B78F14F557FF96A1FD64E619B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brutier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.03.017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRJLD081-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Milloux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.03.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K9L8PHZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01043758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glippa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.03.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW5RJPV4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Anthony" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proisy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fromard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.06.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315411000336" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-HRMNWR6V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134046v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Aubry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758267v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glippa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.12.032" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z2BD804-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762511v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alizier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessineton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvilliez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00419502v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156341v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591658v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffargue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.10.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GWJGPZJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480692v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lubac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leterme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Haack" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.04.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-007-0661-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366774v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481664v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.02.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.10.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZFGVW7M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017026v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755779v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(03)00266-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM6FM738-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02299982v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brun-Cottan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;bastien Guillou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01414-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMH5MVJJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794995v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Goff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587999v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Desgu&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marion" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397130v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491146v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397111v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02485571v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864584v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864589v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346227v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.033" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709315v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Navon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709282v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709307v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delecrin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310719v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753563v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrick" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378801v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira Santos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310710v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanson Matthieu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877303v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/74515" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975393v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374111v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375571v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375521v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pichocki-Seyfried" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>