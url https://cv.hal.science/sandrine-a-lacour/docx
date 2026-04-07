--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -208,471 +208,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell hijacking by a tick-borne flavivirus: dangerous linkages between viral RNA and cellular proteins in humans and the tick Ixodes ricinus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Grot</w:t>
+                <w:t xml:space="preserve">Cartographie comparative des interactions protéines-protéines entre deux flavivirus transmis par les tiques et leurs hôtes mammifères.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Richardson</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Meeting on Viral Zoonoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Saint-Raphael, France</w:t>
+              <w:t xml:space="preserve">JAS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département Santé Animal Inrae, Oct 2023, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181139v1</w:t>
+                <w:t xml:space="preserve">hal-04182705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus- and mammalian host-specific interactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cell hijacking by a tick-borne flavivirus: dangerous linkages between viral RNA and cellular proteins in humans and the tick Ixodes ricinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Grot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Caignard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine A. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Meeting on Viral Zoonosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Saint Raphaël, France</w:t>
+              <w:t xml:space="preserve">10th European Meeting on Viral Zoonoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saint-Raphael, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571210v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie comparative des interactions protéines-protéines entre deux flavivirus transmis par les tiques et leurs hôtes mammifères.</w:t>
+                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus- and mammalian host-specific interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamilla Gorna</w:t>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département Santé Animal Inrae, Oct 2023, Anglet, France</w:t>
+              <w:t xml:space="preserve">10th European Meeting on Viral Zoonosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saint Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182705v1</w:t>
+                <w:t xml:space="preserve">hal-04571210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détournement de la cellule par un flavivirus transmis par les tiques : liaisons dangereuses entre l'ARN viral et les protéines cellulaires chez l'humain et la tique Ixodes ricinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Grot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine A. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -727,77 +727,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie comparative des interactions protéines-protéines entre deux flavivirus transmis par les tiques et leurs hôtes mammifères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -833,609 +833,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals potential virus- and mammalian host-specific interactions.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dialogue moléculaire entre les virus de l’encéphalite à tiques et louping ill et leur arthropode vecteur, la tique Ixodes ricinus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Caignard</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l’ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366330v1</w:t>
+                <w:t xml:space="preserve">hal-03366377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers cas humains d’infection à TBEV en France suite à la consommation de fromage de chèvre au lait cru.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Martin-Latil</w:t>
+                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals potential virus- and mammalian host-specific interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03943334v1</w:t>
+                <w:t xml:space="preserve">hal-03366330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue moléculaire des virus de l’encéphalite à tique et louping ill avec leur vecteur tique Ixodes ricinus.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+                <w:t xml:space="preserve">Premiers cas humains d’infection à TBEV en France suite à la consommation de fromage de chèvre au lait cru.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin-Latil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, virtual, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366354v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue moléculaire entre les virus de l’encéphalite à tiques et louping ill et leur arthropode vecteur, la tique Ixodes ricinus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dialogue moléculaire des virus de l’encéphalite à tique et louping ill avec leur vecteur tique Ixodes ricinus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l’ANSES</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366377v1</w:t>
+                <w:t xml:space="preserve">hal-03366354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of candidate molecular determinants of the vector competence of Ixodes ricinus for members of the tick-borne encephalitis virus complex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l’ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Maisons-Alfort, France</w:t>
@@ -1477,90 +1477,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus-specific interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Ticks and Tick-borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Virtual, France</w:t>
@@ -1589,103 +1589,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche de l’ENVA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -1714,103 +1714,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
@@ -1839,103 +1839,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche de l’ENVA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Maisons-Alfort, France</w:t>
@@ -1964,146 +1964,146 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants, post-doctorants et masteriens de l’ENVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Maisons Alfort, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle « Tiques et Maladies à tiques » du « Réseau Ecologie des Interactions Durables »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734502v1</w:t>
+                <w:t xml:space="preserve">hal-02734505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of IrSPI, a tick serine protease inhibitor involved in tick feeding and in bacterial infection of salivary glands</w:t>
               </w:r>
@@ -2214,77 +2214,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2339,452 +2339,452 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle « Tiques et Maladies à tiques » du « Réseau Ecologie des Interactions Durables »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Journée des doctorants, post-doctorants et masteriens de l’ENVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734505v1</w:t>
+                <w:t xml:space="preserve">hal-02734502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping interactions between tick-borne viruses and their different host species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche de l’ENVA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734367v1</w:t>
+                <w:t xml:space="preserve">hal-02734111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mapping interactions between tick-borne viruses and their different host species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche de l’ENVA</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734111v1</w:t>
+                <w:t xml:space="preserve">hal-02734367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathways to antigen expression after oral delivery of an Adenovirus-based vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Revaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2878,51 +2878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3003,51 +3003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Delignette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3098,51 +3098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du danger à l'évaluation du risque engendré par Trichinella britovi chez les suidés domestiques et sauvages : application à l'émergence de la trichinellose en Corse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3187,454 +3187,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New challenges for Trichinella research network Workpackage 27, MedVetNet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Development of a capture ELISA for early diagnosis of pig trichinellosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Noeckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRICHIMED meeting</w:t>
+              <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813837v1</w:t>
+                <w:t xml:space="preserve">hal-02811768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a capture ELISA for early diagnosis of pig trichinellosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Impact d’une stratégie de prévention basée sur la pollution par l’ozone sur la santé de patients atteints d’insuffisance respiratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Danielle Le Rhun</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M de Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Brocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées de Recherche Respiratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811768v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’une stratégie de prévention basée sur la pollution par l’ozone sur la santé de patients atteints d’insuffisance respiratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">New challenges for Trichinella research network Workpackage 27, MedVetNet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Recherche Respiratoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">TRICHIMED meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815576v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient prevention strategy about ozone pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Brocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Le Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Thoracic Society International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, San Diego, United States. pp.Inconnu</w:t>
@@ -3708,51 +3708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of cattle to tick-borne encephalitis virus in the historical endemic zone in north-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mathews-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3823,295 +3823,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04604356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick‐borne flavivirus NS5 antagonizes interferon signaling by inhibiting the catalytic activity of TYK2</w:t>
+                <w:t xml:space="preserve">First expert elicitation of knowledge on possible drivers of observed increasing human cases of Tick-Borne Encephalitis in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Gracias</w:t>
+                <w:t xml:space="preserve">Claude Saegerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Chazal</w:t>
+                <w:t xml:space="preserve">Marie-France Humblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Decombe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+                <w:t xml:space="preserve">Marc Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrià Sogues</w:t>
+                <w:t xml:space="preserve">Paul Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24, pp.e57424. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/embr.202357424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v15030791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251902v1</w:t>
+                <w:t xml:space="preserve">hal-04037581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First expert elicitation of knowledge on possible drivers of observed increasing human cases of Tick-Borne Encephalitis in Europe</w:t>
+                <w:t xml:space="preserve">Tick‐borne flavivirus NS5 antagonizes interferon signaling by inhibiting the catalytic activity of TYK2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Saegerman</w:t>
+                <w:t xml:space="preserve">Ségolène Gracias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Humblet</w:t>
+                <w:t xml:space="preserve">Maxime Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Leandri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+                <w:t xml:space="preserve">Alice Decombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Heyman</w:t>
+                <w:t xml:space="preserve">Adrià Sogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (3), pp.791. </w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.e57424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v15030791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/embr.202357424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037581v1</w:t>
+                <w:t xml:space="preserve">hal-04251902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of Inflammasome during Bluetongue Virus Infection</w:t>
               </w:r>
@@ -4123,51 +4123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Amaral da Silva Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4244,77 +4244,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell hijacking by a tick-borne flavivirus: dangerous linkages between viral RNA and cellular proteins in humans and the tick Ixodes ricinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Grot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4359,295 +4359,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A One-Health Approach to Investigating an Outbreak of Alimentary Tick-Borne Encephalitis in a Non-endemic Area in France (Ain, Eastern France): A Longitudinal Serological Study in Livestock, Detection in Ticks, and the First Tick-Borne Encephalitis Virus Isolation and Molecular Characterisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Method for tick-borne encephalitis virus detection in raw milk products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hennechart-Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayane Amaral Moraes</w:t>
+                <w:t xml:space="preserve">Lisa Fourniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dumarest Marine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Galon</w:t>
+                <w:t xml:space="preserve">Audrey Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.863725⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 104, pp.104003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03648941v1</w:t>
+                <w:t xml:space="preserve">anses-03648882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for tick-borne encephalitis virus detection in raw milk products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A One-Health Approach to Investigating an Outbreak of Alimentary Tick-Borne Encephalitis in a Non-endemic Area in France (Ain, Eastern France): A Longitudinal Serological Study in Livestock, Detection in Ticks, and the First Tick-Borne Encephalitis Virus Isolation and Molecular Characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hennechart-Collette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+                <w:t xml:space="preserve">Rayane Amaral Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Fourniol</w:t>
+                <w:t xml:space="preserve">Dumarest Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Fraisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Beck</w:t>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 104, pp.104003. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.863725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.863725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03648882v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03648941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of Geriatric Assessment-Driven Interventions on Survival and Functional and Nutritional Status in Older Patients with Head and Neck Cancer: A Randomized Controlled Trial (EGeSOR)</w:t>
               </w:r>
@@ -4767,103 +4767,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of binary protein–protein interactions between tick-borne flaviviruses and Ixodes ricinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (1), pp.1-17. </w:t>
@@ -5029,329 +5029,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of wild ungulates to the Usutu and Tick-Borne Encephalitis Viruses in France in 2009–2014: evidence of undetected Flavivirus circulation a decade ago</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Bournez</w:t>
+                <w:t xml:space="preserve">Encéphalite à tique en élevage : les produits au lait cru peuvent être source de contamination humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Umhang</w:t>
+                <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Faure</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Boué</w:t>
+                <w:t xml:space="preserve">Gaelle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine A. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (47), pp.45-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133179v1</w:t>
+                <w:t xml:space="preserve">hal-04182502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encéphalite à tique en élevage : les produits au lait cru peuvent être source de contamination humaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Beck</w:t>
+                <w:t xml:space="preserve">Exposure of wild ungulates to the Usutu and Tick-Borne Encephalitis Viruses in France in 2009–2014: evidence of undetected Flavivirus circulation a decade ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Umhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+                <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12010010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182502v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firewalls prevent systemic dissemination of vectors derived from human adenovirus type 5 and suppress production of transgene-encoded antigen in a murine model of oral vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Revaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5867,51 +5867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trichinellose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6001,51 +6001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6234,51 +6234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between ozone and temperature during the 2003 heat wave in France: consequences for health data analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6394,51 +6394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Zani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shila M. Nobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6528,958 +6528,958 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence and factors associated with the exposure of cattle to the tick-borne encephalitis virus (TBEV) in the Northeastern part of France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PERSISTENCE OF CRIMEAN-CONGO HEMORRHAGIC FEVER VIRUS IN THE ENVIRONMENT: MODELING TICK INFECTION WITH HAZARA AND DUGBE VIRUSES.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Métras</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marine Dumarest</w:t>
+                <w:t xml:space="preserve">Sarah Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Holzmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l'ENVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Maisons-Alfort Cedex, France</w:t>
+              <w:t xml:space="preserve">3. International Conference on Crimean-Congo Hemorrhagic Fever</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568817v1</w:t>
+                <w:t xml:space="preserve">hal-04571163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERSISTENCE OF CRIMEAN-CONGO HEMORRHAGIC FEVER VIRUS IN THE ENVIRONMENT: MODELING TICK INFECTION WITH HAZARA AND DUGBE VIRUSES.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Holzmuller</w:t>
+                <w:t xml:space="preserve">Seroprevalence and factors associated with the exposure of cattle to the tick-borne encephalitis virus (TBEV) in the Northeastern part of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mathews-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rogée</w:t>
+                <w:t xml:space="preserve">Raphaëlle Métras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane Amaral Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dumarest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Crimean-Congo Hemorrhagic Fever</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l'ENVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Maisons-Alfort Cedex, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571163v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les XXIème journées francophones de virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">21. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366510v1</w:t>
+                <w:t xml:space="preserve">hal-02734106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Réseau "Tiques et Maladies à Tiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, NA, France. 2019</w:t>
+              <w:t xml:space="preserve">Les XXIème journées francophones de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278953v1</w:t>
+                <w:t xml:space="preserve">hal-03366510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of candidate molecular determinants of the vector competence of &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt; for members of the tick-borne encephalitis complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Meeting on Arboviruses and their Vectors (IMAV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. , 2019</w:t>
+              <w:t xml:space="preserve">Journées du Réseau "Tiques et Maladies à Tiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, NA, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736198v1</w:t>
+                <w:t xml:space="preserve">hal-02278953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Identification of candidate molecular determinants of the vector competence of &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt; for members of the tick-borne encephalitis complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lyon, France. 2019</w:t>
+              <w:t xml:space="preserve">3. International Meeting on Arboviruses and their Vectors (IMAV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734106v1</w:t>
+                <w:t xml:space="preserve">hal-02736198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian hosts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du département Santé Animale de l’INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018</w:t>
+              <w:t xml:space="preserve">11. Symposium of the French network for domestic animal immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734105v1</w:t>
+                <w:t xml:space="preserve">hal-02734497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7528,346 +7528,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l’ANSES</w:t>
+              <w:t xml:space="preserve">Journées du département Santé Animale de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734374v1</w:t>
+                <w:t xml:space="preserve">hal-02734105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian hosts.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium of the French network for domestic animal immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 2018</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l’ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734497v1</w:t>
+                <w:t xml:space="preserve">hal-02734374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7909,90 +7909,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian and tick hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8034,90 +8034,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8284,103 +8284,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a prevention strategy with regard to ozone pollution on the health of respiratory insufficient patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Brocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Le Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Thoracic Society International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, San Francisco, United States. pp.Inconnu, 2007</w:t>
@@ -8454,51 +8454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of cattle to tick-borne encephalitis virus in the historical endemic zone in north-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mathews-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn M Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8576,90 +8576,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated protein-protein interaction and RNA interference screens reveal novel restriction and dependency factors for a tick-borne flavivirus in its human host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Unterfinger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8681,103 +8681,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A one health approach to investigating an outbreak of alimentary tick-borne encephalitis in a non-endemic area in France (Ain, Eastern France): a longitudinal serological study in livestock, detection in ticks, and the first TBE virus isolation and molecular characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Amaral Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dumarest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8831,103 +8831,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus de l’encéphalite à tique (TBEV) : Mise en évidence de cas humains en France liés à une contamination alimentaire, point sur le cycle de transmission de cette maladie et situation en Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
@@ -9118,51 +9118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Grot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine A. Lacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181139v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Unterfinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571210v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Caignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Gorna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Attoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181138v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943334v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Latil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366304v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366233v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Vandekerkhove" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734503v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blisnick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Simo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bonniec Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734505v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Revaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Suleman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Riera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Zanella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vallee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811768v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Serrano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Noeckler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Le Rhun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815576v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Veron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Monte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brocca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Guellec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604356v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mathews-Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral-Moraes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04079-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251902v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decombe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Sogues" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202357424" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Humblet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Heyman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030791" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412978v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral da Silva Moraes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12060801" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.1006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03648941v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral Moraes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumarest Marine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.863725" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03648882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hennechart-Collette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourniol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fraisse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paillaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brugel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bertolus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melany Baron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14133290" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04651-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Artigas-Jer&#243;nimo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Villar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10040457" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133179v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Faure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182502v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gonzalez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627246v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shaw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annebel R. de Vleeschauwer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocui Zhou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lefebvre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gamier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Watier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.02.074" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537911v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. Wu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blaga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Q. Fu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.01.055" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV32CSZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537918v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.02.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJTDPT23-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416826v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537888v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Zocevic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mace" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010001526" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122142v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le de Monte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Diot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brocca" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Veron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-6-261" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01680530v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Zani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shila M. Nobar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lemoine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04156.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568817v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571163v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thibaudeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu Chuang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holzmuller" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rog&#233;e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366510v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278953v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736198v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734106v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734105v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734143v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734374v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734497v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734500v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734107v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734499v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809274v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mac&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815256v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04291404v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M Dheilly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181137v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03648991v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182505v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Grot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine A. Lacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182705v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Unterfinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Caignard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Gorna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181139v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Attoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181138v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Latil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366304v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366233v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Vandekerkhove" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734503v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blisnick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Simo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bonniec Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Revaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Suleman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Riera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Zanella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vallee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Serrano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Noeckler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Le Rhun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815576v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Veron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Monte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brocca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Guellec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813837v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604356v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mathews-Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral-Moraes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04079-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037581v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Humblet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Heyman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030791" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251902v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decombe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Sogues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202357424" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412978v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral da Silva Moraes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12060801" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.1006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03648882v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hennechart-Collette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourniol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fraisse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03648941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral Moraes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumarest Marine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.863725" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paillaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brugel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bertolus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melany Baron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14133290" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04651-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Artigas-Jer&#243;nimo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Villar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10040457" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182502v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gonzalez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133179v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Faure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627246v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shaw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annebel R. de Vleeschauwer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocui Zhou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lefebvre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gamier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Watier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.02.074" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537911v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. Wu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blaga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Q. Fu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.01.055" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV32CSZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537918v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.02.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJTDPT23-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416826v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537888v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Zocevic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mace" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010001526" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122142v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le de Monte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Diot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brocca" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Veron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-6-261" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01680530v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Zani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shila M. Nobar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lemoine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04156.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571163v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thibaudeau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu Chuang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holzmuller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rog&#233;e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568817v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734106v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278953v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736198v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734497v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734143v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734105v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734374v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734500v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734107v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734499v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809274v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mac&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815256v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04291404v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M Dheilly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181137v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03648991v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182505v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>