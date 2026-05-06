--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -333,277 +333,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell hijacking by a tick-borne flavivirus: dangerous linkages between viral RNA and cellular proteins in humans and the tick Ixodes ricinus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Grot</w:t>
+                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus- and mammalian host-specific interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine A. Lacour</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Richardson</w:t>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Meeting on Viral Zoonoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Saint-Raphael, France</w:t>
+              <w:t xml:space="preserve">10th European Meeting on Viral Zoonosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saint Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181139v1</w:t>
+                <w:t xml:space="preserve">hal-04571210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus- and mammalian host-specific interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Lemasson</w:t>
+                <w:t xml:space="preserve">Cell hijacking by a tick-borne flavivirus: dangerous linkages between viral RNA and cellular proteins in humans and the tick Ixodes ricinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Grot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Caignard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine A. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Meeting on Viral Zoonosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Saint Raphaël, France</w:t>
+              <w:t xml:space="preserve">10th European Meeting on Viral Zoonoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saint-Raphael, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571210v1</w:t>
+                <w:t xml:space="preserve">hal-04181139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détournement de la cellule par un flavivirus transmis par les tiques : liaisons dangereuses entre l'ARN viral et les protéines cellulaires chez l'humain et la tique Ixodes ricinus</w:t>
               </w:r>
@@ -628,51 +628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine A. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -833,426 +833,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue moléculaire entre les virus de l’encéphalite à tiques et louping ill et leur arthropode vecteur, la tique Ixodes ricinus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals potential virus- and mammalian host-specific interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l’ANSES</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366377v1</w:t>
+                <w:t xml:space="preserve">hal-03366330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals potential virus- and mammalian host-specific interactions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Premiers cas humains d’infection à TBEV en France suite à la consommation de fromage de chèvre au lait cru.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin-Latil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, virtual, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366330v1</w:t>
+                <w:t xml:space="preserve">anses-03943334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers cas humains d’infection à TBEV en France suite à la consommation de fromage de chèvre au lait cru.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Martin-Latil</w:t>
+                <w:t xml:space="preserve">Dialogue moléculaire des virus de l’encéphalite à tique et louping ill avec leur vecteur tique Ixodes ricinus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943334v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue moléculaire des virus de l’encéphalite à tique et louping ill avec leur vecteur tique Ixodes ricinus.</w:t>
+                <w:t xml:space="preserve">Dialogue moléculaire entre les virus de l’encéphalite à tiques et louping ill et leur arthropode vecteur, la tique Ixodes ricinus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
@@ -1266,94 +1266,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l’ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366354v1</w:t>
+                <w:t xml:space="preserve">hal-03366377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of candidate molecular determinants of the vector competence of Ixodes ricinus for members of the tick-borne encephalitis virus complex.</w:t>
               </w:r>
@@ -1391,51 +1391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l’ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Maisons-Alfort, France</w:t>
@@ -1516,51 +1516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Ticks and Tick-borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Virtual, France</w:t>
@@ -1641,51 +1641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche de l’ENVA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -1766,51 +1766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
@@ -1891,51 +1891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche de l’ENVA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Maisons-Alfort, France</w:t>
@@ -1958,277 +1958,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Lemasson</w:t>
+                <w:t xml:space="preserve">Characterization of IrSPI, a tick serine protease inhibitor involved in tick feeding and in bacterial infection of salivary glands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blisnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
+                <w:t xml:space="preserve">Ladislav Simo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bonniec Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle « Tiques et Maladies à tiques » du « Réseau Ecologie des Interactions Durables »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Adaptations to Hematophagy in Blood-feeding Parasites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Greifswald, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734505v1</w:t>
+                <w:t xml:space="preserve">hal-02734503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of IrSPI, a tick serine protease inhibitor involved in tick feeding and in bacterial infection of salivary glands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Richardson</w:t>
+                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ladislav Simo</w:t>
+                <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bonniec Bernard</w:t>
+                <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptations to Hematophagy in Blood-feeding Parasites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Greifswald, Germany</w:t>
+              <w:t xml:space="preserve">Journée de l’Institut Sciences Animales Paris-Saclay – Nouvelles stratégies pour la santé animale et la santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734503v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
               </w:r>
@@ -2253,107 +2253,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Institut Sciences Animales Paris-Saclay – Nouvelles stratégies pour la santé animale et la santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants, post-doctorants et masteriens de l’ENVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734109v1</w:t>
+                <w:t xml:space="preserve">hal-02734502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
               </w:r>
@@ -2378,357 +2378,357 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants, post-doctorants et masteriens de l’ENVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Maisons Alfort, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle « Tiques et Maladies à tiques » du « Réseau Ecologie des Interactions Durables »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734502v1</w:t>
+                <w:t xml:space="preserve">hal-02734505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping interactions between tick-borne viruses and their different host species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche de l’ENVA</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734111v1</w:t>
+                <w:t xml:space="preserve">hal-02734367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping interactions between tick-borne viruses and their different host species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche de l’ENVA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734367v1</w:t>
+                <w:t xml:space="preserve">hal-02734111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathways to antigen expression after oral delivery of an Adenovirus-based vaccine</w:t>
               </w:r>
@@ -2740,51 +2740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Revaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2878,51 +2878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3003,51 +3003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Delignette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3098,51 +3098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du danger à l'évaluation du risque engendré par Trichinella britovi chez les suidés domestiques et sauvages : application à l'émergence de la trichinellose en Corse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3187,454 +3187,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a capture ELISA for early diagnosis of pig trichinellosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">New challenges for Trichinella research network Workpackage 27, MedVetNet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
+              <w:t xml:space="preserve">TRICHIMED meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811768v1</w:t>
+                <w:t xml:space="preserve">hal-02813837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une stratégie de prévention basée sur la pollution par l’ozone sur la santé de patients atteints d’insuffisance respiratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M de Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Brocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Recherche Respiratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New challenges for Trichinella research network Workpackage 27, MedVetNet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Development of a capture ELISA for early diagnosis of pig trichinellosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Noeckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRICHIMED meeting</w:t>
+              <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813837v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient prevention strategy about ozone pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Brocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Veron</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Thoracic Society International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, San Diego, United States. pp.Inconnu</w:t>
@@ -3708,51 +3708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of cattle to tick-borne encephalitis virus in the historical endemic zone in north-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mathews-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3868,51 +3868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Humblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4123,51 +4123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Amaral da Silva Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4257,64 +4257,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Grot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4378,90 +4378,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for tick-borne encephalitis virus detection in raw milk products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hennechart-Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fourniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 104, pp.104003. </w:t>
@@ -4499,51 +4499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A One-Health Approach to Investigating an Outbreak of Alimentary Tick-Borne Encephalitis in a Non-endemic Area in France (Ain, Eastern France): A Longitudinal Serological Study in Livestock, Detection in Ticks, and the First Tick-Borne Encephalitis Virus Isolation and Molecular Characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4819,51 +4819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (1), pp.1-17. </w:t>
@@ -5035,51 +5035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encéphalite à tique en élevage : les produits au lait cru peuvent être source de contamination humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5087,51 +5087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine A. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (47), pp.45-48</w:t>
@@ -5867,51 +5867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trichinellose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6001,51 +6001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6198,319 +6198,331 @@
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 138 (4), pp.463-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0031182010001526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between ozone and temperature during the 2003 heat wave in France: consequences for health data analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6, pp.261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2458-6-261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00122142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of the inhibition of neutrophil proteinases by recombinant elafin and pre-elafin (trappin-2) expressed in Pichia pastoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Zani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shila M. Nobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 271 (12), pp.2370 - 2378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1432-1033.2004.04156.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6520,309 +6532,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERSISTENCE OF CRIMEAN-CONGO HEMORRHAGIC FEVER VIRUS IN THE ENVIRONMENT: MODELING TICK INFECTION WITH HAZARA AND DUGBE VIRUSES.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Thibaudeau</w:t>
+                <w:t xml:space="preserve">Seroprevalence and factors associated with the exposure of cattle to the tick-borne encephalitis virus (TBEV) in the Northeastern part of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mathews-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Wu Chuang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rogée</w:t>
+                <w:t xml:space="preserve">Raphaëlle Métras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane Amaral Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dumarest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Crimean-Congo Hemorrhagic Fever</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l'ENVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Maisons-Alfort Cedex, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571163v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence and factors associated with the exposure of cattle to the tick-borne encephalitis virus (TBEV) in the Northeastern part of France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Mathews-Martin</w:t>
+                <w:t xml:space="preserve">PERSISTENCE OF CRIMEAN-CONGO HEMORRHAGIC FEVER VIRUS IN THE ENVIRONMENT: MODELING TICK INFECTION WITH HAZARA AND DUGBE VIRUSES.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Métras</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marine Dumarest</w:t>
+                <w:t xml:space="preserve">Philippe Holzmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l'ENVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Maisons-Alfort Cedex, France</w:t>
+              <w:t xml:space="preserve">3. International Conference on Crimean-Congo Hemorrhagic Fever</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568817v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
+                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
@@ -6836,118 +6848,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lyon, France. 2019</w:t>
+              <w:t xml:space="preserve">Les XXIème journées francophones de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734106v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus.</w:t>
+                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
@@ -6961,118 +6973,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les XXIème journées francophones de virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées du Réseau "Tiques et Maladies à Tiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, NA, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366510v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
+                <w:t xml:space="preserve">Identification of candidate molecular determinants of the vector competence of &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt; for members of the tick-borne encephalitis complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
@@ -7086,118 +7098,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Réseau "Tiques et Maladies à Tiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, NA, France. 2019</w:t>
+              <w:t xml:space="preserve">3. International Meeting on Arboviruses and their Vectors (IMAV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278953v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of candidate molecular determinants of the vector competence of &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt; for members of the tick-borne encephalitis complex</w:t>
+                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
@@ -7211,235 +7223,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Meeting on Arboviruses and their Vectors (IMAV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. , 2019</w:t>
+              <w:t xml:space="preserve">21. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736198v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian hosts.</w:t>
+                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium of the French network for domestic animal immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 2018</w:t>
+              <w:t xml:space="preserve">20. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734497v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7448,788 +7460,788 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. 2018</w:t>
+              <w:t xml:space="preserve">Journées du département Santé Animale de l’INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734143v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères.</w:t>
+                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du département Santé Animale de l’INRA</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l’ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734105v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
+                <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian hosts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l’ANSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018</w:t>
+              <w:t xml:space="preserve">11. Symposium of the French network for domestic animal immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734374v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Meeting on Arboviruses and their Vectors (IMAV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Glasgow, United Kingdom. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian and tick hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Tick and Tick-borne Pathogen Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Cairns, Australia. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Epizone annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphometric and molecular characterization of early intestinal stages of Trichinella spiralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Zocevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8248,176 +8260,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Changchun, France. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a prevention strategy with regard to ozone pollution on the health of respiratory insufficient patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Brocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Veron</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Thoracic Society International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, San Francisco, United States. pp.Inconnu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8427,173 +8439,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of cattle to tick-borne encephalitis virus in the historical endemic zone in north-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mathews-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn M Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane Amaral-Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dumarest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04291404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated protein-protein interaction and RNA interference screens reveal novel restriction and dependency factors for a tick-borne flavivirus in its human host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8615,117 +8627,117 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A one health approach to investigating an outbreak of alimentary tick-borne encephalitis in a non-endemic area in France (Ain, Eastern France): a longitudinal serological study in livestock, detection in ticks, and the first TBE virus isolation and molecular characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8763,51 +8775,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03648991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8817,161 +8829,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus de l’encéphalite à tique (TBEV) : Mise en évidence de cas humains en France liés à une contamination alimentaire, point sur le cycle de transmission de cette maladie et situation en Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Beck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
+                <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lacour</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId217"/>
+      <w:footerReference w:type="default" r:id="rId218"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9118,51 +9130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Grot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine A. Lacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182705v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Unterfinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Caignard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Gorna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181139v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Attoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181138v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Latil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366304v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366233v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Vandekerkhove" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734503v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blisnick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Simo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bonniec Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Revaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Suleman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Riera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Zanella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vallee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Serrano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Noeckler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Le Rhun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815576v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Veron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Monte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brocca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Guellec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813837v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604356v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mathews-Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral-Moraes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04079-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037581v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Humblet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Heyman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030791" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251902v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decombe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Sogues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202357424" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412978v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral da Silva Moraes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12060801" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.1006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03648882v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hennechart-Collette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourniol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fraisse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03648941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral Moraes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumarest Marine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.863725" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paillaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brugel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bertolus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melany Baron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14133290" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04651-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Artigas-Jer&#243;nimo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Villar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10040457" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182502v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gonzalez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133179v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Faure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627246v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shaw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annebel R. de Vleeschauwer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocui Zhou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lefebvre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gamier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Watier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.02.074" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537911v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. Wu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blaga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Q. Fu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.01.055" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV32CSZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537918v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.02.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJTDPT23-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416826v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537888v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Zocevic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mace" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010001526" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122142v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le de Monte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Diot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brocca" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Veron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-6-261" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01680530v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Zani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shila M. Nobar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lemoine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04156.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571163v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thibaudeau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu Chuang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holzmuller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rog&#233;e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568817v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734106v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278953v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736198v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734497v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734143v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734105v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734374v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734500v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734107v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734499v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809274v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mac&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815256v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04291404v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M Dheilly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181137v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03648991v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182505v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Grot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine A. Lacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182705v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Unterfinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Caignard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Gorna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Attoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181138v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943334v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Latil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366304v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366233v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734503v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blisnick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Simo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bonniec Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Vandekerkhove" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734505v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Revaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Suleman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Riera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Zanella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vallee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Veron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Monte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brocca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Guellec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811768v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Serrano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Noeckler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Le Rhun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604356v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mathews-Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral-Moraes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04079-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037581v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Humblet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Heyman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030791" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251902v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decombe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Sogues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202357424" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412978v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral da Silva Moraes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12060801" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.1006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03648882v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hennechart-Collette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourniol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fraisse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03648941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral Moraes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumarest Marine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.863725" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paillaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brugel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bertolus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melany Baron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14133290" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04651-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Artigas-Jer&#243;nimo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Villar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10040457" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182502v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gonzalez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133179v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Faure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627246v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shaw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annebel R. de Vleeschauwer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocui Zhou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lefebvre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gamier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Watier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.02.074" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537911v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. Wu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blaga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Q. Fu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.01.055" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV32CSZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537918v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.02.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJTDPT23-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416826v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537888v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Zocevic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mace" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010001526" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-X3TZQP7H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122142v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le de Monte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Diot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brocca" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Veron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-6-261" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01680530v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Zani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shila M. Nobar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lemoine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04156.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568817v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571163v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thibaudeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu Chuang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holzmuller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rog&#233;e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278953v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736198v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734106v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734143v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734105v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734374v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734497v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734500v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734107v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734499v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809274v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mac&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815256v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04291404v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M Dheilly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181137v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03648991v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182505v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>