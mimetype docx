--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -333,402 +333,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus- and mammalian host-specific interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Lemasson</w:t>
+                <w:t xml:space="preserve">Détournement de la cellule par un flavivirus transmis par les tiques : liaisons dangereuses entre l'ARN viral et les protéines cellulaires chez l'humain et la tique Ixodes ricinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Grot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Caignard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine A. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Meeting on Viral Zoonosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Saint Raphaël, France</w:t>
+              <w:t xml:space="preserve">XXVème Journées francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571210v1</w:t>
+                <w:t xml:space="preserve">hal-04181145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell hijacking by a tick-borne flavivirus: dangerous linkages between viral RNA and cellular proteins in humans and the tick Ixodes ricinus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Grot</w:t>
+                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus- and mammalian host-specific interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Richardson</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Meeting on Viral Zoonoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Saint-Raphael, France</w:t>
+              <w:t xml:space="preserve">10th European Meeting on Viral Zoonosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saint Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181139v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détournement de la cellule par un flavivirus transmis par les tiques : liaisons dangereuses entre l'ARN viral et les protéines cellulaires chez l'humain et la tique Ixodes ricinus</w:t>
+                <w:t xml:space="preserve">Cell hijacking by a tick-borne flavivirus: dangerous linkages between viral RNA and cellular proteins in humans and the tick Ixodes ricinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Grot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine A. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Houssam Attoui</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème Journées francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">10th European Meeting on Viral Zoonoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saint-Raphael, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181145v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie comparative des interactions protéines-protéines entre deux flavivirus transmis par les tiques et leurs hôtes mammifères.</w:t>
               </w:r>
@@ -833,527 +833,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals potential virus- and mammalian host-specific interactions.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dialogue moléculaire entre les virus de l’encéphalite à tiques et louping ill et leur arthropode vecteur, la tique Ixodes ricinus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Caignard</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l’ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366330v1</w:t>
+                <w:t xml:space="preserve">hal-03366377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers cas humains d’infection à TBEV en France suite à la consommation de fromage de chèvre au lait cru.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Martin-Latil</w:t>
+                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals potential virus- and mammalian host-specific interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03943334v1</w:t>
+                <w:t xml:space="preserve">hal-03366330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue moléculaire des virus de l’encéphalite à tique et louping ill avec leur vecteur tique Ixodes ricinus.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+                <w:t xml:space="preserve">Premiers cas humains d’infection à TBEV en France suite à la consommation de fromage de chèvre au lait cru.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin-Latil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, virtual, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366354v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue moléculaire entre les virus de l’encéphalite à tiques et louping ill et leur arthropode vecteur, la tique Ixodes ricinus.</w:t>
+                <w:t xml:space="preserve">Dialogue moléculaire des virus de l’encéphalite à tique et louping ill avec leur vecteur tique Ixodes ricinus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l’ANSES</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366377v1</w:t>
+                <w:t xml:space="preserve">hal-03366354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of candidate molecular determinants of the vector competence of Ixodes ricinus for members of the tick-borne encephalitis virus complex.</w:t>
               </w:r>
@@ -1378,64 +1378,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l’ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Maisons-Alfort, France</w:t>
@@ -1516,51 +1516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Ticks and Tick-borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Virtual, France</w:t>
@@ -1628,64 +1628,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche de l’ENVA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -1753,64 +1753,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
@@ -1878,64 +1878,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche de l’ENVA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Maisons-Alfort, France</w:t>
@@ -1958,277 +1958,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of IrSPI, a tick serine protease inhibitor involved in tick feeding and in bacterial infection of salivary glands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Blisnick</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégory Caignard</w:t>
+                <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ladislav Simo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Le Bonniec Bernard</w:t>
+                <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptations to Hematophagy in Blood-feeding Parasites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Greifswald, Germany</w:t>
+              <w:t xml:space="preserve">Réunion annuelle « Tiques et Maladies à tiques » du « Réseau Ecologie des Interactions Durables »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734503v1</w:t>
+                <w:t xml:space="preserve">hal-02734505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Lemasson</w:t>
+                <w:t xml:space="preserve">Characterization of IrSPI, a tick serine protease inhibitor involved in tick feeding and in bacterial infection of salivary glands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blisnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Lowenski</w:t>
+                <w:t xml:space="preserve">Ladislav Simo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
+                <w:t xml:space="preserve">Le Bonniec Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Institut Sciences Animales Paris-Saclay – Nouvelles stratégies pour la santé animale et la santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">Adaptations to Hematophagy in Blood-feeding Parasites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Greifswald, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734109v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
               </w:r>
@@ -2253,107 +2253,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants, post-doctorants et masteriens de l’ENVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Maisons Alfort, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Institut Sciences Animales Paris-Saclay – Nouvelles stratégies pour la santé animale et la santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734502v1</w:t>
+                <w:t xml:space="preserve">hal-02734109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
               </w:r>
@@ -2378,357 +2378,357 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle « Tiques et Maladies à tiques » du « Réseau Ecologie des Interactions Durables »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Journée des doctorants, post-doctorants et masteriens de l’ENVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734505v1</w:t>
+                <w:t xml:space="preserve">hal-02734502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping interactions between tick-borne viruses and their different host species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche de l’ENVA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734367v1</w:t>
+                <w:t xml:space="preserve">hal-02734111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mapping interactions between tick-borne viruses and their different host species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche de l’ENVA</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734111v1</w:t>
+                <w:t xml:space="preserve">hal-02734367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathways to antigen expression after oral delivery of an Adenovirus-based vaccine</w:t>
               </w:r>
@@ -2740,51 +2740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Revaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2878,51 +2878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3003,51 +3003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Delignette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3098,51 +3098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du danger à l'évaluation du risque engendré par Trichinella britovi chez les suidés domestiques et sauvages : application à l'émergence de la trichinellose en Corse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3187,454 +3187,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New challenges for Trichinella research network Workpackage 27, MedVetNet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Development of a capture ELISA for early diagnosis of pig trichinellosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Noeckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRICHIMED meeting</w:t>
+              <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813837v1</w:t>
+                <w:t xml:space="preserve">hal-02811768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une stratégie de prévention basée sur la pollution par l’ozone sur la santé de patients atteints d’insuffisance respiratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Brocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Recherche Respiratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a capture ELISA for early diagnosis of pig trichinellosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">New challenges for Trichinella research network Workpackage 27, MedVetNet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
+              <w:t xml:space="preserve">TRICHIMED meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811768v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient prevention strategy about ozone pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Brocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Thoracic Society International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, San Diego, United States. pp.Inconnu</w:t>
@@ -3708,51 +3708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of cattle to tick-borne encephalitis virus in the historical endemic zone in north-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mathews-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3868,51 +3868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Humblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4091,377 +4091,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of Inflammasome during Bluetongue Virus Infection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cell hijacking by a tick-borne flavivirus: dangerous linkages between viral RNA and cellular proteins in humans and the tick Ixodes ricinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Grot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégory Caignard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens12060801⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (3), pp.208-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2023.1006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412978v1</w:t>
+                <w:t xml:space="preserve">hal-04181135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell hijacking by a tick-borne flavivirus: dangerous linkages between viral RNA and cellular proteins in humans and the tick Ixodes ricinus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Activation of Inflammasome during Bluetongue Virus Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane Amaral da Silva Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Houssam Attoui</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (3), pp.208-209. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (6), pp.801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/vir.2023.1006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12060801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181135v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for tick-borne encephalitis virus detection in raw milk products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hennechart-Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Fourniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 104, pp.104003. </w:t>
@@ -4499,51 +4499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A One-Health Approach to Investigating an Outbreak of Alimentary Tick-Borne Encephalitis in a Non-endemic Area in France (Ain, Eastern France): A Longitudinal Serological Study in Livestock, Detection in Ticks, and the First Tick-Borne Encephalitis Virus Isolation and Molecular Characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4806,64 +4806,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (1), pp.1-17. </w:t>
@@ -5035,51 +5035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encéphalite à tique en élevage : les produits au lait cru peuvent être source de contamination humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5087,51 +5087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine A. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (47), pp.45-48</w:t>
@@ -5867,51 +5867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trichinellose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6001,51 +6001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6246,51 +6246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between ozone and temperature during the 2003 heat wave in France: consequences for health data analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6406,51 +6406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Zani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shila M. Nobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6540,402 +6540,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence and factors associated with the exposure of cattle to the tick-borne encephalitis virus (TBEV) in the Northeastern part of France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PERSISTENCE OF CRIMEAN-CONGO HEMORRHAGIC FEVER VIRUS IN THE ENVIRONMENT: MODELING TICK INFECTION WITH HAZARA AND DUGBE VIRUSES.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Métras</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marine Dumarest</w:t>
+                <w:t xml:space="preserve">Sarah Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Holzmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l'ENVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Maisons-Alfort Cedex, France</w:t>
+              <w:t xml:space="preserve">3. International Conference on Crimean-Congo Hemorrhagic Fever</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568817v1</w:t>
+                <w:t xml:space="preserve">hal-04571163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERSISTENCE OF CRIMEAN-CONGO HEMORRHAGIC FEVER VIRUS IN THE ENVIRONMENT: MODELING TICK INFECTION WITH HAZARA AND DUGBE VIRUSES.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Holzmuller</w:t>
+                <w:t xml:space="preserve">Seroprevalence and factors associated with the exposure of cattle to the tick-borne encephalitis virus (TBEV) in the Northeastern part of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mathews-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rogée</w:t>
+                <w:t xml:space="preserve">Raphaëlle Métras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane Amaral Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dumarest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Crimean-Congo Hemorrhagic Fever</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l'ENVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Maisons-Alfort Cedex, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571163v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus.</w:t>
+                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les XXIème journées francophones de virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">21. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366510v1</w:t>
+                <w:t xml:space="preserve">hal-02734106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
               </w:r>
@@ -6960,64 +6960,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Réseau "Tiques et Maladies à Tiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, NA, France. 2019</w:t>
@@ -7040,402 +7040,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of candidate molecular determinants of the vector competence of &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt; for members of the tick-borne encephalitis complex</w:t>
+                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Meeting on Arboviruses and their Vectors (IMAV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. , 2019</w:t>
+              <w:t xml:space="preserve">Les XXIème journées francophones de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736198v1</w:t>
+                <w:t xml:space="preserve">hal-03366510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
+                <w:t xml:space="preserve">Identification of candidate molecular determinants of the vector competence of &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt; for members of the tick-borne encephalitis complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lyon, France. 2019</w:t>
+              <w:t xml:space="preserve">3. International Meeting on Arboviruses and their Vectors (IMAV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734106v1</w:t>
+                <w:t xml:space="preserve">hal-02736198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères.</w:t>
+                <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian hosts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. 2018</w:t>
+              <w:t xml:space="preserve">11. Symposium of the French network for domestic animal immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734143v1</w:t>
+                <w:t xml:space="preserve">hal-02734497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères.</w:t>
               </w:r>
@@ -7460,107 +7460,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du département Santé Animale de l’INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018</w:t>
+              <w:t xml:space="preserve">20. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734105v1</w:t>
+                <w:t xml:space="preserve">hal-02734143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
               </w:r>
@@ -7585,64 +7585,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de l’ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018</w:t>
@@ -7665,471 +7665,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian hosts.</w:t>
+                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium of the French network for domestic animal immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 2018</w:t>
+              <w:t xml:space="preserve">Journées du département Santé Animale de l’INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734497v1</w:t>
+                <w:t xml:space="preserve">hal-02734105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian hosts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian and tick hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Meeting on Arboviruses and their Vectors (IMAV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Glasgow, United Kingdom. 2017</w:t>
+              <w:t xml:space="preserve">9. Tick and Tick-borne Pathogen Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Cairns, Australia. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734500v1</w:t>
+                <w:t xml:space="preserve">hal-02734107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian and tick hosts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Tick and Tick-borne Pathogen Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Cairns, Australia. 2017</w:t>
+              <w:t xml:space="preserve">2. International Meeting on Arboviruses and their Vectors (IMAV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Glasgow, United Kingdom. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734107v1</w:t>
+                <w:t xml:space="preserve">hal-02734500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8296,103 +8296,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a prevention strategy with regard to ozone pollution on the health of respiratory insufficient patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Brocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Thoracic Society International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, San Francisco, United States. pp.Inconnu, 2007</w:t>
@@ -8466,51 +8466,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of cattle to tick-borne encephalitis virus in the historical endemic zone in north-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mathews-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn M Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8627,51 +8627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8693,51 +8693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A one health approach to investigating an outbreak of alimentary tick-borne encephalitis in a non-endemic area in France (Ain, Eastern France): a longitudinal serological study in livestock, detection in ticks, and the first TBE virus isolation and molecular characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8843,90 +8843,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus de l’encéphalite à tique (TBEV) : Mise en évidence de cas humains en France liés à une contamination alimentaire, point sur le cycle de transmission de cette maladie et situation en Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9130,51 +9130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Grot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine A. Lacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182705v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Unterfinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Caignard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Gorna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Attoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181138v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943334v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Latil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366304v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366233v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734503v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blisnick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Simo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bonniec Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Vandekerkhove" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734505v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Revaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Suleman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Riera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Zanella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vallee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Veron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Monte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brocca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Guellec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811768v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Serrano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Noeckler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Le Rhun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604356v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mathews-Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral-Moraes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04079-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037581v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Humblet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Heyman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030791" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251902v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decombe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Sogues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202357424" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412978v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral da Silva Moraes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12060801" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.1006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03648882v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hennechart-Collette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourniol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fraisse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03648941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral Moraes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumarest Marine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.863725" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paillaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brugel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bertolus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melany Baron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14133290" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04651-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Artigas-Jer&#243;nimo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Villar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10040457" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182502v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gonzalez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133179v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Faure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627246v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shaw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annebel R. de Vleeschauwer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocui Zhou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lefebvre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gamier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Watier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.02.074" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537911v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. Wu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blaga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Q. Fu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.01.055" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV32CSZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537918v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.02.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJTDPT23-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416826v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537888v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Zocevic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mace" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010001526" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-X3TZQP7H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122142v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le de Monte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Diot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brocca" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Veron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-6-261" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01680530v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Zani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shila M. Nobar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lemoine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04156.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568817v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571163v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thibaudeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu Chuang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holzmuller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rog&#233;e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278953v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736198v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734106v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734143v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734105v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734374v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734497v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734500v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734107v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734499v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809274v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mac&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815256v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04291404v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M Dheilly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181137v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03648991v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182505v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Grot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine A. Lacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182705v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Unterfinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Caignard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Gorna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181145v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Attoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571210v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181139v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181138v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Latil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366304v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366233v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Vandekerkhove" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734503v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blisnick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Simo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bonniec Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Revaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Suleman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Riera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Zanella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vallee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Serrano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Noeckler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Le Rhun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815576v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Veron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Monte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brocca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Guellec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813837v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604356v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mathews-Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral-Moraes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04079-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037581v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Humblet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Heyman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030791" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251902v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decombe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Sogues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202357424" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.1006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412978v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral da Silva Moraes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12060801" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03648882v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hennechart-Collette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourniol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fraisse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03648941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral Moraes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumarest Marine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.863725" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paillaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brugel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bertolus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melany Baron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14133290" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04651-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Artigas-Jer&#243;nimo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Villar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10040457" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182502v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gonzalez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133179v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Faure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627246v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shaw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annebel R. de Vleeschauwer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocui Zhou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lefebvre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gamier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Watier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.02.074" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537911v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. Wu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blaga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Q. Fu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.01.055" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV32CSZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537918v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.02.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJTDPT23-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416826v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537888v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Zocevic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mace" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010001526" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-X3TZQP7H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122142v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le de Monte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Diot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brocca" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Veron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-6-261" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01680530v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Zani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shila M. Nobar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lemoine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04156.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571163v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thibaudeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu Chuang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holzmuller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rog&#233;e" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568817v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734106v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278953v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366510v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736198v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734497v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734143v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734374v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734105v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734107v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734500v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734499v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809274v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mac&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815256v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04291404v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M Dheilly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181137v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03648991v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182505v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>