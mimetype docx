--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1271,351 +1271,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic flux analysis model for optimizing xylose conversion into ethanol by the natural C5-fermenting yeast Candida shehatae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current status and future prospects of conversion of lignocellulosic resources to biofuels using yeasts and bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Bideaux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-015-7085-0⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (11), pp.1747-1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2016.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886370v1</w:t>
+                <w:t xml:space="preserve">hal-01601342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la conversion microbienne des ressources lignocellulosiques pour la production de molécules énergétiques : verrous et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54, pp.89-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5137738413400696E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current status and future prospects of conversion of lignocellulosic resources to biofuels using yeasts and bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic flux analysis model for optimizing xylose conversion into ethanol by the natural C5-fermenting yeast Candida shehatae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Montheard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2016.07.028⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100 (3), pp.1489-1499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-015-7085-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01601342v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium and Kinetics of High Molecular Weight Protein Uptake in Ion Exchange Chromatography</w:t>
               </w:r>
@@ -1712,303 +1712,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme-labeled phages detected by amperometry: A new method to study inline virus retention in membrane processes</w:t>
+                <w:t xml:space="preserve">Characterization of the inline virus removal performances in hollow fibre modules by a new tracer electrochemically detected</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Guigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cabassud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 59 (1), pp.68-78. </w:t>
+              <w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (2), pp.507 - 514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.13788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/ws.2013.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317056v1</w:t>
+                <w:t xml:space="preserve">hal-01689971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the inline virus removal performances in hollow fibre modules by a new tracer electrochemically detected</w:t>
+                <w:t xml:space="preserve">Enzyme-labeled phages detected by amperometry: A new method to study inline virus retention in membrane processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alfenore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alquier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (1), pp.68-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.13788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/ws.2013.054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01689971v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioperformance interpretation of a two-stage membrane bioreactor with cell recycling for intensive microbial production using residence time and internal age distributions</w:t>
               </w:r>
@@ -2020,51 +2020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Ben Gaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2192,51 +2192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nevoigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12, </w:t>
@@ -2300,51 +2300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Ben Gaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2679,51 +2679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Candida shehatae viability by flow cytometry and fluorescent probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Montheard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2819,285 +2819,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of fluorescent microorganisms to perform in vivo and in situ local characterization of microbial deposits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Lafforgue</w:t>
+                <w:t xml:space="preserve">A new biosynthetic tracer for the inline measurement of virus retention in membrane processes: Part I – Synthesis protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alfenore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 369 (1-2), pp.30 - 39. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 690 (2), pp.190-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2010.11.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2011.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652163v1</w:t>
+                <w:t xml:space="preserve">hal-02317084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new biosynthetic tracer for the inline measurement of virus retention in membrane processes: Part I – Synthesis protocol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Cabassud</w:t>
+                <w:t xml:space="preserve">Use of fluorescent microorganisms to perform in vivo and in situ local characterization of microbial deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 690 (2), pp.190-198. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 369 (1-2), pp.30 - 39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2011.02.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2010.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317084v1</w:t>
+                <w:t xml:space="preserve">hal-02652163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of green juice with an intensive thermo-mechanical fractionation process. Part II: Effect of processing conditions on the liquid fraction properties</w:t>
               </w:r>
@@ -3109,51 +3109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kerfai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3226,90 +3226,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new biosynthetic tracer for the inline measurement of virus retention in membrane processes: Part II. Biochemical and physicochemical characterizations of the new tracer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 690 (2), pp.199-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3381,51 +3381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Ben Gaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3506,51 +3506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pagliardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Hubmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3627,77 +3627,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation hydrodynamique d'un réacteur bi-étagé avec recyclage cellulaire (BBRC) à travers l'étude de la distribution des temps de séjour (DTS) des phases gaz, liquide et biomasse catalytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Ben Gaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alefenore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3765,51 +3765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3920,51 +3920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4200,51 +4200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Benbadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4466,51 +4466,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving ethanol production and viability of Saccharomyces cerevisiae by a vitamin feeding strategy during fed-batch process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4922,51 +4922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to design a sustainable industrial bioproduction chain configuration: development of a bioprocess model-based simulation tool to be coupled with life cycle assessment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5004,51 +5004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graduate School in Biotechnology for Bio based Economy in Toulouse, France: interdisciplinary challenges in education and research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5371,51 +5371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to get through scientific and technological challenges of advanced biofuel production ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Bioresource Technology for Bioenergy, Bioproducts &amp; Environmental Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5453,51 +5453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current status for prospects on advanced biofuel production: how to get through scientific and technological challenges as part as bioeconomy success ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofuels, Bioenergy and bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5535,51 +5535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignocellulosic resources for biofuels with yeast and bacteria: scientific and technological challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés Francais du Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5604,103 +5604,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation métabolique de Candida shehatae pour la compréhension et l’intensification de la conversion du xylose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Montheard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e rencontre Levures Modèles OUtils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Bordeaux, France</w:t>
@@ -5742,51 +5742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des pentoses (C5) et des hexoses (C6) par Kluyveromyces marxianus en vue de l’optimisation de leur conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couvrat A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Alfenore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6001,51 +6001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10é rencontre Levures, MOdèles, Outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Toulouse, France</w:t>
@@ -6087,51 +6087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass, a precious resource that requires novel biorefinery concepts: towards petro-biorefineries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6221,51 +6221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Specialised Symposium on Yeasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Guadalajara, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6316,51 +6316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Ben Gaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6540,51 +6540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Bioenergy research Challenges : from academic research programs to industrial pilot plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6704,51 +6704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6795,51 +6795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative biological analysis and bioprocess innovation : how to optimise biological production of molecules for bioenergy and/or chemical uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6920,51 +6920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic Analysis and Innovative Bioprocess for Highly Efficient, Microbial Production of Energetic and Chemical Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7084,51 +7084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Ben Gaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7330,51 +7330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathe S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Congrès de la SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7393,273 +7393,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of yeasts viability and dynamic responses to intensify ethanol production in a membrane two stage bioreactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y Sanchez-Gonzalez</w:t>
+                <w:t xml:space="preserve">Liquid and gas residence time distribution in a two-stage bioreactor with cell recycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Ben Gaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress on Yeasts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Kiev, Ukraine</w:t>
+              <w:t xml:space="preserve">Tracer5, Tracers and Tracing methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Tiradentes, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008417v1</w:t>
+                <w:t xml:space="preserve">hal-02308966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid and gas residence time distribution in a two-stage bioreactor with cell recycle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Andre</w:t>
+                <w:t xml:space="preserve">Analysis of yeasts viability and dynamic responses to intensify ethanol production in a membrane two stage bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Bideaux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Goma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracer5, Tracers and Tracing methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Tiradentes, Brazil</w:t>
+              <w:t xml:space="preserve">12th International Congress on Yeasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308966v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent microorganisms to characterize in vivo biological deposits</w:t>
               </w:r>
@@ -7747,138 +7747,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of variable pressure on deposition of microorganism onto surface membrane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yeast activity management for the intensification of the ethanol production in a membrane two stage bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Beaufort</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ch Lafforgue</w:t>
+                <w:t xml:space="preserve">G Goma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées PNIR Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">15th European Biomass Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777636v1</w:t>
+                <w:t xml:space="preserve">hal-05008727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenarios for a co-ordinated approach to sustainable s&amp;t co-operation with the eastern neighbours of the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7937,178 +7963,152 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioenergies International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast activity management for the intensification of the ethanol production in a membrane two stage bioreactor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+                <w:t xml:space="preserve">Effect of variable pressure on deposition of microorganism onto surface membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Goma</w:t>
+                <w:t xml:space="preserve">Ch Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Biomass Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées PNIR Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008727v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomasse et biocatalyses : production de molécules à usages énergétiques</w:t>
               </w:r>
@@ -8213,273 +8213,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction entre biofilm et son environnement en termes d’hydrodynamique et de réponse biologique</w:t>
+                <w:t xml:space="preserve">Microbial production of fatty acids : performances of a new way to produce molecules to energetic or chemical uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Paul</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Cescut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fillaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Biofilms en Midi Pyrénées"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">28th Symposium on Biotechnology for Fuels and Chemicals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777622v1</w:t>
+                <w:t xml:space="preserve">hal-05008777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial production of fatty acids : performances of a new way to produce molecules to energetic or chemical uses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction entre biofilm et son environnement en termes d’hydrodynamique et de réponse biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cescut</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Liné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Symposium on Biotechnology for Fuels and Chemicals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Nashville, United States</w:t>
+              <w:t xml:space="preserve">Séminaire "Biofilms en Midi Pyrénées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008777v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative membrane bioreactor for very high ethanol performances</w:t>
               </w:r>
@@ -8590,51 +8590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast activity management for the intensification of the ethanol production in a membrane two stage bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8642,51 +8642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV International Congress of Biochemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Morelia, Mexico</w:t>
@@ -8892,51 +8892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Biomass Conference and Exhibition: Biomass for Energy, Industry and Climate Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Paris, France</w:t>
@@ -9084,277 +9084,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performances for ethanol biofuel production: combined effects of nutritional strategy, temperature and aeration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A genomic analysis of the dynamic adaptation of the yeast Saccharomyces cerevisiae to high concentration of produced ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology of Yeasts and Filamentous Fungi II (PYFF-2)</w:t>
+              <w:t xml:space="preserve">2nd International Meeting on Physiology of Yeast and Filamentous Fungi (PYFF2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009980v1</w:t>
+                <w:t xml:space="preserve">hal-05007358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomic analysis of the dynamic adaptation of the yeast Saccharomyces cerevisiae to high concentration of produced ethanol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High performances for ethanol biofuel production: combined effects of nutritional strategy, temperature and aeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Aldiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benbadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S Sokol</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Meeting on Physiology of Yeast and Filamentous Fungi (PYFF2)</w:t>
+              <w:t xml:space="preserve">Physiology of Yeasts and Filamentous Fungi II (PYFF-2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007358v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative technology system for very high performances in ethanol production as biofuel</w:t>
               </w:r>
@@ -9504,64 +9504,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Meeting on Physiology of Yeast and Filamentous Fungi (PYFF2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Anglet, France</w:t>
@@ -9629,51 +9629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9840,103 +9840,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomic analysis of the dynamic adaptation of yeast to high ethanol production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benbadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st FEMS Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Ljubljana, Slovenia</w:t>
@@ -10090,103 +10090,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomasse pour l’Énergie et Biocarburant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benbadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débat National sur l’Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cité des Sciences, Apr 2003, Paris, France</w:t>
@@ -10379,64 +10379,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolic Engineering IV: Applied System Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Barga, Italy</w:t>
@@ -10722,51 +10722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux bio-traceurs et leurs utilisations pour le contrôle des installations de filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabassud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10868,51 +10868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue “Bioenergies, Present and Prospects”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51 (11), pp.1745-1746, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11016,51 +11016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Nevoigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11194,51 +11194,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3827210"/>
+    <w:nsid w:val="821C1816"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11425,51 +11425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-alfenore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8262-6896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155502360" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194149854" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035716544X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04929516v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gelain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wui Yeoh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Sakir Hossain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13273-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725099v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ismail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giacinti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delagado Raynaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alfenore" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2024.04.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2023.02.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2022.110114" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619298v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2021.12.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597169v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-021-01307-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Kentheswaran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Teychen&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00717" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10616-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Montheard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina Jouve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7085-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137738413400696E12" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.07.028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTCS3TBL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wakkel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Math&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEA.2015.V6.501" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317056v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soussan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Math&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfenore" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.13788" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7LPPVC8C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689971v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2013.054" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Ga&#239;da" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2012.10.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDLM18NC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268142v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pagliardini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hubmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nevoigt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-29" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Gaida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.12.065" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B52M1JCQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma da Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01301.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amillastre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Uribelarrea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.04.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC8VD2X3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268285v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Garcier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.07.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4LWH1BS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652163v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.11.023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z1BLKQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317084v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.02.022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70K4ZGC2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerfai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.12.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317087v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.01.029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FZXD5HZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-36" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170695v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alefenore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166753v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cameleyre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-008-0265-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NFGNXZQC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169367v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Uribelarrea" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.2134-2140.2006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169408v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Chaabane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldiguier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-006-0056-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXWJRMW0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169957v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benbadis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1393-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKL10KV8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169925v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Aldiguier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Uribelarrea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-004-0352-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43FFBAAA77E76AEFC5DE999B9D28F1EDF444BF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169999v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-002-1092-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-988VFRGL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141705v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Jouvin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benizri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414197v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hatoum" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eise Viau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Albet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04779876v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Viau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923222v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arata" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756551v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777623v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boy C" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesage J" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorret N" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930810v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930818v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959069v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777625v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777626v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvrat A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alfenore" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777627v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Ga&#239;da L" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andr&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bideaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777628v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montheard J" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004243v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Goma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932652v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275507v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777629v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gaida L" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre C" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bideaux C" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934665v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005366v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0067" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932668v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934685v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306144v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777630v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerfai S" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fernandez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777631v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soussan L" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathe S" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008417v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308966v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777633v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaufort S" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro F" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafforgue C" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777636v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beaufort" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Lafforgue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934895v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008727v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goma" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777635v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777622v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Paul" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Derlon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lin&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008777v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005553v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007297v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007325v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008783v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008862v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Chaabane" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009980v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007358v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sokol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009947v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007337v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009961v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007379v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010065v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959254v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbadis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010256v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010068v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04772911v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959469v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Kerfai" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reboul" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Resende de Azevedo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurora Fernandez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04780015v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Soussan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601372v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.10.019" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFXT56ZM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777634v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nevoigt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillouet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hubmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-alfenore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8262-6896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155502360" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194149854" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035716544X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04929516v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gelain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wui Yeoh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Sakir Hossain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13273-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725099v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ismail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giacinti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delagado Raynaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alfenore" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2024.04.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2023.02.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2022.110114" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619298v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2021.12.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597169v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-021-01307-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Kentheswaran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Teychen&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00717" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10616-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.07.028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTCS3TBL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137738413400696E12" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Montheard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina Jouve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7085-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wakkel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Math&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEA.2015.V6.501" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soussan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfenore" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2013.054" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Math&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.13788" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7LPPVC8C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Ga&#239;da" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2012.10.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDLM18NC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268142v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pagliardini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hubmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nevoigt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-29" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Gaida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.12.065" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B52M1JCQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma da Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01301.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amillastre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Uribelarrea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.04.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC8VD2X3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268285v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Garcier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.07.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4LWH1BS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.02.022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70K4ZGC2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652163v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.11.023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z1BLKQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerfai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.12.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317087v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.01.029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FZXD5HZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-36" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170695v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alefenore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166753v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cameleyre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-008-0265-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NFGNXZQC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169367v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Uribelarrea" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.2134-2140.2006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169408v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Chaabane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldiguier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-006-0056-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXWJRMW0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169957v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benbadis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1393-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKL10KV8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169925v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Aldiguier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Uribelarrea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-004-0352-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43FFBAAA77E76AEFC5DE999B9D28F1EDF444BF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169999v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-002-1092-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-988VFRGL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141705v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Jouvin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benizri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414197v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hatoum" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eise Viau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Albet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04779876v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Viau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923222v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arata" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756551v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777623v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boy C" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesage J" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorret N" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930810v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930818v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959069v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777625v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777626v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvrat A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alfenore" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777627v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Ga&#239;da L" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andr&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bideaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777628v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montheard J" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004243v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Goma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932652v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275507v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777629v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gaida L" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre C" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bideaux C" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934665v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005366v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0067" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932668v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934685v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306144v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777630v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerfai S" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fernandez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777631v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soussan L" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathe S" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308966v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008417v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777633v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaufort S" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro F" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafforgue C" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008727v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goma" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934895v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777636v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beaufort" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Lafforgue" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777635v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008777v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777622v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Paul" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Derlon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lin&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005553v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007297v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007325v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008783v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008862v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Chaabane" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007358v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sokol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009980v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009947v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007337v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009961v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007379v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010065v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959254v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbadis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010256v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010068v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04772911v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959469v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Kerfai" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reboul" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Resende de Azevedo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurora Fernandez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04780015v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Soussan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601372v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.10.019" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFXT56ZM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777634v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nevoigt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillouet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hubmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>