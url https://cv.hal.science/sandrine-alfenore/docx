--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1271,351 +1271,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current status and future prospects of conversion of lignocellulosic resources to biofuels using yeasts and bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic flux analysis model for optimizing xylose conversion into ethanol by the natural C5-fermenting yeast Candida shehatae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Montheard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2016.07.028⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100 (3), pp.1489-1499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-015-7085-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601342v1</w:t>
+                <w:t xml:space="preserve">hal-01886370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la conversion microbienne des ressources lignocellulosiques pour la production de molécules énergétiques : verrous et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54, pp.89-104. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5137738413400696E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic flux analysis model for optimizing xylose conversion into ethanol by the natural C5-fermenting yeast Candida shehatae</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current status and future prospects of conversion of lignocellulosic resources to biofuels using yeasts and bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (11), pp.1747-1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2016.07.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-015-7085-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01886370v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium and Kinetics of High Molecular Weight Protein Uptake in Ion Exchange Chromatography</w:t>
               </w:r>
@@ -1712,303 +1712,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the inline virus removal performances in hollow fibre modules by a new tracer electrochemically detected</w:t>
+                <w:t xml:space="preserve">Enzyme-labeled phages detected by amperometry: A new method to study inline virus retention in membrane processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alquier</w:t>
+                <w:t xml:space="preserve">C. Guigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guigui</w:t>
+                <w:t xml:space="preserve">C. Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mathe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (2), pp.507 - 514. </w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (1), pp.68-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/ws.2013.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aic.13788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689971v1</w:t>
+                <w:t xml:space="preserve">hal-02317056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme-labeled phages detected by amperometry: A new method to study inline virus retention in membrane processes</w:t>
+                <w:t xml:space="preserve">Characterization of the inline virus removal performances in hollow fibre modules by a new tracer electrochemically detected</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.13788⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (2), pp.507 - 514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/ws.2013.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02317056v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioperformance interpretation of a two-stage membrane bioreactor with cell recycling for intensive microbial production using residence time and internal age distributions</w:t>
               </w:r>
@@ -2020,51 +2020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Ben Gaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2192,51 +2192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nevoigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12, </w:t>
@@ -2300,51 +2300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Ben Gaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2679,51 +2679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Candida shehatae viability by flow cytometry and fluorescent probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Montheard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2838,90 +2838,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new biosynthetic tracer for the inline measurement of virus retention in membrane processes: Part I – Synthesis protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 690 (2), pp.190-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3109,51 +3109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kerfai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3226,90 +3226,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new biosynthetic tracer for the inline measurement of virus retention in membrane processes: Part II. Biochemical and physicochemical characterizations of the new tracer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 690 (2), pp.199-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3381,51 +3381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Ben Gaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3506,51 +3506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pagliardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Hubmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3627,77 +3627,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation hydrodynamique d'un réacteur bi-étagé avec recyclage cellulaire (BBRC) à travers l'étude de la distribution des temps de séjour (DTS) des phases gaz, liquide et biomasse catalytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Ben Gaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alefenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3765,51 +3765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3920,51 +3920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4200,51 +4200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Benbadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4466,51 +4466,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving ethanol production and viability of Saccharomyces cerevisiae by a vitamin feeding strategy during fed-batch process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4922,51 +4922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to design a sustainable industrial bioproduction chain configuration: development of a bioprocess model-based simulation tool to be coupled with life cycle assessment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5004,51 +5004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graduate School in Biotechnology for Bio based Economy in Toulouse, France: interdisciplinary challenges in education and research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5371,51 +5371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to get through scientific and technological challenges of advanced biofuel production ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Bioresource Technology for Bioenergy, Bioproducts &amp; Environmental Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5453,51 +5453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current status for prospects on advanced biofuel production: how to get through scientific and technological challenges as part as bioeconomy success ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofuels, Bioenergy and bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5535,51 +5535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignocellulosic resources for biofuels with yeast and bacteria: scientific and technological challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés Francais du Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5604,103 +5604,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation métabolique de Candida shehatae pour la compréhension et l’intensification de la conversion du xylose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Montheard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e rencontre Levures Modèles OUtils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Bordeaux, France</w:t>
@@ -5742,51 +5742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des pentoses (C5) et des hexoses (C6) par Kluyveromyces marxianus en vue de l’optimisation de leur conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couvrat A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Alfenore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6001,51 +6001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10é rencontre Levures, MOdèles, Outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Toulouse, France</w:t>
@@ -6087,51 +6087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass, a precious resource that requires novel biorefinery concepts: towards petro-biorefineries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6221,51 +6221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Specialised Symposium on Yeasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Guadalajara, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6316,51 +6316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Ben Gaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6540,51 +6540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Bioenergy research Challenges : from academic research programs to industrial pilot plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6704,51 +6704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6795,51 +6795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative biological analysis and bioprocess innovation : how to optimise biological production of molecules for bioenergy and/or chemical uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6920,51 +6920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic Analysis and Innovative Bioprocess for Highly Efficient, Microbial Production of Energetic and Chemical Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7084,51 +7084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Ben Gaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7330,51 +7330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathe S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Congrès de la SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7393,273 +7393,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid and gas residence time distribution in a two-stage bioreactor with cell recycle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
+                <w:t xml:space="preserve">Analysis of yeasts viability and dynamic responses to intensify ethanol production in a membrane two stage bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Goma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracer5, Tracers and Tracing methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Tiradentes, Brazil</w:t>
+              <w:t xml:space="preserve">12th International Congress on Yeasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308966v1</w:t>
+                <w:t xml:space="preserve">hal-05008417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of yeasts viability and dynamic responses to intensify ethanol production in a membrane two stage bioreactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y Sanchez-Gonzalez</w:t>
+                <w:t xml:space="preserve">Liquid and gas residence time distribution in a two-stage bioreactor with cell recycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Ben Gaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress on Yeasts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Kiev, Ukraine</w:t>
+              <w:t xml:space="preserve">Tracer5, Tracers and Tracing methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Tiradentes, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008417v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent microorganisms to characterize in vivo biological deposits</w:t>
               </w:r>
@@ -7747,164 +7747,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast activity management for the intensification of the ethanol production in a membrane two stage bioreactor</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of variable pressure on deposition of microorganism onto surface membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Goma</w:t>
+                <w:t xml:space="preserve">S Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Biomass Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées PNIR Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008727v1</w:t>
+                <w:t xml:space="preserve">hal-04777636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenarios for a co-ordinated approach to sustainable s&amp;t co-operation with the eastern neighbours of the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7963,152 +7937,178 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioenergies International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of variable pressure on deposition of microorganism onto surface membrane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
+                <w:t xml:space="preserve">Yeast activity management for the intensification of the ethanol production in a membrane two stage bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch Lafforgue</w:t>
+                <w:t xml:space="preserve">G Goma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées PNIR Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">15th European Biomass Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777636v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomasse et biocatalyses : production de molécules à usages énergétiques</w:t>
               </w:r>
@@ -8213,273 +8213,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial production of fatty acids : performances of a new way to produce molecules to energetic or chemical uses</w:t>
+                <w:t xml:space="preserve">Interaction entre biofilm et son environnement en termes d’hydrodynamique et de réponse biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cescut</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Liné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Symposium on Biotechnology for Fuels and Chemicals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Nashville, United States</w:t>
+              <w:t xml:space="preserve">Séminaire "Biofilms en Midi Pyrénées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008777v1</w:t>
+                <w:t xml:space="preserve">hal-04777622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction entre biofilm et son environnement en termes d’hydrodynamique et de réponse biologique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial production of fatty acids : performances of a new way to produce molecules to energetic or chemical uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Liné</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Cescut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fillaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Biofilms en Midi Pyrénées"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">28th Symposium on Biotechnology for Fuels and Chemicals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777622v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative membrane bioreactor for very high ethanol performances</w:t>
               </w:r>
@@ -8590,51 +8590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast activity management for the intensification of the ethanol production in a membrane two stage bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8642,51 +8642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV International Congress of Biochemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Morelia, Mexico</w:t>
@@ -8892,51 +8892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Biomass Conference and Exhibition: Biomass for Energy, Industry and Climate Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Paris, France</w:t>
@@ -9504,64 +9504,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Meeting on Physiology of Yeast and Filamentous Fungi (PYFF2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Anglet, France</w:t>
@@ -9629,51 +9629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10379,64 +10379,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolic Engineering IV: Applied System Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Barga, Italy</w:t>
@@ -10722,51 +10722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux bio-traceurs et leurs utilisations pour le contrôle des installations de filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabassud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10868,51 +10868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue “Bioenergies, Present and Prospects”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51 (11), pp.1745-1746, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11016,51 +11016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Nevoigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11194,51 +11194,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="821C1816"/>
+    <w:nsid w:val="23AE498B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11425,51 +11425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-alfenore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8262-6896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155502360" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194149854" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035716544X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04929516v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gelain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wui Yeoh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Sakir Hossain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13273-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725099v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ismail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giacinti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delagado Raynaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alfenore" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2024.04.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2023.02.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2022.110114" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619298v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2021.12.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597169v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-021-01307-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Kentheswaran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Teychen&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00717" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10616-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.07.028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTCS3TBL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137738413400696E12" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Montheard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina Jouve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7085-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wakkel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Math&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEA.2015.V6.501" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soussan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfenore" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2013.054" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Math&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.13788" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7LPPVC8C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Ga&#239;da" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2012.10.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDLM18NC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268142v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pagliardini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hubmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nevoigt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-29" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Gaida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.12.065" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B52M1JCQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma da Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01301.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amillastre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Uribelarrea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.04.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC8VD2X3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268285v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Garcier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.07.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4LWH1BS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.02.022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70K4ZGC2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652163v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.11.023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z1BLKQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerfai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.12.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317087v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.01.029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FZXD5HZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-36" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170695v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alefenore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166753v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cameleyre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-008-0265-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NFGNXZQC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169367v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Uribelarrea" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.2134-2140.2006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169408v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Chaabane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldiguier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-006-0056-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXWJRMW0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169957v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benbadis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1393-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKL10KV8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169925v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Aldiguier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Uribelarrea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-004-0352-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43FFBAAA77E76AEFC5DE999B9D28F1EDF444BF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169999v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-002-1092-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-988VFRGL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141705v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Jouvin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benizri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414197v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hatoum" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eise Viau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Albet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04779876v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Viau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923222v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arata" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756551v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777623v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boy C" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesage J" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorret N" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930810v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930818v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959069v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777625v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777626v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvrat A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alfenore" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777627v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Ga&#239;da L" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andr&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bideaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777628v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montheard J" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004243v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Goma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932652v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275507v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777629v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gaida L" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre C" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bideaux C" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934665v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005366v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0067" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932668v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934685v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306144v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777630v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerfai S" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fernandez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777631v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soussan L" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathe S" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308966v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008417v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777633v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaufort S" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro F" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafforgue C" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008727v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goma" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934895v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777636v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beaufort" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Lafforgue" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777635v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008777v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777622v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Paul" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Derlon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lin&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005553v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007297v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007325v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008783v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008862v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Chaabane" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007358v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sokol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009980v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009947v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007337v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009961v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007379v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010065v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959254v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbadis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010256v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010068v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04772911v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959469v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Kerfai" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reboul" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Resende de Azevedo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurora Fernandez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04780015v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Soussan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601372v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.10.019" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFXT56ZM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777634v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nevoigt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillouet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hubmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-alfenore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8262-6896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155502360" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194149854" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035716544X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04929516v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gelain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wui Yeoh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Sakir Hossain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13273-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725099v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ismail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giacinti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delagado Raynaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alfenore" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2024.04.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2023.02.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2022.110114" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619298v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2021.12.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597169v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-021-01307-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Kentheswaran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Teychen&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00717" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10616-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Montheard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina Jouve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7085-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137738413400696E12" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.07.028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTCS3TBL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wakkel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Math&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEA.2015.V6.501" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317056v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soussan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Math&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfenore" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.13788" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7LPPVC8C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689971v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2013.054" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Ga&#239;da" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2012.10.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDLM18NC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268142v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pagliardini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hubmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nevoigt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-29" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Gaida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.12.065" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B52M1JCQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma da Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01301.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amillastre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Uribelarrea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.04.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC8VD2X3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268285v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Garcier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.07.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4LWH1BS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.02.022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70K4ZGC2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652163v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.11.023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z1BLKQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerfai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.12.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317087v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.01.029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FZXD5HZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-36" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170695v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alefenore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166753v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cameleyre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-008-0265-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NFGNXZQC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169367v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Uribelarrea" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.2134-2140.2006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169408v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Chaabane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldiguier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-006-0056-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXWJRMW0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169957v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benbadis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1393-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKL10KV8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169925v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Aldiguier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Uribelarrea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-004-0352-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43FFBAAA77E76AEFC5DE999B9D28F1EDF444BF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169999v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-002-1092-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-988VFRGL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141705v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Jouvin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benizri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414197v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hatoum" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eise Viau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Albet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04779876v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Viau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923222v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arata" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756551v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777623v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boy C" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesage J" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorret N" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930810v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930818v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959069v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777625v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777626v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvrat A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alfenore" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777627v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Ga&#239;da L" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andr&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bideaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777628v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montheard J" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004243v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Goma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932652v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275507v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777629v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gaida L" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre C" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bideaux C" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934665v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005366v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0067" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932668v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934685v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306144v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777630v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerfai S" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fernandez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777631v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soussan L" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathe S" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008417v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308966v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777633v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaufort S" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro F" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafforgue C" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777636v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beaufort" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Lafforgue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934895v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008727v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goma" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777635v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777622v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Paul" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Derlon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lin&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008777v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005553v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007297v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007325v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008783v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008862v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Chaabane" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007358v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sokol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009980v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009947v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007337v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009961v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007379v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010065v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959254v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbadis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010256v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010068v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04772911v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959469v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Kerfai" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reboul" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Resende de Azevedo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurora Fernandez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04780015v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Soussan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601372v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.10.019" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFXT56ZM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777634v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nevoigt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillouet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hubmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>