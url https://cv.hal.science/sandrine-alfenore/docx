--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -143,53 +143,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">194149854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=jTIjf4sAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">000000035716544X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -224,4390 +245,4390 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and monitoring of cell heterogeneity from plasmid recombination during limonene production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wui Yeoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gazi Sakir Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 109 (1), pp.4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00253-024-13273-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the environmental parameters on single cell protein production and composition by Cupriavidus necator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Giacinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delagado Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 388, pp.83-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2024.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of plasmid stabilization systems during heterologous isopropanol production in fed-batch bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 366, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2023.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-expression of an isopropanol synthetic operon and eGFP to monitor the robustness of Cupriavidus necator during isopropanol production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 161, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2022.110114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of plasmid-based expression level heterogeneity under plasmid-curing like conditions in Cupriavidus necator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 345, pp.17-29. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2021.12.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the robustness of Cupriavidus necator engineered strains during fed-batch cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMB Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13568-021-01307-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attempts, Successes, and Failures of Distance Learning in the Time of COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalyani Kentheswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aras Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 97 (9), pp.2448-2457. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jchemed.0c00717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmid expression level heterogeneity monitoring via heterologous eGFP production at the single-cell level in Cupriavidus necator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.5899-5914. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-020-10616-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic flux analysis model for optimizing xylose conversion into ethanol by the natural C5-fermenting yeast Candida shehatae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Bideaux</w:t>
+                <w:t xml:space="preserve">De la conversion microbienne des ressources lignocellulosiques pour la production de molécules énergétiques : verrous et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Montheard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-015-7085-0⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.89-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5137738413400696E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886370v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la conversion microbienne des ressources lignocellulosiques pour la production de molécules énergétiques : verrous et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Current status and future prospects of conversion of lignocellulosic resources to biofuels using yeasts and bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5137738413400696E12⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (11), pp.1747-1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2016.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602006v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current status and future prospects of conversion of lignocellulosic resources to biofuels using yeasts and bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic flux analysis model for optimizing xylose conversion into ethanol by the natural C5-fermenting yeast Candida shehatae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Montheard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2016.07.028⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100 (3), pp.1489-1499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-015-7085-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01601342v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium and Kinetics of High Molecular Weight Protein Uptake in Ion Exchange Chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wakkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chemical Engineering and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (5), pp.306-313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7763/IJCEA.2015.V6.501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme-labeled phages detected by amperometry: A new method to study inline virus retention in membrane processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Characterization of the inline virus removal performances in hollow fibre modules by a new tracer electrochemically detected</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.13788⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (2), pp.507 - 514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/ws.2013.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02317056v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the inline virus removal performances in hollow fibre modules by a new tracer electrochemically detected</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Enzyme-labeled phages detected by amperometry: A new method to study inline virus retention in membrane processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alquier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">C. Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mathe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (2), pp.507 - 514. </w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (1), pp.68-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/ws.2013.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aic.13788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689971v1</w:t>
+                <w:t xml:space="preserve">hal-02317056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioperformance interpretation of a two-stage membrane bioreactor with cell recycling for intensive microbial production using residence time and internal age distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Ben Gaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 48 (1), pp.13-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procbio.2012.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The metabolic costs of improving ethanol yield by reducing glycerol formation capacity under anaerobic conditions in Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pagliardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Hubmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nevoigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1475-2859-12-29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hydrodynamic behaviour of a two-stage bioreactor with cell recycling dedicated to intensive microbial production</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dynamic model of temperature impact on cell viability and major product formation during fed-batch and continuous ethanolic fermentation in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Amillastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2011.12.065⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117, pp.242 - 250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267970v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent proteins as in-vivo and in-situ reporters to study the development of a Saccharomyces cerevisiae yeast biofilm and its invasion by the bacteria Escherichia coli</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Lafforgue</w:t>
+                <w:t xml:space="preserve">Assessment of Candida shehatae viability by flow cytometry and fluorescent probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Montheard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Garcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2012.01301.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 91 (1), pp.8 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2012.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268348v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic model of temperature impact on cell viability and major product formation during fed-batch and continuous ethanolic fermentation in Saccharomyces cerevisiae</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
+                <w:t xml:space="preserve">Modelling of hydrodynamic behaviour of a two-stage bioreactor with cell recycling dedicated to intensive microbial production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Ben Gaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.04.013⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 183, pp.222-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2011.12.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268313v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Candida shehatae viability by flow cytometry and fluorescent probes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorescent proteins as in-vivo and in-situ reporters to study the development of a Saccharomyces cerevisiae yeast biofilm and its invasion by the bacteria Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lombard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandra Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telma da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lafforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2012.07.002⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80 (2), pp.342 - 351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2012.01301.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01268285v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new biosynthetic tracer for the inline measurement of virus retention in membrane processes: Part I – Synthesis protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 690 (2), pp.190-198. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2011.02.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of fluorescent microorganisms to perform in vivo and in situ local characterization of microbial deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 369 (1-2), pp.30 - 39. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2010.11.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of green juice with an intensive thermo-mechanical fractionation process. Part II: Effect of processing conditions on the liquid fraction properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kerfai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 167 (1), pp.132-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2010.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new biosynthetic tracer for the inline measurement of virus retention in membrane processes: Part II. Biochemical and physicochemical characterizations of the new tracer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 690 (2), pp.199-208. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2011.01.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation hydrodynamique d'un réacteur bi-étagé avec recirculation cellulaire (BBRC) pour la maîtrise des productions microbiennes intensives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Ben Gaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 03-04, pp.10-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative evaluation of yeast's requirement for glycerol formation in very high ethanol performance fed-batch process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pagliardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Hubmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nevoigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (1), pp.36. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2859-9-36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation hydrodynamique d'un réacteur bi-étagé avec recyclage cellulaire (BBRC) à travers l'étude de la distribution des temps de séjour (DTS) des phases gaz, liquide et biomasse catalytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Ben Gaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alefenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic microbial response under ethanol stress to monitor Saccharomyces cerevisiae activity in different initial physiological states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alfenore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 32 (4), pp.459-466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00449-008-0265-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimization of Glycerol Production during the High-Performance Fed-Batch Ethanolic Fermentation Process in Saccharomyces cerevisiae, Using a Metabolic Model as a Prediction Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 72 (3), pp.2134-2140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.72.3.2134-2140.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very high ethanol productivity in an innovative continuous two-stage bioreactor with cell recycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aldiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 29 (1), pp.49-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00449-006-0056-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeration strategy: a need for very high ethanol performance in Saccharomyces cerevisiae fed-batch process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
+                <w:t xml:space="preserve">Synergistic temperature and ethanol effect on Saccharomyces cerevisiae dynamic behaviour in ethanol bio-fuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Aldiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alfenore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Goma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-003-1393-5⟩</w:t>
+              <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00449-004-0352-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169957v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic temperature and ethanol effect on Saccharomyces cerevisiae dynamic behaviour in ethanol bio-fuel production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.L. Uribelarrea</w:t>
+                <w:t xml:space="preserve">Aeration strategy: a need for very high ethanol performance in Saccharomyces cerevisiae fed-batch process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benbadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00449-004-0352-6⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 63 (5), pp.537-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-003-1393-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169925v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving ethanol production and viability of Saccharomyces cerevisiae by a vitamin feeding strategy during fed-batch process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 60 (1-2), pp.67-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00253-002-1092-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4617,275 +4638,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O2 and CO2 Solubility Characterization To Understand Gas-Liquid Mass Transfer In Bioprocesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilda Jouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benizri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Bubble and Drop Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to build new eco-designed biotransformation routes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Hatoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eise Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Albet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE) &amp; 8th European Congress of Applied Biotechnology (ECAB) &amp; 3rd Iberoamerican Congress on Chemical Engineering (CIBIQ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4895,5679 +4916,5679 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to design a sustainable industrial bioproduction chain configuration: development of a bioprocess model-based simulation tool to be coupled with life cycle assessment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Renewable Resources and Biorefineries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graduate School in Biotechnology for Bio based Economy in Toulouse, France: interdisciplinary challenges in education and research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th edition of the International Conference on Renewable Resources &amp; Biorefineries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Riga, Lettonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des dynamiques de distribution de populations microbiennes au sein de culture de bactéries génétiquement modifiées par cytométrie en flux : Cas de la production hétérologue d’isopropanol par Cupriavidus necator.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des dynamiques de distribution de sous-populations microbiennes au sein de cultures pures de bactéries génétiquement modifiées : Cas de la production hétérologue d’isopropanol par Cupriavidus necator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boy C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesage J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorret N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès national de la Société Francaise de Microbiologie SFM, Microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to get through scientific and technological challenges of advanced biofuel production ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Bioresource Technology for Bioenergy, Bioproducts &amp; Environmental Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current status for prospects on advanced biofuel production: how to get through scientific and technological challenges as part as bioeconomy success ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofuels, Bioenergy and bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignocellulosic resources for biofuels with yeast and bacteria: scientific and technological challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés Francais du Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation métabolique de Candida shehatae pour la compréhension et l’intensification de la conversion du xylose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Montheard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e rencontre Levures Modèles OUtils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des pentoses (C5) et des hexoses (C6) par Kluyveromyces marxianus en vue de l’optimisation de leur conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couvrat A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Alfenore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e rencontre Levures, Modèles, Outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioperformance interpretation of a two-stage bioreactor with cell recycle considering residence time and internal age distributions of biomass</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomass, a precious resource that requires novel biorefinery concepts: towards petro-biorefineries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C André</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gerard Goma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioprotech International Conference on Bioproduction (BICB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Sfax, Tunisia</w:t>
+              <w:t xml:space="preserve">8th International Conference on Renewable, Resources &amp; Biorefineries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777627v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiologie quantitative de Candida shehatae en conditions contrôlées : vers un procédé optimisant la conversion des substrats lignocellulosiques en éthanol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioperformance interpretation of a two-stage bioreactor with cell recycle considering residence time and internal age distributions of biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben-Gaïda L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montheard J</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">C André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Alfenore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10é rencontre Levures, MOdèles, Outils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Bioprotech International Conference on Bioproduction (BICB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Sfax, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777628v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass, a precious resource that requires novel biorefinery concepts: towards petro-biorefineries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Physiologie quantitative de Candida shehatae en conditions contrôlées : vers un procédé optimisant la conversion des substrats lignocellulosiques en éthanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montheard J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Renewable, Resources &amp; Biorefineries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10é rencontre Levures, MOdèles, Outils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004243v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redesigning strains and bioprocesses for biofuel production in yeasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RTD/IAD parametric study of liquid and biomass phases in a two stage bioreactor with cell recycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Gaida L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bideaux C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Specialised Symposium on Yeasts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Guadalajara, Mexico</w:t>
+              <w:t xml:space="preserve">XIIIe Congrès de la SFGP, 29 nov. – 1er Dec. Lille, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932652v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RTD/IAD parametric study of liquid and biomass phases in a twostage bioreactor with cell recycle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redesigning strains and bioprocesses for biofuel production in yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Congrès de la Société Française du Génie des Procédés, SFGP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">29th International Specialised Symposium on Yeasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Guadalajara, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275507v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RTD/IAD parametric study of liquid and biomass phases in a two stage bioreactor with cell recycle</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">RTD/IAD parametric study of liquid and biomass phases in a twostage bioreactor with cell recycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Ben Gaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe Congrès de la SFGP, 29 nov. – 1er Dec. Lille, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">13. Congrès de la Société Française du Génie des Procédés, SFGP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777629v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Bioenergy research Challenges : from academic research programs to industrial pilot plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Integrative biological analysis and bioprocess innovation : how to optimise biological production of molecules for bioenergy and/or chemical uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Sustainable Biomass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Tamkang University, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934665v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Optimization of a two-stage bioreactor with cellular recycling for intensive ethanol production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">The French Bioenergy research Challenges : from academic research programs to industrial pilot plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Computer Applications in Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Sustainable Biomass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Tamkang University, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005366v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative biological analysis and bioprocess innovation : how to optimise biological production of molecules for bioenergy and/or chemical uses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Design and Optimization of a two-stage bioreactor with cellular recycling for intensive ethanol production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Arturo Aceves-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sustainable Biomass</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Symposium on Computer Applications in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Leuven, Belgium. pp.299-304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20100707-3-BE-2012.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932668v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic Analysis and Innovative Bioprocess for Highly Efficient, Microbial Production of Energetic and Chemical Molecules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Détection électrochimique de bactériophages modifiés par le greffage d’enzymes : pour la caractérisation en ligne de la rétention en virus de procédés membranaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soussan L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathe S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Annual World Congress of Industrial Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">XIIème Congrès de la SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934685v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using tracer experiments to identify hydrodynamic behaviour of a two-stage bioreactor with cell recycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Systemic Analysis and Innovative Bioprocess for Highly Efficient, Microbial Production of Energetic and Chemical Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009) "Pour relever les défis industriels du XXIème siècle"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">2nd Annual World Congress of Industrial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306144v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude préliminaire de valorisation des jus verts de luzerne : récupération de protéines par échange d'ions en lit expansé</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using tracer experiments to identify hydrodynamic behaviour of a two-stage bioreactor with cell recycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fillaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Ben Gaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Congrès de la SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009) "Pour relever les défis industriels du XXIème siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777630v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection électrochimique de bactériophages modifiés par le greffage d’enzymes : pour la caractérisation en ligne de la rétention en virus de procédés membranaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude préliminaire de valorisation des jus verts de luzerne : récupération de protéines par échange d'ions en lit expansé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Guigui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Kerfai S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Congrès de la SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777631v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of yeasts viability and dynamic responses to intensify ethanol production in a membrane two stage bioreactor</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fluorescent microorganisms to characterize in vivo biological deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beaufort S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castro F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lafforgue C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress on Yeasts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Kiev, Ukraine</w:t>
+              <w:t xml:space="preserve">3eme Colloque Réseau National Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008417v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid and gas residence time distribution in a two-stage bioreactor with cell recycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Ben Gaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracer5, Tracers and Tracing methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Tiradentes, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent microorganisms to characterize in vivo biological deposits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analysis of yeasts viability and dynamic responses to intensify ethanol production in a membrane two stage bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Goma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lafforgue C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3eme Colloque Réseau National Biofilm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Dourdan, France</w:t>
+              <w:t xml:space="preserve">12th International Congress on Yeasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777633v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of variable pressure on deposition of microorganism onto surface membrane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Beaufort</w:t>
+                <w:t xml:space="preserve">Biomasse et biocatalyses : production de molécules à usages énergétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées PNIR Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Programme Interdisciplinaire Energie et GDR Oranges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Nov 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777636v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenarios for a co-ordinated approach to sustainable s&amp;t co-operation with the eastern neighbours of the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioenergies International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast activity management for the intensification of the ethanol production in a membrane two stage bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Goma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Biomass Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomasse et biocatalyses : production de molécules à usages énergétiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of variable pressure on deposition of microorganism onto surface membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Lafforgue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Programme Interdisciplinaire Energie et GDR Oranges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Nov 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées PNIR Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777635v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction entre biofilm et son environnement en termes d’hydrodynamique et de réponse biologique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N Derlon</w:t>
+                <w:t xml:space="preserve">An innovative membrane bioreactor for very high ethanol performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ben Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Aldiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Biofilms en Midi Pyrénées"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">28th Symposium on Biotechnology for Fuels and Chemicals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777622v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial production of fatty acids : performances of a new way to produce molecules to energetic or chemical uses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Yeast activity management for the intensification of the ethanol production in a membrane two stage bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Symposium on Biotechnology for Fuels and Chemicals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Nashville, United States</w:t>
+              <w:t xml:space="preserve">IV International Congress of Biochemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Morelia, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008777v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative membrane bioreactor for very high ethanol performances</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Microbial production of fatty acids : performances of a new way to produce molecules to energetic or chemical uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cescut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fillaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Symposium on Biotechnology for Fuels and Chemicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005553v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast activity management for the intensification of the ethanol production in a membrane two stage bioreactor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction entre biofilm et son environnement en termes d’hydrodynamique et de réponse biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Liné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV International Congress of Biochemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Morelia, Mexico</w:t>
+              <w:t xml:space="preserve">Séminaire "Biofilms en Midi Pyrénées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007297v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very high cell density for very high performances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Very High Ethanol Performances with an innovative bioprocess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ben Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Aldiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Biomass Conference and Exhibition: Biomass for Energy, Industry and Climate Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007325v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very High Performances for biofuel ethanol production from industrial wheat residues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Very high cell density for very high performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Aldiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ben Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Biomass Conference and Exhibition: Biomass for Energy, Industry and Climate Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008783v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very High Ethanol Performances with an innovative bioprocess</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Very High Performances for biofuel ethanol production from industrial wheat residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Blanc</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Biomass Conference and Exhibition: Biomass for Energy, Industry and Climate Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008862v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomic analysis of the dynamic adaptation of the yeast Saccharomyces cerevisiae to high concentration of produced ethanol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Physiological responses of Saccharomyces cerevisiae under extreme conditions (High cell density and high product concentration) : Application to the intensification of the ethanol production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Aldiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ben Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S Sokol</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Meeting on Physiology of Yeast and Filamentous Fungi (PYFF2)</w:t>
+              <w:t xml:space="preserve">Physiology of Yeasts and Filamentous Fungi II (PYFF-2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007358v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performances for ethanol biofuel production: combined effects of nutritional strategy, temperature and aeration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A genomic analysis of the dynamic adaptation of the yeast Saccharomyces cerevisiae to high concentration of produced ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology of Yeasts and Filamentous Fungi II (PYFF-2)</w:t>
+              <w:t xml:space="preserve">2nd International Meeting on Physiology of Yeast and Filamentous Fungi (PYFF2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009980v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative technology system for very high performances in ethanol production as biofuel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">High performances for ethanol biofuel production: combined effects of nutritional strategy, temperature and aeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Aldiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benbadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Blanc</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass in Europe: a Biomass for Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Physiology of Yeasts and Filamentous Fungi II (PYFF-2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009947v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic descriptor : a stoichiometric model for process on-line supervision and for prediction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An innovative technology system for very high performances in ethanol production as biofuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ben Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Aldiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G Goma</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Meeting on Physiology of Yeast and Filamentous Fungi (PYFF2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Anglet, France</w:t>
+              <w:t xml:space="preserve">Biomass in Europe: a Biomass for Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007337v1</w:t>
+                <w:t xml:space="preserve">hal-05009947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the compulsory need of biofuels by both « dry way » and wet way</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Metabolic descriptor : a stoichiometric model for process on-line supervision and for prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass in Europe: a Biomass for Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Rome, Italy</w:t>
+              <w:t xml:space="preserve">2nd International Meeting on Physiology of Yeast and Filamentous Fungi (PYFF2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009961v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological responses of Saccharomyces cerevisiae under extreme conditions (High cell density and high product concentration) : Application to the intensification of the ethanol production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">About the compulsory need of biofuels by both « dry way » and wet way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology of Yeasts and Filamentous Fungi II (PYFF-2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Anglet, France</w:t>
+              <w:t xml:space="preserve">Biomass in Europe: a Biomass for Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009975v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomic analysis of the dynamic adaptation of yeast to high ethanol production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">High performances for ethanol biofuel production : combined effects of nutritional strategy, temperature and aeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Aldiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Benbadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Le Berre</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st FEMS Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">11th European Congress on Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Bâle, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007379v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performances for ethanol biofuel production : combined effects of nutritional strategy, temperature and aeration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Biomasse pour l’Énergie et Biocarburant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benbadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Congress on Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Bâle, Switzerland</w:t>
+              <w:t xml:space="preserve">Débat National sur l’Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité des Sciences, Apr 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010065v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomasse pour l’Énergie et Biocarburant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">A genomic analysis of the dynamic adaptation of yeast to high ethanol production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benbadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Débat National sur l’Energie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cité des Sciences, Apr 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">1st FEMS Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959254v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast Cell Characterization by Image Analysis Improved by Morphometric Tools based on Energy Function Calculation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Minimization of glycerol production during ethanol fermentation using the metabolic descriptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Analysis of Microbial Cells at the Single Cell Level</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Vejle, Denmark</w:t>
+              <w:t xml:space="preserve">Metabolic Engineering IV: Applied System Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Barga, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010256v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimization of glycerol production during ethanol fermentation using the metabolic descriptor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Yeast Cell Characterization by Image Analysis Improved by Morphometric Tools based on Energy Function Calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Doncescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G Goma</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering IV: Applied System Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Barga, Italy</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Analysis of Microbial Cells at the Single Cell Level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Vejle, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010068v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioréactivité et robustesse des systèmes microbiens. Analyse et gestion de l’activité cellulaire pour l’intensification des productions microbiennes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. TOULOUSE INP, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04772911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10577,261 +10598,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de production de la Rubisco à partir d'une biomasse végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrine Kerfai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO 2020/260831 A1. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux bio-traceurs et leurs utilisations pour le contrôle des installations de filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabassud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2010072947 A1. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10841,132 +10862,132 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue “Bioenergies, Present and Prospects”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51 (11), pp.1745-1746, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2016.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10976,157 +10997,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method of modifying a yeast cell for the production of ethanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Nevoigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Alfenore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Hubmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId274"/>
+      <w:footerReference w:type="default" r:id="rId275"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11194,51 +11215,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23AE498B"/>
+    <w:nsid w:val="D13E12C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11425,51 +11446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-alfenore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8262-6896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155502360" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194149854" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035716544X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04929516v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gelain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wui Yeoh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Sakir Hossain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13273-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725099v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ismail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giacinti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delagado Raynaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alfenore" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2024.04.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2023.02.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2022.110114" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619298v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2021.12.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597169v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-021-01307-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Kentheswaran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Teychen&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00717" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10616-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Montheard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina Jouve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7085-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137738413400696E12" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.07.028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTCS3TBL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wakkel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Math&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEA.2015.V6.501" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317056v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soussan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Math&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfenore" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.13788" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7LPPVC8C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689971v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2013.054" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Ga&#239;da" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2012.10.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDLM18NC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268142v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pagliardini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hubmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nevoigt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-29" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Gaida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.12.065" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B52M1JCQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma da Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01301.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amillastre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Uribelarrea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.04.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC8VD2X3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268285v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Garcier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.07.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4LWH1BS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.02.022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70K4ZGC2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652163v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.11.023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z1BLKQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerfai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.12.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317087v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.01.029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FZXD5HZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-36" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170695v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alefenore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166753v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cameleyre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-008-0265-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NFGNXZQC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169367v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Uribelarrea" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.2134-2140.2006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169408v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Chaabane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldiguier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-006-0056-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXWJRMW0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169957v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benbadis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1393-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKL10KV8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169925v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Aldiguier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Uribelarrea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-004-0352-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43FFBAAA77E76AEFC5DE999B9D28F1EDF444BF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169999v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-002-1092-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-988VFRGL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141705v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Jouvin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benizri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414197v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hatoum" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eise Viau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Albet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04779876v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Viau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923222v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arata" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756551v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777623v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boy C" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesage J" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorret N" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930810v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930818v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959069v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777625v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777626v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvrat A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alfenore" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777627v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Ga&#239;da L" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andr&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bideaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777628v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montheard J" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004243v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Goma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932652v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275507v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777629v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gaida L" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre C" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bideaux C" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934665v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005366v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0067" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932668v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934685v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306144v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777630v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerfai S" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fernandez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777631v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soussan L" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathe S" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008417v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308966v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777633v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaufort S" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro F" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafforgue C" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777636v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beaufort" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Lafforgue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934895v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008727v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goma" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777635v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777622v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Paul" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Derlon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lin&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008777v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005553v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007297v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007325v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008783v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008862v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Chaabane" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007358v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sokol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009980v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009947v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007337v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009961v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007379v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010065v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959254v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbadis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010256v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010068v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04772911v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959469v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Kerfai" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reboul" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Resende de Azevedo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurora Fernandez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04780015v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Soussan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601372v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.10.019" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFXT56ZM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777634v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nevoigt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillouet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hubmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-alfenore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8262-6896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155502360" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194149854" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=jTIjf4sAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035716544X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04929516v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gelain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wui Yeoh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Sakir Hossain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13273-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ismail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giacinti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delagado Raynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alfenore" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2024.04.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2023.02.011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2022.110114" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619298v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2021.12.015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-021-01307-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Kentheswaran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Teychen&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00717" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573255v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10616-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137738413400696E12" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601342v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.07.028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTCS3TBL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886370v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Montheard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina Jouve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7085-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wakkel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Math&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEA.2015.V6.501" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soussan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alquier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfenore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2013.054" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317056v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Math&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.13788" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7LPPVC8C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Ga&#239;da" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2012.10.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDLM18NC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268142v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pagliardini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hubmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nevoigt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-29" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268313v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amillastre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Uribelarrea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.04.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC8VD2X3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268285v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Garcier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.07.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4LWH1BS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267970v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Gaida" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.12.065" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B52M1JCQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma da Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01301.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.02.022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70K4ZGC2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.11.023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z1BLKQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerfai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.12.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317087v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.01.029" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FZXD5HZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661933v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04755779v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-36" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170695v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alefenore" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cameleyre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-008-0265-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NFGNXZQC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169367v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Uribelarrea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.2134-2140.2006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169408v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Chaabane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldiguier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-006-0056-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXWJRMW0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169925v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Aldiguier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Uribelarrea" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-004-0352-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43FFBAAA77E76AEFC5DE999B9D28F1EDF444BF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169957v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benbadis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1393-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKL10KV8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169999v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-002-1092-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-988VFRGL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141705v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Jouvin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benizri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414197v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hatoum" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eise Viau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Albet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04779876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Viau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923222v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arata" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756551v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777623v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boy C" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesage J" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorret N" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930810v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930818v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959069v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777625v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777626v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvrat A" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alfenore" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Goma" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777627v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Ga&#239;da L" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andr&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bideaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777628v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montheard J" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777629v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gaida L" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre C" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bideaux C" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932652v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275507v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932668v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934665v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005366v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0067" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777631v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soussan L" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathe S" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934685v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306144v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777630v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerfai S" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fernandez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777633v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaufort S" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro F" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafforgue C" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308966v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008417v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777635v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934895v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008727v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goma" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777636v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beaufort" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Lafforgue" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005553v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007297v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008777v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777622v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Paul" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Derlon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lin&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008862v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Chaabane" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007325v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008783v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009975v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007358v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sokol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009980v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009947v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007337v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009961v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010065v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959254v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbadis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007379v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010068v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010256v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04772911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959469v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Kerfai" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reboul" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Resende de Azevedo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurora Fernandez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04780015v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Soussan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601372v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.10.019" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFXT56ZM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777634v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nevoigt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillouet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hubmann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>