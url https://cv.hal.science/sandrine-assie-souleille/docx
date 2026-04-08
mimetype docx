--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -636,563 +636,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Process Parameters on the Properties of Direct Written gas-generating Reactive Layers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microelectromechanical Transducer to Monitor High-Doses of Nuclear Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuwen Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tao Wu</w:t>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Franc</w:t>
+                <w:t xml:space="preserve">Muriel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.1c00513⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (17), pp.5912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21175912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03302390v1</w:t>
+                <w:t xml:space="preserve">hal-03335061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microelectromechanical Transducer to Monitor High-Doses of Nuclear Irradiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Ferry</w:t>
+                <w:t xml:space="preserve">Effect of Process Parameters on the Properties of Direct Written gas-generating Reactive Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Charlot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+                <w:t xml:space="preserve">Xuwen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (17), pp.5912. </w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (8), pp.3972-3980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s21175912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.1c00513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335061v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03302390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of a biocompatible low molecular weight supramolecular hydrogel by dimethylsulfoxide water solvent exchange</w:t>
+                <w:t xml:space="preserve">A Beehive Inspired Hydrogen Photocatalytic Device Integrating a Carbo- benzene Triptych Material for Efficient Solar Photo-reduction of Seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Chalard</w:t>
+                <w:t xml:space="preserve">Jérémy Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Mauduit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+                <w:t xml:space="preserve">Kévin Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Joseph</w:t>
+                <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+                <w:t xml:space="preserve">Kui Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101162⟩</w:t>
+              <w:t xml:space="preserve">Advanced Sustainable Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (9), pp.2000121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsu.202000121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540295v1</w:t>
+                <w:t xml:space="preserve">hal-02895513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Beehive Inspired Hydrogen Photocatalytic Device Integrating a Carbo- benzene Triptych Material for Efficient Solar Photo-reduction of Seawater</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D printing of a biocompatible low molecular weight supramolecular hydrogel by dimethylsulfoxide water solvent exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Cocq</w:t>
+                <w:t xml:space="preserve">Anaïs Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Nicollet</w:t>
+                <w:t xml:space="preserve">Morgane Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kui Tan</w:t>
+                <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Hungría</w:t>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Sustainable Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (9), pp.2000121. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.101162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsu.202000121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895513v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate physiological monitoring using lab-on-a-chip platform for aquatic micro-organisms growth and optimized culture</w:t>
               </w:r>
@@ -1550,64 +1550,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet spinning and radial self-assembly of a carbohydrate low molecular weight gelator into well organized hydrogel filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1684,90 +1684,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Synthetic Molecular Hydrogels from Self- Assembling Alkylgalactonamides as Scaffold for 3D Neuronal Cell Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1818,51 +1818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Al/CuO multilayered thermite ignition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lahiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2507,51 +2507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering 3D models of microenvironment for MicroPhysiological Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2736,51 +2736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D FlowPrint platform : a microfluidic-assisted photopolymerization method for high-resolution multimaterial hydrogel printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3107,103 +3107,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de Cellule Solaire Hydrogène intégrant des Matériaux dits Triptyques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Solar Fuels 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Saint-Aubin, France</w:t>
@@ -3245,90 +3245,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethylene Outgassing Study for MEMS Nuclear Radiation Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dheeraj Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Graz, Austria. pp.9 - 12</w:t>
@@ -3409,51 +3409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEngineering 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3472,277 +3472,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an ISFET-based analysis microsystem for nitrogen cycle monitoring in durum wheat crop Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, realization and characterization of several types of micro-initiators integrating Al/CuO nanothermite: role of metallic micro-heater and substrate on fire/no fire characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Nicollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Joly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+                <w:t xml:space="preserve">Ludovic Glavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th CIGR international conference of agriculture engineering, CIGR AgEng 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark. 12p</w:t>
+              <w:t xml:space="preserve">42nd International Pyrotechnics Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Grand Junction, CO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871427v1</w:t>
+                <w:t xml:space="preserve">hal-01688039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, realization and characterization of several types of micro-initiators integrating Al/CuO nanothermite: role of metallic micro-heater and substrate on fire/no fire characteristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Nicollet</w:t>
+                <w:t xml:space="preserve">Development of an ISFET-based analysis microsystem for nitrogen cycle monitoring in durum wheat crop Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Glavier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+                <w:t xml:space="preserve">Maurane Marlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Pyrotechnics Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Grand Junction, CO, United States</w:t>
+              <w:t xml:space="preserve">4th CIGR international conference of agriculture engineering, CIGR AgEng 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688039v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a New Micromachined Metal Oxide Gas Sensor: Application to Hazardous Gas Detection for Automotive Air Quality Control</w:t>
               </w:r>
@@ -4042,64 +4042,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomatériau hybride multicouches à base d'un semi-conducteur, procédé de préparation et applications pour la photo-catalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4156,51 +4156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRINT HEAD OF A PRINTER , PRINTER AND PRINTING METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4439,51 +4439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Drobecq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2025.100301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268436v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Drobecq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04116522v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fourni&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Venzac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trevisiol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103629" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03312787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sevely" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111598" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03302390v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwen Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c00513" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03335061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ferry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175912" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chalard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101162" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cocq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Nicollet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Tan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202000121" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03004590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Sekli-Belaidi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charline Blatch&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128492" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02964404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10102009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329371v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Creff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119404" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166311v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR02727K" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaysse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b01365" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01480996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lahiner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Belisario" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974288" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Th&#233;olier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mahfoz-Kotb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2020348" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure L Pourciel-Gouzy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2008.04.029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687868v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Humenyuk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Torbiero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2005.09.024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Grosset Darracq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masante" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04121194v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475727v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Renouard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Mendoza-Diaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02137247v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Kumar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886544v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871427v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Marlet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688039v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Glavier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02161083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chalabi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scheid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tropis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05066374v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03004794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097050v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Viovy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Drobecq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2025.100301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268436v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Drobecq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04116522v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fourni&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Venzac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trevisiol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103629" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03312787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sevely" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111598" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03335061v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ferry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175912" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03302390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwen Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c00513" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cocq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Nicollet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Tan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202000121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chalard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101162" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03004590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Sekli-Belaidi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charline Blatch&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128492" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02964404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10102009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329371v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Creff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119404" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166311v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR02727K" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaysse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b01365" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01480996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lahiner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Belisario" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974288" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Th&#233;olier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mahfoz-Kotb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2020348" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure L Pourciel-Gouzy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2008.04.029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687868v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Humenyuk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Torbiero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2005.09.024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Grosset Darracq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masante" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04121194v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475727v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Renouard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Mendoza-Diaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02137247v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Kumar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886544v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688039v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Glavier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Marlet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02161083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chalabi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scheid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tropis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05066374v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03004794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097050v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Viovy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>