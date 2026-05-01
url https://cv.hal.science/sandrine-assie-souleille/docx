--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03302390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Beehive Inspired Hydrogen Photocatalytic Device Integrating a Carbo- benzene Triptych Material for Efficient Solar Photo-reduction of Seawater</w:t>
+                <w:t xml:space="preserve">3D printing of a biocompatible low molecular weight supramolecular hydrogel by dimethylsulfoxide water solvent exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Cure</w:t>
+                <w:t xml:space="preserve">Anaïs Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Cocq</w:t>
+                <w:t xml:space="preserve">Morgane Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Nicollet</w:t>
+                <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kui Tan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teresa Hungría</w:t>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Sustainable Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsu.202000121⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.101162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895513v1</w:t>
+                <w:t xml:space="preserve">hal-02540295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of a biocompatible low molecular weight supramolecular hydrogel by dimethylsulfoxide water solvent exchange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Beehive Inspired Hydrogen Photocatalytic Device Integrating a Carbo- benzene Triptych Material for Efficient Solar Photo-reduction of Seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Chalard</w:t>
+                <w:t xml:space="preserve">Kévin Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Mauduit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+                <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Joseph</w:t>
+                <w:t xml:space="preserve">Kui Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+                <w:t xml:space="preserve">Teresa Hungría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33, pp.101162. </w:t>
+              <w:t xml:space="preserve">Advanced Sustainable Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (9), pp.2000121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsu.202000121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540295v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate physiological monitoring using lab-on-a-chip platform for aquatic micro-organisms growth and optimized culture</w:t>
               </w:r>
@@ -1410,364 +1410,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of 3D scaffolds reproducing intestinal epithelium topography by high-resolution 3D stereolithography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wet spinning and radial self-assembly of a carbohydrate low molecular weight gelator into well organized hydrogel filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Creff</w:t>
+                <w:t xml:space="preserve">Barbara Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Courson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.119404⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR02727K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329371v1</w:t>
+                <w:t xml:space="preserve">hal-02166311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet spinning and radial self-assembly of a carbohydrate low molecular weight gelator into well organized hydrogel filaments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Joseph</w:t>
+                <w:t xml:space="preserve">Fabrication of 3D scaffolds reproducing intestinal epithelium topography by high-resolution 3D stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 221, pp.119404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR02727K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.119404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166311v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Synthetic Molecular Hydrogels from Self- Assembling Alkylgalactonamides as Scaffold for 3D Neuronal Cell Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1818,51 +1818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Al/CuO multilayered thermite ignition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lahiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2507,51 +2507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering 3D models of microenvironment for MicroPhysiological Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2736,51 +2736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D FlowPrint platform : a microfluidic-assisted photopolymerization method for high-resolution multimaterial hydrogel printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2855,329 +2855,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opto-Fluidic 3D printing platform for micro-environment and tissue engineering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Trevisiol</w:t>
+                <w:t xml:space="preserve">Insights into the Basic Mechanisms at Solvent/TiO2/Au Interfaces Associated to Hydrogen Production By Photoreduction of Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Isabel Mendoza-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Balocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nano Engineering Conference MNE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Torino, Italy</w:t>
+              <w:t xml:space="preserve">2021 AIChE Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05475729v1</w:t>
+                <w:t xml:space="preserve">hal-03181047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Basic Mechanisms at Solvent/TiO2/Au Interfaces Associated to Hydrogen Production By Photoreduction of Water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Balocchi</w:t>
+                <w:t xml:space="preserve">Opto-Fluidic 3D printing platform for micro-environment and tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Trevisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 AIChE Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t>
+              <w:t xml:space="preserve">Micro and Nano Engineering Conference MNE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181047v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de Cellule Solaire Hydrogène intégrant des Matériaux dits Triptyques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3357,103 +3357,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of 3D Model of Intestinal Epithelium to Study Intestinal Stem Cell Fate and Proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Creff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEngineering 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3472,277 +3472,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, realization and characterization of several types of micro-initiators integrating Al/CuO nanothermite: role of metallic micro-heater and substrate on fire/no fire characteristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Nicollet</w:t>
+                <w:t xml:space="preserve">Development of an ISFET-based analysis microsystem for nitrogen cycle monitoring in durum wheat crop Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurane Marlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Pyrotechnics Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Grand Junction, CO, United States</w:t>
+              <w:t xml:space="preserve">4th CIGR international conference of agriculture engineering, CIGR AgEng 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688039v1</w:t>
+                <w:t xml:space="preserve">hal-01871427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an ISFET-based analysis microsystem for nitrogen cycle monitoring in durum wheat crop Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Joly</w:t>
+                <w:t xml:space="preserve">Design, realization and characterization of several types of micro-initiators integrating Al/CuO nanothermite: role of metallic micro-heater and substrate on fire/no fire characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Glavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th CIGR international conference of agriculture engineering, CIGR AgEng 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark. 12p</w:t>
+              <w:t xml:space="preserve">42nd International Pyrotechnics Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Grand Junction, CO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871427v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a New Micromachined Metal Oxide Gas Sensor: Application to Hazardous Gas Detection for Automotive Air Quality Control</w:t>
               </w:r>
@@ -4042,64 +4042,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomatériau hybride multicouches à base d'un semi-conducteur, procédé de préparation et applications pour la photo-catalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4156,51 +4156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRINT HEAD OF A PRINTER , PRINTER AND PRINTING METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4439,51 +4439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Drobecq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2025.100301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268436v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Drobecq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04116522v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fourni&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Venzac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trevisiol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103629" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03312787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sevely" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111598" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03335061v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ferry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175912" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03302390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwen Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c00513" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cocq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Nicollet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Tan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202000121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chalard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101162" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03004590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Sekli-Belaidi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charline Blatch&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128492" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02964404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10102009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329371v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Creff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119404" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166311v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR02727K" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaysse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b01365" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01480996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lahiner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Belisario" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974288" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Th&#233;olier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mahfoz-Kotb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2020348" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure L Pourciel-Gouzy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2008.04.029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687868v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Humenyuk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Torbiero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2005.09.024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Grosset Darracq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masante" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04121194v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475727v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Renouard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Mendoza-Diaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02137247v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Kumar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886544v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688039v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Glavier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Marlet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02161083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chalabi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scheid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tropis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05066374v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03004794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097050v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Viovy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Drobecq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2025.100301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268436v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Drobecq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04116522v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fourni&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Venzac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trevisiol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103629" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03312787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sevely" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111598" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03335061v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ferry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175912" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03302390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwen Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c00513" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chalard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101162" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cocq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Nicollet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Tan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202000121" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03004590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Sekli-Belaidi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charline Blatch&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128492" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02964404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10102009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR02727K" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Creff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119404" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaysse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b01365" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01480996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lahiner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Belisario" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974288" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Th&#233;olier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mahfoz-Kotb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2020348" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure L Pourciel-Gouzy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2008.04.029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687868v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Humenyuk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Torbiero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2005.09.024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Grosset Darracq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masante" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04121194v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475727v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Renouard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181047v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Mendoza-Diaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02137247v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Kumar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886544v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871427v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Marlet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688039v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Glavier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02161083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chalabi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scheid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tropis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05066374v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03004794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097050v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Viovy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>