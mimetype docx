--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -452,246 +452,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01676524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célibataires et couples : des trajectoires de plus en plus diversifiées</w:t>
+                <w:t xml:space="preserve">Le couple et le mariage : quel idéal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Astor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs. Quarante ans d'évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2019, Libres cours - Politique, 978-2-7061-4265-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02060504v1</w:t>
+                <w:t xml:space="preserve">halshs-02060511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le couple et le mariage : quel idéal ?</w:t>
+                <w:t xml:space="preserve">Un large échantillon respectant les standards internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Astor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs. Quarante ans d'évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2019, Libres cours - Politique, 978-2-7061-4265-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02060511v1</w:t>
+                <w:t xml:space="preserve">halshs-02060490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un large échantillon respectant les standards internationaux</w:t>
+                <w:t xml:space="preserve">Célibataires et couples : des trajectoires de plus en plus diversifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Astor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs. Quarante ans d'évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2019, Libres cours - Politique, 978-2-7061-4265-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02060490v1</w:t>
+                <w:t xml:space="preserve">halshs-02060504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -1773,230 +1773,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équiper les individus de solutions numériques contribue-t-il à la maîtrise des risques ?</w:t>
+                <w:t xml:space="preserve">L’enquête GDR…Vers les premiers contours d’une stratégie de laboratoire en matière d’ouverture des données de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cholez</w:t>
+                <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Astor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iragaël Joly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roca</w:t>
+                <w:t xml:space="preserve">Guillaume Collain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon-congrès City Healthcare - L'innovation au service de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence NancyCom, Sep 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles 2021 de MATE-SHS « Retours d'expérience sur l'ouverture des données en SHS »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03778418v1</w:t>
+                <w:t xml:space="preserve">halshs-03541678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enquête GDR…Vers les premiers contours d’une stratégie de laboratoire en matière d’ouverture des données de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Équiper les individus de solutions numériques contribue-t-il à la maîtrise des risques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cholez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
+                <w:t xml:space="preserve">Iragaël Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Astor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Collain</w:t>
+                <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles 2021 de MATE-SHS « Retours d'expérience sur l'ouverture des données en SHS »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Salon-congrès City Healthcare - L'innovation au service de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence NancyCom, Sep 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03541678v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03778418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of pre-radicalization: religious identity or subculture of violence? An empirical test in French adolescents</w:t>
               </w:r>
@@ -2428,103 +2428,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVoM : Covid On My Mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iragaël Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Astor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Steffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of Grenoble-Alpes. 2023, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3108,51 +3108,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le citoyen, son portable et la gestion de crise : les applications de contact-tracing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Astor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3160,51 +3160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamilton Bean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iragaël Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -3522,51 +3522,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82EE4A3B"/>
+    <w:nsid w:val="6FDA7725"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3753,51 +3753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-astor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0442-3508" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069173230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandrine.astor@umrpacte.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942882v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer Bilen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NHSDP200082" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676524v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060511v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;chon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0363" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89462-1_5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381087v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Depuiset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Salomon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#234; van Truoc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044997v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219431v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Steffen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chauvel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Jeong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Gabriel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048745v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Castagn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schemeil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633448v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavanon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Douillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De-Maillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04898694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Bean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-astor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0442-3508" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069173230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandrine.astor@umrpacte.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942882v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer Bilen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NHSDP200082" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676524v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;chon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0363" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89462-1_5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381087v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Depuiset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Salomon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#234; van Truoc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044997v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219431v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Steffen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chauvel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Jeong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Gabriel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048745v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Castagn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schemeil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633448v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavanon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Douillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De-Maillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04898694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Bean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>