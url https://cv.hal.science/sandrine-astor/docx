--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -452,173 +452,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01676524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le couple et le mariage : quel idéal ?</w:t>
+                <w:t xml:space="preserve">Un large échantillon respectant les standards internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Astor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs. Quarante ans d'évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2019, Libres cours - Politique, 978-2-7061-4265-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02060511v1</w:t>
+                <w:t xml:space="preserve">halshs-02060490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un large échantillon respectant les standards internationaux</w:t>
+                <w:t xml:space="preserve">Le couple et le mariage : quel idéal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Astor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs. Quarante ans d'évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2019, Libres cours - Politique, 978-2-7061-4265-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02060490v1</w:t>
+                <w:t xml:space="preserve">halshs-02060511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célibataires et couples : des trajectoires de plus en plus diversifiées</w:t>
               </w:r>
@@ -3522,51 +3522,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FDA7725"/>
+    <w:nsid w:val="F9F62660"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3753,51 +3753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-astor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0442-3508" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069173230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandrine.astor@umrpacte.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942882v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer Bilen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NHSDP200082" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676524v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;chon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0363" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89462-1_5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381087v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Depuiset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Salomon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#234; van Truoc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044997v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219431v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Steffen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chauvel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Jeong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Gabriel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048745v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Castagn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schemeil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633448v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavanon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Douillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De-Maillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04898694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Bean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-astor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0442-3508" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069173230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandrine.astor@umrpacte.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942882v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer Bilen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NHSDP200082" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676524v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060490v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060511v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;chon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0363" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89462-1_5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381087v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Depuiset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Salomon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#234; van Truoc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044997v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219431v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Steffen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chauvel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Jeong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Gabriel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048745v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Castagn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schemeil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633448v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavanon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Douillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De-Maillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04898694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Bean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>