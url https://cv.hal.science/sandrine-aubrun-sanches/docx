--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -75,7768 +75,7898 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
-[...4179 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the sub-harmonic frequency visible in the far-wake of a floating wind turbine model subjected to surge motion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy Science Conférence WESC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric study of the floating wind turbine configurations most likely to impact far-wake dynamics by OpenFAST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Abdullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Academy of Wind energy; Centrale Nantes, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wake study of a FOWT model under surge motion: a POD analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimas A. Barile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro D Otero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Academy of Wind Energy; Centrale Nantes, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NABLA : NAtional Benchmark: wind turbine in a turbulent Boundary LAyer - un benchmark du GdR EOL-EMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du GDR EOL-EMR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement de Recherche Eolien, Energies Marines Renouvelables, Hydraulique, Dec 2025, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic response of a wind turbine wake subjected to surge and heave step motions under different inflow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Making Torque from Wind (TORQUE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Firenze; European Academy of Wind Energy, May 2024, Florence, Italy. pp.092035, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/2767/9/092035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wake of a FOWT: first results from a scanning LiDAR deployed and stabilized at sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Academy of Wind Energy; Strathclyde University, May 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of non-constant advection time into MCP methods to improve correlation between space-distributed meteorological datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telem Avidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DeepWind</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des méthodes d’estimation du centre du sillage des éoliennes en mer modélisées en soufflerie par un disque poreux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sillages des éoliennes et leurs interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280175v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sillages des éoliennes et leurs interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparaison des méthodes d'estimation du centre du sillage des éoliennes en mer modélisées en soufflerie par un disque poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387475v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des méthodes d'estimation du centre du sillage des éoliennes en mer modélisées en soufflerie par un disque poreux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparaison des méthodes d’estimation du centre du sillage des éoliennes en mer modélisées en soufflerie par un disque poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712204v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of atmospheric and wake-induced turbulence within the ANR MOMENTA project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Neunaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kéravec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Taymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, On-line to due COVID-19 (Organisation: Forwind - Hannover), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATILDA project: MeAsurement of the Turbulence Intensity with a floating LiDAr System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bellorge Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOWT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed loop control of aerodynamic load fluctuations on wind turbine airfoil using surface plasma actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nelson-Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Paulh-Manssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21 IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a new perturbation system for gust generation: The Chopper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Neunaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Cork, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/wes-2019-107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An LES characterization of turbulent and wave induced flows in the atmospheric boundary layer above regular non-linear swells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liad Paskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAWE PhD Seminar 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Floating Wind Turbines in an Atmospheric Boundary Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benyamin Schliffke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAWE PhD Seminar 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of a field database to study stability effects on wind turbine wake properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Torres Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Boquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Coupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Torque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Milano, Italy. pp.072047, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1037/7/072047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of the wake dynamics of a modelled wind turbine during yaw manoeuvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Macrì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Coupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Making Torque from Wind (TORQUE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Academy of Wind Energy (EAWE), Jun 2018, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma and fluidic actuators for circulation control around wind turbine airfoils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baleriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3AF International Conference on Applied Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dispersion of steady and unsteady pollutant releases in a mixed industrial and residential area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulce Ana Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Fedioun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHYSMOD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent structures and concentration fluctuations above a flat forest: validation of an hybrid LES-RANS model by wind tunnel measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Ben Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics of highly concentrated VOC events released by turbulent mechanism over a flat forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Physical Modeling of Flow and Dispersion Phenomena 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Zurich (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémométrie laser Doppler dans un arc TIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bauchire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur les Arcs Electriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of the meandering of a wind turbine wake with stochastically generated boundary conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterization of a wind turbine model for wake aerodynamics studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cuzzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/524/1/012149⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Leitl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Torque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Oldenburg, Germany. pp.012023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/555/1/012023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559296v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a wind turbine model for wake aerodynamics studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernd Leitl</w:t>
+                <w:t xml:space="preserve">Velocity measurements in a TIG arc and its surroundings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Torque</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th High-Tech Plasma Processes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559277v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity measurements in a TIG arc and its surroundings</w:t>
-[...66 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large Eddy Simulation of the meandering of a wind turbine wake with stochastically generated boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Aël Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.012149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/524/1/012149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060466v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la mesure de la vitesse d'écoulement dans un arc électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur les Arcs Electriques XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisabilité de la mesure de vitesse par diagnostics optiques dans un arc électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Français de Visualisation de Traitement d'Images en Mécanique des Fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Orléans, Nov 2013, Orléans, France. pp.19085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical study of the response of floating wind turbines via computational fluid dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Dieci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Paralia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.s03.1-s03.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/revue-paralia.2025.s03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatiotemporal behavior of the far wake of a wind turbine model subjected to harmonic motions: phase averaging applied to stereo particle image velocimetry measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wind Energy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (7), pp.1351-1368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/wes-10-1351-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A 3-year database of atmospheric measurements combined with associated operating parameters from a wind farm of 2 MW turbines including rotor geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Keravec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Neunaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Attié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wind Energy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (9), pp.1929-1942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/wes-10-1929-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floating wind turbine motion signature in the far-wake spectral content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benyamin Schliffke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wind Energy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (3), pp.519-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/wes-9-519-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Far-Wake Meandering of a Wind Turbine Model with Imposed Motions: An Experimental S-PIV Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navid Belvasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benyamin Schliffke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cian Desmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (20), pp.7757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15207757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LiDAR and SCADA Data Processing for Interacting Wind Turbine Wakes with Comparison to Analytical Wake Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Hegazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cathelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181, pp.457-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2021.09.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dynamic Large-Scale Driving-Force to Control the Targeted Wind Speed in Large Eddy Simulations above Ocean Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liad Paskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (12), pp.2012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos13122012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of Ocean Waves Signature in the Space–Time Turbulent Spectra of the Lower Marine Atmosphere Measured by a Scanning LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liad Paskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (13), pp.3007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14133007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification and Correction of Wave-Induced Turbulence Intensity Bias for a Floating LIDAR System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (15), pp.2973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13152973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental investigation of wind turbine wake and load dynamics during yaw maneuvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Macrí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wind Energy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (2), pp.585-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/wes-6-585-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical study on the Wave Boundary Layer, its interaction with turbulence and consequences on the wind energy resource in the offshore environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liad Paskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1618 (6), pp.062046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1618/6/062046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scaling investigation of plasma-induced flows over curved and flat surfaces: Comparison to the wall jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baleriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.259-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical characteristics of interacting wind turbine wakes from a 7-month LiDAR measurement campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulalio Torres-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boquet Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.06.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A review of wind turbine-oriented active flow control strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devinant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-017-2412-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elongated-DBD actuators inducing curved wall jets for circulation control around turbine airfoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Podlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baleriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of coherent structures to momentum and concentration fluxes over a flat vegetation canopy modelled in a wind tunnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.329-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.02.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of real-time predictors of the wind turbine wake meandering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Aël Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-015-1923-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salient and smooth edge ramps inducing turbulent boundary layer separation: Flow characterization for control perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Debien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Kourta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 342 (6-7), pp.356-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A study on the inclusion of forest canopy morphology data in numerical simulations for the purpose of wind resource assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desmond Cian James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Watson Simon J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip E. Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avila Sergio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126, pp.24-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jweia.2013.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental characterization of flow unsteadiness in the centerline plane of an Ahmed body rear slant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devinant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.1479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-013-1479-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wind turbine wake properties: Comparison between a non-rotating simplified wind turbine model and a rotating model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip E. Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hayden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 120, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jweia.2013.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of RANS/actuator disk modelling of wind turbine wake flow using wind tunnel measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathon Sumner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Espana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (1/2/3), pp.147-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/.052382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sand erosion technique applied to wind resource assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P.A.J. van Beeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 104-106, pp.322-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jweia.2012.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of suppressing the 3D separation on the rear slant on the flow structures around an Ahmed body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devinant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107-108, pp.237-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jweia.2012.04.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wind turbine wake: a disturbance to wind resource in wind farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (1/2), pp.2-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wind tunnel study of the wake meandering downstream of a modelled wind turbine as an effect of large scale turbulent eddies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Espana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devinant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.24-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jweia.2011.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial study of the wake meandering using modelled wind turbines in a wind tunnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Espana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devinant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wind Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (7), pp.923-937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/we.515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Separation ﬂow control on a generic ground vehicle using steady microjet arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mcnally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farrukh Alvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Kourta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (5), pp.1177-1187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-011-1132-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the slant angle of 3D bluff bodies on longitudinal vortex formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilliéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (5), pp.051104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4001450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of turbulence length scales assessed with three measurement systems in increasingly complex turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (5), pp.638-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2009.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unsteady characteristics of the static stall of an airfoil subjected to freestream turbulence level up to 16%</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devinant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (4), pp.641-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-006-0187-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical modelling of a complex forest area in a wind tunnel - Comparison with field data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Koppmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leitl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Möllmann-Coers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 129 (3-4), pp.121-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2005.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of an improved physical modelling of a forest area in a wind tunnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leitl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38 (18), pp.2797-2801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2004.02.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unsteady characteristics of the dispersion process in the vicinity of a pig barn. Wind tunnel experiments and comparison with field data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leitl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38, pp.81-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2003.09.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Further Characterization of large-scale coherent structure signatures in a turbulent-plane mixing layer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 32 (1), pp.136-142. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257045v1</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s003480200014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental coherent structures extraction and numerical Semi-Deterministic Modelling in the turbulent flow behind a backward-facing step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 22 (1-2), pp.93-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0894-1777(00)00015-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Townsend-George wake theory to field measurements of wind turbine wakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Neunaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Obligado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Peinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wake Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Visby, Sweden. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1934 (1), pp.012004, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1934/1/012004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of wind turbine wake dynamics during yaw variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Macrì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Torque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Delft (Virtual Event), France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1618 (2), pp.022053, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1618/2/022053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind Tunnel Study of a “Floating” Wind Turbine’s Wake in an Atmospheric Boundary Layer with Imposed Characteristic Surge Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benyamin Schliffke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Torque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Delft (Virtual Event), France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1618 (6), pp.062015, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1618/6/062015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of time delays in wind turbine wake interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Macrì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Duc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Torque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Delft (Virtual Event), Netherlands. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1618 (6), pp.062058, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1618/6/062058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId231"/>
+      <w:footerReference w:type="default" r:id="rId236"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7983,51 +8113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346232v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Keravec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Neunaber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-10-1929-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263810v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Hubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Conan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-10-1351-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492025v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyamin Schliffke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-9-519-2024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705028v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liad Paskin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14133007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Belvasi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Desmond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15207757" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03462159v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Hegazy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blondel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cathelain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.09.019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13122012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Macr&#237;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-585-2021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621217v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault D&#233;sert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Knapp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13152973" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062046" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baleriola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devinant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun-Sanches" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.02.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalio Torres-Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coupiac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquet Matthieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.06.030" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080906v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2412-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379149v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Podlinski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baleriola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coudour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.02.061" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZPV3JSP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080911v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-A&#235;l Muller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-015-1923-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379125v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Cian James" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watson Simon J." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Hancock" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avila Sergio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2013.12.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836402v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thacker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1479-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01XFN4B9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hayden" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2013.06.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TML70369-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836406v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Sumner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Espana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/.052382" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.A.J. van Beeck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2012.03.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N6DLTLP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769578v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy-Chesneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2012.04.022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJC16DSV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654722v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656361v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2011.10.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC3PFDWG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.515" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654733v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mcnally" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Alvi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1132-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-661173D3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907942v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001450" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654714v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2009.12.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDGNKBZV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654708v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sicot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-006-0187-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W3C4TMR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654702v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koppmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leitl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#246;llmann-Coers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaub" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2005.01.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ3S08VZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654692v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.02.035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6VW6SBZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654688v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2003.09.039" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1P9CR9C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654684v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boisson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonnet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003480200014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXC4LST7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Kao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(00)00015-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FWP0GK2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372780v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387070v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdullah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387130v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimas A. Barile" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sosa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D Otero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423217v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621221v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/9/092035" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387424v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bruch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387451v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telem Avidor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280175v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387475v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712204v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437779v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal K&#233;ravec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Taymans" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387440v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kraiem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellorge Maxime" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154336v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelson-Gruel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Joseph" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paulh-Manssens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888550v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soulier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-2019-107" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884202v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884205v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559326v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Torres Garcia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boquet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coupiac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1037/7/072047" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080782v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Macr&#236;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559364v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaunet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559352v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Ana Ibarra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedioun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634921v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Ben Younes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342341v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254619v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bauchire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559296v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/524/1/012149" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559277v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cuzzola" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Leitl" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/555/1/012023" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060466v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bauchire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822692v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257045v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387202v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obligado" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Peinke" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1934/1/012004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387266v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/2/022053" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387236v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062015" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387276v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Duc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062058" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372780v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Hubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Conan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387070v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdullah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimas A. Barile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D Otero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423217v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blondel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621221v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/9/092035" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bruch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telem Avidor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387475v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280175v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Neunaber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun-Sanches" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal K&#233;ravec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Taymans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387440v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault D&#233;sert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Knapp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kraiem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellorge Maxime" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154336v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelson-Gruel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Joseph" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paulh-Manssens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soulier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-2019-107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liad Paskin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyamin Schliffke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Torres Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coupiac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1037/7/072047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Macr&#236;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaunet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baleriola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Ana Ibarra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedioun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634921v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Ben Younes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coudour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254619v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bauchire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559277v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cuzzola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Leitl" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/555/1/012023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bauchire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-A&#235;l Muller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/524/1/012149" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257045v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553087v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dieci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouscasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Ducasse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2025.s03" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263810v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-10-1351-2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346232v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Keravec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-10-1929-2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492025v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-9-519-2024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826157v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Belvasi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Desmond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15207757" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03462159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Hegazy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cathelain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.09.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13122012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705028v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14133007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621217v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13152973" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511604v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Macr&#237;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-585-2021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062046" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378989v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baleriola" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devinant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.02.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080869v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalio Torres-Garcia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coupiac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquet Matthieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.06.030" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080906v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2412-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379149v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Podlinski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.02.061" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZPV3JSP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080911v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-015-1923-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379125v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Cian James" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watson Simon J." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Hancock" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avila Sergio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2013.12.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836402v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thacker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1479-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01XFN4B9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844332v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hayden" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2013.06.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TML70369-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836406v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Sumner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Espana" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/.052382" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769576v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.A.J. van Beeck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2012.03.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N6DLTLP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769578v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy-Chesneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2012.04.022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJC16DSV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654722v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656361v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2011.10.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC3PFDWG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654726v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.515" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654733v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mcnally" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Alvi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1132-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-661173D3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907942v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001450" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654714v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2009.12.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDGNKBZV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654708v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sicot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-006-0187-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W3C4TMR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654702v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koppmann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leitl" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#246;llmann-Coers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaub" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2005.01.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ3S08VZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654692v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.02.035" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6VW6SBZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654688v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2003.09.039" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1P9CR9C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654684v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boisson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003480200014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXC4LST7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654680v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Kao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(00)00015-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FWP0GK2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387202v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obligado" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Peinke" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1934/1/012004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leroy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/2/022053" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387236v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062015" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387276v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Duc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062058" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>