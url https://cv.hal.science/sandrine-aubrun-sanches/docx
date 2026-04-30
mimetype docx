--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -75,7346 +75,7346 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A 3-year database of atmospheric measurements combined with associated operating parameters from a wind farm of 2 MW turbines including rotor geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Keravec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Neunaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Attié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wind Energy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (9), pp.1929-1942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/wes-10-1929-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical study of the response of floating wind turbines via computational fluid dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Dieci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Paralia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.s03.1-s03.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/revue-paralia.2025.s03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatiotemporal behavior of the far wake of a wind turbine model subjected to harmonic motions: phase averaging applied to stereo particle image velocimetry measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wind Energy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (7), pp.1351-1368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/wes-10-1351-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floating wind turbine motion signature in the far-wake spectral content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benyamin Schliffke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wind Energy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (3), pp.519-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/wes-9-519-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of Ocean Waves Signature in the Space–Time Turbulent Spectra of the Lower Marine Atmosphere Measured by a Scanning LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liad Paskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (13), pp.3007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14133007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Far-Wake Meandering of a Wind Turbine Model with Imposed Motions: An Experimental S-PIV Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navid Belvasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benyamin Schliffke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cian Desmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (20), pp.7757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15207757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LiDAR and SCADA Data Processing for Interacting Wind Turbine Wakes with Comparison to Analytical Wake Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Hegazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cathelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181, pp.457-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2021.09.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dynamic Large-Scale Driving-Force to Control the Targeted Wind Speed in Large Eddy Simulations above Ocean Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liad Paskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (12), pp.2012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos13122012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental investigation of wind turbine wake and load dynamics during yaw maneuvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Macrí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wind Energy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (2), pp.585-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/wes-6-585-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification and Correction of Wave-Induced Turbulence Intensity Bias for a Floating LIDAR System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (15), pp.2973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13152973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical study on the Wave Boundary Layer, its interaction with turbulence and consequences on the wind energy resource in the offshore environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liad Paskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1618 (6), pp.062046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1618/6/062046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scaling investigation of plasma-induced flows over curved and flat surfaces: Comparison to the wall jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baleriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.259-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical characteristics of interacting wind turbine wakes from a 7-month LiDAR measurement campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulalio Torres-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boquet Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.06.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A review of wind turbine-oriented active flow control strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devinant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-017-2412-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elongated-DBD actuators inducing curved wall jets for circulation control around turbine airfoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Podlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baleriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of coherent structures to momentum and concentration fluxes over a flat vegetation canopy modelled in a wind tunnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.329-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.02.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of real-time predictors of the wind turbine wake meandering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Aël Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-015-1923-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salient and smooth edge ramps inducing turbulent boundary layer separation: Flow characterization for control perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Debien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Kourta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 342 (6-7), pp.356-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A study on the inclusion of forest canopy morphology data in numerical simulations for the purpose of wind resource assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desmond Cian James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Watson Simon J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip E. Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avila Sergio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126, pp.24-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jweia.2013.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental characterization of flow unsteadiness in the centerline plane of an Ahmed body rear slant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devinant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.1479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-013-1479-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wind turbine wake properties: Comparison between a non-rotating simplified wind turbine model and a rotating model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip E. Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hayden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 120, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jweia.2013.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of RANS/actuator disk modelling of wind turbine wake flow using wind tunnel measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathon Sumner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Espana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (1/2/3), pp.147-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/.052382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sand erosion technique applied to wind resource assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P.A.J. van Beeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 104-106, pp.322-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jweia.2012.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of suppressing the 3D separation on the rear slant on the flow structures around an Ahmed body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devinant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107-108, pp.237-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jweia.2012.04.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wind turbine wake: a disturbance to wind resource in wind farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (1/2), pp.2-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wind tunnel study of the wake meandering downstream of a modelled wind turbine as an effect of large scale turbulent eddies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Espana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devinant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.24-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jweia.2011.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial study of the wake meandering using modelled wind turbines in a wind tunnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Espana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devinant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wind Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (7), pp.923-937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/we.515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Separation ﬂow control on a generic ground vehicle using steady microjet arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mcnally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farrukh Alvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Kourta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (5), pp.1177-1187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-011-1132-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the slant angle of 3D bluff bodies on longitudinal vortex formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilliéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (5), pp.051104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4001450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of turbulence length scales assessed with three measurement systems in increasingly complex turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (5), pp.638-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2009.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unsteady characteristics of the static stall of an airfoil subjected to freestream turbulence level up to 16%</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devinant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (4), pp.641-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-006-0187-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical modelling of a complex forest area in a wind tunnel - Comparison with field data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Koppmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leitl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Möllmann-Coers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 129 (3-4), pp.121-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2005.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of an improved physical modelling of a forest area in a wind tunnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leitl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38 (18), pp.2797-2801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2004.02.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unsteady characteristics of the dispersion process in the vicinity of a pig barn. Wind tunnel experiments and comparison with field data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leitl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38, pp.81-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2003.09.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Further Characterization of large-scale coherent structure signatures in a turbulent-plane mixing layer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 32 (1), pp.136-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003480200014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental coherent structures extraction and numerical Semi-Deterministic Modelling in the turbulent flow behind a backward-facing step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 22 (1-2), pp.93-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0894-1777(00)00015-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the sub-harmonic frequency visible in the far-wake of a floating wind turbine model subjected to surge motion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy Science Conférence WESC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric study of the floating wind turbine configurations most likely to impact far-wake dynamics by OpenFAST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Abdullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Academy of Wind energy; Centrale Nantes, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wake study of a FOWT model under surge motion: a POD analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimas A. Barile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro D Otero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Academy of Wind Energy; Centrale Nantes, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NABLA : NAtional Benchmark: wind turbine in a turbulent Boundary LAyer - un benchmark du GdR EOL-EMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du GDR EOL-EMR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement de Recherche Eolien, Energies Marines Renouvelables, Hydraulique, Dec 2025, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic response of a wind turbine wake subjected to surge and heave step motions under different inflow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Making Torque from Wind (TORQUE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Firenze; European Academy of Wind Energy, May 2024, Florence, Italy. pp.092035, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/2767/9/092035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wake of a FOWT: first results from a scanning LiDAR deployed and stabilized at sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Academy of Wind Energy; Strathclyde University, May 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of non-constant advection time into MCP methods to improve correlation between space-distributed meteorological datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telem Avidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DeepWind</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sillages des éoliennes et leurs interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparaison des méthodes d’estimation du centre du sillage des éoliennes en mer modélisées en soufflerie par un disque poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387475v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des méthodes d'estimation du centre du sillage des éoliennes en mer modélisées en soufflerie par un disque poreux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sillages des éoliennes et leurs interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712204v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des méthodes d’estimation du centre du sillage des éoliennes en mer modélisées en soufflerie par un disque poreux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparaison des méthodes d'estimation du centre du sillage des éoliennes en mer modélisées en soufflerie par un disque poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280175v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of atmospheric and wake-induced turbulence within the ANR MOMENTA project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Neunaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kéravec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Taymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, On-line to due COVID-19 (Organisation: Forwind - Hannover), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATILDA project: MeAsurement of the Turbulence Intensity with a floating LiDAr System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bellorge Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOWT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed loop control of aerodynamic load fluctuations on wind turbine airfoil using surface plasma actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nelson-Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Paulh-Manssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierric Joseph</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21 IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a new perturbation system for gust generation: The Chopper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Neunaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Cork, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/wes-2019-107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An LES characterization of turbulent and wave induced flows in the atmospheric boundary layer above regular non-linear swells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liad Paskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAWE PhD Seminar 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Floating Wind Turbines in an Atmospheric Boundary Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benyamin Schliffke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAWE PhD Seminar 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of a field database to study stability effects on wind turbine wake properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Torres Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Boquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Coupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Torque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Milano, Italy. pp.072047, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1037/7/072047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of the wake dynamics of a modelled wind turbine during yaw manoeuvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Macrì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Coupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Making Torque from Wind (TORQUE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Academy of Wind Energy (EAWE), Jun 2018, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma and fluidic actuators for circulation control around wind turbine airfoils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baleriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3AF International Conference on Applied Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dispersion of steady and unsteady pollutant releases in a mixed industrial and residential area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulce Ana Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Fedioun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHYSMOD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent structures and concentration fluctuations above a flat forest: validation of an hybrid LES-RANS model by wind tunnel measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Ben Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics of highly concentrated VOC events released by turbulent mechanism over a flat forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Physical Modeling of Flow and Dispersion Phenomena 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Zurich (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémométrie laser Doppler dans un arc TIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bauchire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur les Arcs Electriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a wind turbine model for wake aerodynamics studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Large Eddy Simulation of the meandering of a wind turbine wake with stochastically generated boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Aël Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/555/1/012023⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.012149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/524/1/012149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559277v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity measurements in a TIG arc and its surroundings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dunpin Hong</w:t>
+                <w:t xml:space="preserve">Characterization of a wind turbine model for wake aerodynamics studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cuzzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Leitl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th High-Tech Plasma Processes Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Torque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Oldenburg, Germany. pp.012023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/555/1/012023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060466v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of the meandering of a wind turbine wake with stochastically generated boundary conditions</w:t>
-[...55 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Velocity measurements in a TIG arc and its surroundings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunpin Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th High-Tech Plasma Processes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559296v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la mesure de la vitesse d'écoulement dans un arc électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur les Arcs Electriques XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisabilité de la mesure de vitesse par diagnostics optiques dans un arc électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Français de Visualisation de Traitement d'Images en Mécanique des Fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Orléans, Nov 2013, Orléans, France. pp.19085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257045v1</w:t>
-              </w:r>
-[...4309 lines deleted...]
-                <w:t xml:space="preserve">hal-00654680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7432,90 +7432,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Townsend-George wake theory to field measurements of wind turbine wakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Neunaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Obligado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Peinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wake Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Visby, Sweden. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -7560,90 +7560,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of wind turbine wake dynamics during yaw variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Macrì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Torque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Delft (Virtual Event), France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -7688,77 +7688,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind Tunnel Study of a “Floating” Wind Turbine’s Wake in an Atmospheric Boundary Layer with Imposed Characteristic Surge Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benyamin Schliffke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Torque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Delft (Virtual Event), France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -7803,103 +7803,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of time delays in wind turbine wake interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Macrì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Torque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Delft (Virtual Event), Netherlands. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -8113,51 +8113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372780v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Hubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Conan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387070v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdullah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimas A. Barile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D Otero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423217v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blondel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621221v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/9/092035" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bruch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telem Avidor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387475v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280175v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Neunaber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun-Sanches" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal K&#233;ravec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Taymans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387440v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault D&#233;sert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Knapp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kraiem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellorge Maxime" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154336v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelson-Gruel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Joseph" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paulh-Manssens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soulier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-2019-107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liad Paskin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyamin Schliffke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Torres Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coupiac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1037/7/072047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Macr&#236;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaunet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baleriola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Ana Ibarra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedioun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634921v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Ben Younes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coudour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254619v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bauchire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559277v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cuzzola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Leitl" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/555/1/012023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bauchire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-A&#235;l Muller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/524/1/012149" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257045v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553087v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dieci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouscasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Ducasse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2025.s03" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263810v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-10-1351-2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346232v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Keravec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-10-1929-2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492025v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-9-519-2024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826157v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Belvasi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Desmond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15207757" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03462159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Hegazy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cathelain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.09.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13122012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705028v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14133007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621217v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13152973" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511604v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Macr&#237;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-585-2021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062046" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378989v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baleriola" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devinant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.02.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080869v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalio Torres-Garcia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coupiac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquet Matthieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.06.030" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080906v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2412-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379149v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Podlinski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.02.061" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZPV3JSP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080911v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-015-1923-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379125v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Cian James" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watson Simon J." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Hancock" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avila Sergio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2013.12.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836402v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thacker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1479-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01XFN4B9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844332v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hayden" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2013.06.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TML70369-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836406v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Sumner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Espana" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/.052382" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769576v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.A.J. van Beeck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2012.03.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N6DLTLP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769578v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy-Chesneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2012.04.022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJC16DSV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654722v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656361v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2011.10.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC3PFDWG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654726v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.515" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654733v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mcnally" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Alvi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1132-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-661173D3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907942v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001450" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654714v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2009.12.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDGNKBZV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654708v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sicot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-006-0187-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W3C4TMR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654702v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koppmann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leitl" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#246;llmann-Coers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaub" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2005.01.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ3S08VZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654692v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.02.035" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6VW6SBZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654688v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2003.09.039" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1P9CR9C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654684v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boisson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003480200014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXC4LST7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654680v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Kao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(00)00015-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FWP0GK2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387202v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obligado" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Peinke" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1934/1/012004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leroy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/2/022053" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387236v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062015" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387276v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Duc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062058" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346232v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Keravec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Neunaber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-10-1929-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553087v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dieci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouscasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Ducasse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2025.s03" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Hubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Conan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-10-1351-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyamin Schliffke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-9-519-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liad Paskin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14133007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Belvasi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Desmond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15207757" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03462159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Hegazy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blondel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cathelain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.09.019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946404v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13122012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Macr&#237;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-585-2021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault D&#233;sert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Knapp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13152973" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062046" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378989v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baleriola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devinant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun-Sanches" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.02.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalio Torres-Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coupiac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquet Matthieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.06.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2412-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Podlinski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baleriola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coudour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.02.061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZPV3JSP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-A&#235;l Muller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-015-1923-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Cian James" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watson Simon J." TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Hancock" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avila Sergio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2013.12.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thacker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1479-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01XFN4B9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hayden" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2013.06.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TML70369-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836406v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Sumner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Espana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/.052382" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769576v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.A.J. van Beeck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2012.03.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N6DLTLP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769578v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy-Chesneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2012.04.022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJC16DSV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654722v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2011.10.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC3PFDWG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.515" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654733v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mcnally" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Alvi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1132-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-661173D3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907942v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001450" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2009.12.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDGNKBZV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654708v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sicot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-006-0187-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W3C4TMR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654702v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koppmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leitl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#246;llmann-Coers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaub" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2005.01.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ3S08VZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654692v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.02.035" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6VW6SBZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654688v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2003.09.039" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1P9CR9C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654684v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boisson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003480200014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXC4LST7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654680v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Kao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(00)00015-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FWP0GK2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372780v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdullah" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387130v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimas A. Barile" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sosa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D Otero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621221v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/9/092035" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387424v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bruch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387451v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telem Avidor" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280175v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387475v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712204v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437779v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal K&#233;ravec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Taymans" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387440v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kraiem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellorge Maxime" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154336v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelson-Gruel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Joseph" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paulh-Manssens" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888550v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soulier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-2019-107" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884202v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884205v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559326v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Torres Garcia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coupiac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1037/7/072047" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080782v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Macr&#236;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559364v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaunet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559352v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Ana Ibarra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedioun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634921v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Ben Younes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342341v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254619v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bauchire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559296v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/524/1/012149" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559277v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cuzzola" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Leitl" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/555/1/012023" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060466v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bauchire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822692v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257045v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387202v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obligado" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Peinke" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1934/1/012004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leroy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/2/022053" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387236v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062015" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387276v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Duc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062058" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>