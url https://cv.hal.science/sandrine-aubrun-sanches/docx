--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -75,7346 +75,7346 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parametric study of the floating wind turbine configurations most likely to impact far-wake dynamics by OpenFAST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wind Energy Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Academy of Wind energy; Centrale Nantes, Jun 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the sub-harmonic frequency visible in the far-wake of a floating wind turbine model subjected to surge motion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wind Energy Science Conférence WESC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wake study of a FOWT model under surge motion: a POD analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimas A. Barile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro D Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wind Energy Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Academy of Wind Energy; Centrale Nantes, Jun 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NABLA : NAtional Benchmark: wind turbine in a turbulent Boundary LAyer - un benchmark du GdR EOL-EMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique du GDR EOL-EMR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de Recherche Eolien, Energies Marines Renouvelables, Hydraulique, Dec 2025, Chatou, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic response of a wind turbine wake subjected to surge and heave step motions under different inflow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Science of Making Torque from Wind (TORQUE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Firenze; European Academy of Wind Energy, May 2024, Florence, Italy. pp.092035, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2767/9/092035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wake of a FOWT: first results from a scanning LiDAR deployed and stabilized at sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wind Energy Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Academy of Wind Energy; Strathclyde University, May 2023, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementation of non-constant advection time into MCP methods to improve correlation between space-distributed meteorological datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telem Avidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DeepWind</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Trondheim, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sillages des éoliennes et leurs interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison des méthodes d'estimation du centre du sillage des éoliennes en mer modélisées en soufflerie par un disque poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison des méthodes d’estimation du centre du sillage des éoliennes en mer modélisées en soufflerie par un disque poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of atmospheric and wake-induced turbulence within the ANR MOMENTA project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Neunaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kéravec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Taymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wind Energy Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, On-line to due COVID-19 (Organisation: Forwind - Hannover), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MATILDA project: MeAsurement of the Turbulence Intensity with a floating LiDAr System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bellorge Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FOWT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of a new perturbation system for gust generation: The Chopper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Neunaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wind Energy Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Cork, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/wes-2019-107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Closed loop control of aerodynamic load fluctuations on wind turbine airfoil using surface plasma actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nelson-Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Paulh-Manssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21 IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An LES characterization of turbulent and wave induced flows in the atmospheric boundary layer above regular non-linear swells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liad Paskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAWE PhD Seminar 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling Floating Wind Turbines in an Atmospheric Boundary Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benyamin Schliffke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAWE PhD Seminar 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical analysis of a field database to study stability effects on wind turbine wake properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Torres Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Boquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Coupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Torque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Milano, Italy. pp.072047, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1037/7/072047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental analysis of the wake dynamics of a modelled wind turbine during yaw manoeuvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Macrì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Coupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Science of Making Torque from Wind (TORQUE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Academy of Wind Energy (EAWE), Jun 2018, Milano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasma and fluidic actuators for circulation control around wind turbine airfoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baleriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3AF International Conference on Applied Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the dispersion of steady and unsteady pollutant releases in a mixed industrial and residential area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Ana Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Fedioun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PHYSMOD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turbulent structures and concentration fluctuations above a flat forest: validation of an hybrid LES-RANS model by wind tunnel measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Ben Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Salt Lake City, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistics of highly concentrated VOC events released by turbulent mechanism over a flat forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Physical Modeling of Flow and Dispersion Phenomena 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Zurich (CH), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémométrie laser Doppler dans un arc TIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bauchire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunpin Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque sur les Arcs Electriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of a wind turbine model for wake aerodynamics studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cuzzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Leitl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Torque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Oldenburg, Germany. pp.012023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/555/1/012023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velocity measurements in a TIG arc and its surroundings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunpin Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th High-Tech Plasma Processes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large Eddy Simulation of the meandering of a wind turbine wake with stochastically generated boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Aël Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.012149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/524/1/012149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à la mesure de la vitesse d'écoulement dans un arc électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunpin Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque sur les Arcs Electriques XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisabilité de la mesure de vitesse par diagnostics optiques dans un arc électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunpin Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème Congrès Français de Visualisation de Traitement d'Images en Mécanique des Fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Orléans, Nov 2013, Orléans, France. pp.19085</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-year database of atmospheric measurements combined with associated operating parameters from a wind farm of 2 MW turbines including rotor geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Braud</w:t>
+                <w:t xml:space="preserve">Numerical study of the response of floating wind turbines via computational fluid dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Dieci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Keravec</w:t>
+                <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Neunaber</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/wes-10-1929-2025⟩</w:t>
+              <w:t xml:space="preserve">Revue Paralia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.s03.1-s03.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/revue-paralia.2025.s03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346232v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the response of floating wind turbines via computational fluid dynamics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spatiotemporal behavior of the far wake of a wind turbine model subjected to harmonic motions: phase averaging applied to stereo particle image velocimetry measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Paralia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/revue-paralia.2025.s03⟩</w:t>
+              <w:t xml:space="preserve">Wind Energy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (7), pp.1351-1368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/wes-10-1351-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05553087v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal behavior of the far wake of a wind turbine model subjected to harmonic motions: phase averaging applied to stereo particle image velocimetry measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A 3-year database of atmospheric measurements combined with associated operating parameters from a wind farm of 2 MW turbines including rotor geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Keravec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Neunaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Attié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10 (7), pp.1351-1368. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/wes-10-1351-2025⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 10 (9), pp.1929-1942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/wes-10-1929-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263810v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floating wind turbine motion signature in the far-wake spectral content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benyamin Schliffke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (3), pp.519-532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/wes-9-519-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Ocean Waves Signature in the Space–Time Turbulent Spectra of the Lower Marine Atmosphere Measured by a Scanning LiDAR</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">LiDAR and SCADA Data Processing for Interacting Wind Turbine Wakes with Comparison to Analytical Wake Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Hegazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cathelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs14133007⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181, pp.457-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2021.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705028v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far-Wake Meandering of a Wind Turbine Model with Imposed Motions: An Experimental S-PIV Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navid Belvasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benyamin Schliffke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cian Desmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (20), pp.7757. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en15207757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiDAR and SCADA Data Processing for Interacting Wind Turbine Wakes with Comparison to Analytical Wake Models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Dynamic Large-Scale Driving-Force to Control the Targeted Wind Speed in Large Eddy Simulations above Ocean Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liad Paskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2021.09.019⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (12), pp.2012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos13122012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462159v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Large-Scale Driving-Force to Control the Targeted Wind Speed in Large Eddy Simulations above Ocean Waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Evidence of Ocean Waves Signature in the Space–Time Turbulent Spectra of the Lower Marine Atmosphere Measured by a Scanning LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liad Paskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos13122012⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (13), pp.3007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14133007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946404v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of wind turbine wake and load dynamics during yaw maneuvers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quantification and Correction of Wave-Induced Turbulence Intensity Bias for a Floating LIDAR System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/wes-6-585-2021⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (15), pp.2973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13152973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511604v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification and Correction of Wave-Induced Turbulence Intensity Bias for a Floating LIDAR System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of wind turbine wake and load dynamics during yaw maneuvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Macrí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13152973⟩</w:t>
+              <w:t xml:space="preserve">Wind Energy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (2), pp.585-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/wes-6-585-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621217v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study on the Wave Boundary Layer, its interaction with turbulence and consequences on the wind energy resource in the offshore environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liad Paskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1618 (6), pp.062046. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1618/6/062046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling investigation of plasma-induced flows over curved and flat surfaces: Comparison to the wall jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baleriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 76, pp.259-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical characteristics of interacting wind turbine wakes from a 7-month LiDAR measurement campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulalio Torres-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boquet Matthieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 130, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2018.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of wind turbine-oriented active flow control strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devinant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00348-017-2412-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elongated-DBD actuators inducing curved wall jets for circulation control around turbine airfoils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janusz Podlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baleriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of coherent structures to momentum and concentration fluxes over a flat vegetation canopy modelled in a wind tunnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 107, pp.329-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.02.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of real-time predictors of the wind turbine wake meandering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Aël Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00348-015-1923-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salient and smooth edge ramps inducing turbulent boundary layer separation: Flow characterization for control perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Debien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Kourta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 342 (6-7), pp.356-362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2014.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on the inclusion of forest canopy morphology data in numerical simulations for the purpose of wind resource assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desmond Cian James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watson Simon J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip E. Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avila Sergio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 126, pp.24-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jweia.2013.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of flow unsteadiness in the centerline plane of an Ahmed body rear slant</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Devinant</w:t>
+                <w:t xml:space="preserve">Wind turbine wake properties: Comparison between a non-rotating simplified wind turbine model and a rotating model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip E. Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hayden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-013-1479-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 120, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jweia.2013.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836402v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind turbine wake properties: Comparison between a non-rotating simplified wind turbine model and a rotating model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Hayden</w:t>
+                <w:t xml:space="preserve">Evaluation of RANS/actuator disk modelling of wind turbine wake flow using wind tunnel measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathon Sumner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Espana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jweia.2013.06.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (1/2/3), pp.147-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/.052382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00844332v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of RANS/actuator disk modelling of wind turbine wake flow using wind tunnel measurements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of flow unsteadiness in the centerline plane of an Ahmed body rear slant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devinant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/.052382⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.1479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-013-1479-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836406v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sand erosion technique applied to wind resource assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P.A.J. van Beeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 104-106, pp.322-329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jweia.2012.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of suppressing the 3D separation on the rear slant on the flow structures around an Ahmed body</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Devinant</w:t>
+                <w:t xml:space="preserve">Wind turbine wake: a disturbance to wind resource in wind farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (1/2), pp.2-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00769578v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind turbine wake: a disturbance to wind resource in wind farms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+                <w:t xml:space="preserve">Effects of suppressing the 3D separation on the rear slant on the flow structures around an Ahmed body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devinant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107-108, pp.237-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jweia.2012.04.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654722v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind tunnel study of the wake meandering downstream of a modelled wind turbine as an effect of large scale turbulent eddies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Espana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devinant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101, pp.24-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jweia.2011.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial study of the wake meandering using modelled wind turbines in a wind tunnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Espana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devinant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (7), pp.923-937. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/we.515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation ﬂow control on a generic ground vehicle using steady microjet arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mcnally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farrukh Alvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Kourta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51 (5), pp.1177-1187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00348-011-1132-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the slant angle of 3D bluff bodies on longitudinal vortex formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilliéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132 (5), pp.051104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4001450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of turbulence length scales assessed with three measurement systems in increasingly complex turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 34 (5), pp.638-645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2009.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady characteristics of the static stall of an airfoil subjected to freestream turbulence level up to 16%</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devinant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 41 (4), pp.641-648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00348-006-0187-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modelling of a complex forest area in a wind tunnel - Comparison with field data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Koppmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leitl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Möllmann-Coers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schaub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 129 (3-4), pp.121-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2005.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an improved physical modelling of a forest area in a wind tunnel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leitl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 38 (18), pp.2797-2801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2004.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady characteristics of the dispersion process in the vicinity of a pig barn. Wind tunnel experiments and comparison with field data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leitl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 38, pp.81-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2003.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further Characterization of large-scale coherent structure signatures in a turbulent-plane mixing layer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 32 (1), pp.136-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s003480200014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental coherent structures extraction and numerical Semi-Deterministic Modelling in the turbulent flow behind a backward-facing step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 22 (1-2), pp.93-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0894-1777(00)00015-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654680v1</w:t>
-              </w:r>
-[...3004 lines deleted...]
-                <w:t xml:space="preserve">hal-01257045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7432,90 +7432,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Townsend-George wake theory to field measurements of wind turbine wakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Neunaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Obligado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Peinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wake Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Visby, Sweden. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -7560,90 +7560,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of wind turbine wake dynamics during yaw variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Macrì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Torque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Delft (Virtual Event), France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -7688,77 +7688,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind Tunnel Study of a “Floating” Wind Turbine’s Wake in an Atmospheric Boundary Layer with Imposed Characteristic Surge Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benyamin Schliffke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Torque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Delft (Virtual Event), France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -7803,103 +7803,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of time delays in wind turbine wake interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Macrì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Torque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Delft (Virtual Event), Netherlands. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -8113,51 +8113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346232v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Keravec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Neunaber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-10-1929-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553087v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dieci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouscasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Ducasse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2025.s03" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Hubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Conan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-10-1351-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyamin Schliffke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-9-519-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liad Paskin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14133007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Belvasi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Desmond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15207757" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03462159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Hegazy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blondel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cathelain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.09.019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946404v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13122012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Macr&#237;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-585-2021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault D&#233;sert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Knapp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13152973" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062046" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378989v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baleriola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devinant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun-Sanches" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.02.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalio Torres-Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coupiac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquet Matthieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.06.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2412-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Podlinski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baleriola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coudour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.02.061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZPV3JSP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-A&#235;l Muller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-015-1923-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Cian James" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watson Simon J." TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Hancock" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avila Sergio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2013.12.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thacker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1479-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01XFN4B9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hayden" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2013.06.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TML70369-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836406v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Sumner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Espana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/.052382" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769576v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.A.J. van Beeck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2012.03.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N6DLTLP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769578v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy-Chesneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2012.04.022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJC16DSV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654722v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2011.10.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC3PFDWG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.515" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654733v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mcnally" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Alvi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1132-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-661173D3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907942v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001450" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2009.12.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDGNKBZV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654708v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sicot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-006-0187-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W3C4TMR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654702v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koppmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leitl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#246;llmann-Coers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaub" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2005.01.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ3S08VZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654692v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.02.035" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6VW6SBZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654688v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2003.09.039" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1P9CR9C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654684v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boisson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003480200014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXC4LST7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654680v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Kao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(00)00015-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FWP0GK2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372780v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdullah" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387130v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimas A. Barile" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sosa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D Otero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621221v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/9/092035" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387424v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bruch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387451v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telem Avidor" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280175v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387475v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712204v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437779v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal K&#233;ravec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Taymans" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387440v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kraiem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellorge Maxime" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154336v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelson-Gruel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Joseph" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paulh-Manssens" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888550v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soulier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-2019-107" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884202v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884205v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559326v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Torres Garcia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coupiac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1037/7/072047" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080782v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Macr&#236;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559364v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaunet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559352v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Ana Ibarra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedioun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634921v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Ben Younes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342341v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254619v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bauchire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559296v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/524/1/012149" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559277v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cuzzola" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Leitl" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/555/1/012023" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060466v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bauchire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822692v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257045v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387202v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obligado" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Peinke" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1934/1/012004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leroy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/2/022053" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387236v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062015" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387276v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Duc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062058" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387070v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdullah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372780v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Hubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Conan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimas A. Barile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D Otero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423217v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blondel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621221v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/9/092035" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bruch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telem Avidor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387475v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280175v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Neunaber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun-Sanches" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal K&#233;ravec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Taymans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387440v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault D&#233;sert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Knapp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kraiem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellorge Maxime" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888550v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soulier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-2019-107" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154336v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelson-Gruel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Joseph" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paulh-Manssens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liad Paskin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyamin Schliffke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Torres Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coupiac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1037/7/072047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Macr&#236;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaunet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baleriola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Ana Ibarra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedioun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634921v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Ben Younes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coudour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254619v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bauchire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559277v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cuzzola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Leitl" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/555/1/012023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bauchire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-A&#235;l Muller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/524/1/012149" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257045v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553087v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dieci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouscasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Ducasse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2025.s03" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263810v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-10-1351-2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346232v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Keravec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-10-1929-2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492025v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-9-519-2024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03462159v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Hegazy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cathelain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.09.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826157v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Belvasi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Desmond" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15207757" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13122012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705028v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14133007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621217v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13152973" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511604v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Macr&#237;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-585-2021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062046" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378989v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baleriola" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devinant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.02.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080869v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalio Torres-Garcia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coupiac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquet Matthieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.06.030" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080906v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2412-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379149v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Podlinski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.02.061" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZPV3JSP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080911v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-015-1923-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379125v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Cian James" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watson Simon J." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Hancock" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avila Sergio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2013.12.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844332v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hayden" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2013.06.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TML70369-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836406v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Sumner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Espana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/.052382" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836402v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thacker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1479-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01XFN4B9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769576v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.A.J. van Beeck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2012.03.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N6DLTLP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769578v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy-Chesneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2012.04.022" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJC16DSV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656361v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2011.10.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC3PFDWG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654726v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.515" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654733v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mcnally" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Alvi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1132-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-661173D3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907942v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001450" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654714v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2009.12.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDGNKBZV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654708v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sicot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-006-0187-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W3C4TMR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654702v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koppmann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leitl" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#246;llmann-Coers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaub" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2005.01.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ3S08VZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654692v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.02.035" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6VW6SBZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654688v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2003.09.039" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1P9CR9C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654684v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boisson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003480200014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXC4LST7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654680v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Kao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(00)00015-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FWP0GK2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387202v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obligado" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Peinke" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1934/1/012004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leroy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/2/022053" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387236v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062015" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387276v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Duc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062058" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>