--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -582,654 +582,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-section and systemic inflammation synergize to disrupt the neonatal gut microbiota and brain development in a model of prematurity</w:t>
+                <w:t xml:space="preserve">The Microbial Anti-Inflammatory Molecule (MAM) is a key protein processed and exported to Faecalibacterium duncaniae envelope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Morin</w:t>
+                <w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Faure</w:t>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mollet</w:t>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Guenoun</w:t>
+                <w:t xml:space="preserve">Luis Lima de Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Heydari-Olya</w:t>
+                <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 123, pp.824-837. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.2519695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2024.10.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2519695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151481v1</w:t>
+                <w:t xml:space="preserve">hal-05156716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Microbial Anti-Inflammatory Molecule (MAM) is a key protein processed and exported to Faecalibacterium duncaniae envelope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle de la dysbiose du microbiote intestinal dans les maladies métaboliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2519695⟩</w:t>
+              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2), pp.161-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mmm.2025.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156716v1</w:t>
+                <w:t xml:space="preserve">hal-05106092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la dysbiose du microbiote intestinal dans les maladies métaboliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Auger</w:t>
+                <w:t xml:space="preserve">Marked reduction of SARS-CoV-2 infection and improved recovery following supplementation with a probiotic mix of four strains and two strains of Bifidobacterium breve in hamsters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Torres-Maravilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Wasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evelyne Picard-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (2), pp.161-165. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (6), pp.e0064825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mmm.2025.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.00648-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106092v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05157590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marked reduction of SARS-CoV-2 infection and improved recovery following supplementation with a probiotic mix of four strains and two strains of Bifidobacterium breve in hamsters</w:t>
+                <w:t xml:space="preserve">Faecalibacterium Diversity in the Gut Microbiome of Crohn's Disease Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Torres-Maravilla</w:t>
+                <w:t xml:space="preserve">Paul Mclellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Wasniewski</w:t>
+                <w:t xml:space="preserve">Marie Therese Goudiaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Wauquier</w:t>
+                <w:t xml:space="preserve">Loic Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Servat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Picard-Meyer</w:t>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.00648-25⟩</w:t>
+              <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (8), pp.1480-1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ueg2.70023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05157590v1</w:t>
+                <w:t xml:space="preserve">hal-05106089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium Diversity in the Gut Microbiome of Crohn's Disease Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C-section and systemic inflammation synergize to disrupt the neonatal gut microbiota and brain development in a model of prematurity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Mclellan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Auger</w:t>
+                <w:t xml:space="preserve">Flora Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Therese Goudiaby</w:t>
+                <w:t xml:space="preserve">Julie Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Brot</w:t>
+                <w:t xml:space="preserve">David Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Benech</w:t>
+                <w:t xml:space="preserve">Ariane Heydari-Olya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (8), pp.1480-1490. </w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 123, pp.824-837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ueg2.70023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2024.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106089v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faecalibacterium duncaniae as a novel next generation probiotic against influenza</w:t>
               </w:r>
@@ -1343,1095 +1343,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tolerance of Gut Commensal Faecalibacterium to Oxidative Stress Is Strain Dependent and Relies on Detoxifying Enzymes</w:t>
+                <w:t xml:space="preserve">Exploring Disease Management and Control through Pathogen Diagnostics and One Health Initiative : A Concise Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Botin</w:t>
+                <w:t xml:space="preserve">Riya Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Ramirez-Chamorro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+                <w:t xml:space="preserve">Hsiao-Chuan Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Langella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Martin-Verstraete</w:t>
+                <w:t xml:space="preserve">Ramendra Pati Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.00606-23⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics13010017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189195v1</w:t>
+                <w:t xml:space="preserve">hal-04664074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorimetric aptasensor for detection of Bacillus cytotoxicus spores in milk and ready-to-use food</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faecalibacterium : a bacterial genus with promising human health applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Rizzotto</w:t>
+                <w:t xml:space="preserve">David Rios-Covian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Marin</w:t>
+                <w:t xml:space="preserve">Eugénie Huillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Khazaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (7), pp.e17562. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (4), pp. 1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e17562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fuad039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189190v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium : a bacterial genus with promising human health applications</w:t>
+                <w:t xml:space="preserve">Colorimetric aptasensor for detection of Bacillus cytotoxicus spores in milk and ready-to-use food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Martín</w:t>
+                <w:t xml:space="preserve">Francesco Rizzotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rios-Covian</w:t>
+                <w:t xml:space="preserve">Marco Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Huillet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsre/fuad039⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (7), pp.e17562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e17562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189185v1</w:t>
+                <w:t xml:space="preserve">hal-04189190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Disease Management and Control through Pathogen Diagnostics and One Health Initiative : A Concise Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Tolerance of Gut Commensal Faecalibacterium to Oxidative Stress Is Strain Dependent and Relies on Detoxifying Enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Botin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riya Mukherjee</w:t>
+                <w:t xml:space="preserve">Luis Ramirez-Chamorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsiao-Chuan Wen</w:t>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramendra Pati Pandey</w:t>
+                <w:t xml:space="preserve">Isabelle Martin-Verstraete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.17. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (7), pp.e00606-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics13010017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.00606-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664074v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific Diversity of Microbial Anti-Inflammatory Molecule (MAM) from Faecalibacterium prausnitzii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impact of Dietary Arachidonic Acid on Gut Microbiota Composition and Gut–Brain Axis in Male BALB/C Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katleen Pinchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeeshan Hafeez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Esther Borras-Nogues</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wasaporn Chanput</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Andre-Leroux</w:t>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23031705⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (24), pp.5338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14245338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752257v1</w:t>
+                <w:t xml:space="preserve">hal-04083922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene co-expression network analysis of the human gut commensal bacterium Faecalibacterium prausnitzii in R-Shiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mournetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Mournetas</w:t>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chiapello</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (11), pp. e0271847. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0271847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Dietary Arachidonic Acid on Gut Microbiota Composition and Gut–Brain Axis in Male BALB/C Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description of a Newly Isolated Blautia faecis Strain and Its Benefit in Mouse Models of Post-Influenza Secondary Enteric and Pulmonary Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Verstraeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katleen Pinchaud</w:t>
+                <w:t xml:space="preserve">Valentin Sencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeeshan Hafeez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Huillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sead Chadi</w:t>
+                <w:t xml:space="preserve">Séverine Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (24), pp.5338. </w:t>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.1478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu14245338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu14071478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083922v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of a Newly Isolated Blautia faecis Strain and Its Benefit in Mouse Models of Post-Influenza Secondary Enteric and Pulmonary Infections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraspecific Diversity of Microbial Anti-Inflammatory Molecule (MAM) from Faecalibacterium prausnitzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Verstraeten</w:t>
+                <w:t xml:space="preserve">Camille Kropp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Sencio</w:t>
+                <w:t xml:space="preserve">Esther Borras-Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Raise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Huillet</w:t>
+                <w:t xml:space="preserve">Wasaporn Chanput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Layec</w:t>
+                <w:t xml:space="preserve">Gwenaelle Andre-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (7), pp.1478. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (3), pp.1705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu14071478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23031705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649191v1</w:t>
+                <w:t xml:space="preserve">hal-03752257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal oxide nanoparticles for safe active and intelligent food packaging</w:t>
               </w:r>
@@ -2443,51 +2443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vesna Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zorka Vasiljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2586,51 +2586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 202 (5), </w:t>
@@ -2720,51 +2720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Demarquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (1), pp.1-15. </w:t>
@@ -2936,64 +2936,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the impact of Mg-doped ZnO nanoparticles on a model soil microorganism Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3096,51 +3096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priya Vizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3204,64 +3204,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring multiple effects of Zn0.15Mg0.85O nanoparticles on Bacillus subtilis and macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3332,529 +3332,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic engineering of the branched fatty acid metabolic pathway of Bacillus subtilis for the overproduction of surfactin C14 isoform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting the in vivo GlnR-binding sites at the genome scale in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Randazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debarun Dhali</w:t>
+                <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Coutte</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Olivier Delumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/biot.201600574⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-017-2703-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502183v1</w:t>
+                <w:t xml:space="preserve">hal-05070787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the in vivo GlnR-binding sites at the genome scale in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Randazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13104-017-2703-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the in vivo GlnR-binding sites at the genome scale in Bacillus subtilis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Randazzo</w:t>
+                <w:t xml:space="preserve">Termination factor Rho: From the control of pervasive transcription to cell fate determination in Bacillus subtilis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aucouturier</w:t>
+                <w:t xml:space="preserve">Aleksandra Grylak-Mielnicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (1), pp.422. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (7), 47 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13104-017-2703-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070787v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Termination factor Rho: From the control of pervasive transcription to cell fate determination in Bacillus subtilis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic engineering of the branched fatty acid metabolic pathway of Bacillus subtilis for the overproduction of surfactin C14 isoform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debarun Dhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+                <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Grylak-Mielnicka</w:t>
+                <w:t xml:space="preserve">Anthony Argüelles Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nicolas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Auger</w:t>
+                <w:t xml:space="preserve">Vladimir V. Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (7), 47 p. </w:t>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (7), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/biot.201600574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608054v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MarR-like protein PchR (YvmB) regulates expression of genes involved in pulcherriminic acid biosynthesis and in the initiation of sporulation in Bacillus subtilis</w:t>
               </w:r>
@@ -3879,51 +3879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3996,51 +3996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena E. Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicrobiologyOpen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (3), pp.423-435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4100,51 +4100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Prestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4191,51 +4191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[i]Bacillus cytotoxicus[/i] sp. nov. is a novel thermotolerant species of the [i]Bacillus cereus[/i] Group occasionally associated with food poisoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Helene M. H. Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4325,51 +4325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus cytotoxicus sp. nov. is a new thermotolerant species of the Bacillus cereus Group occasionally associated with food poisoning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Helene Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4437,51 +4437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Genome Sequence of the Highly Hemolytic Strain Bacillus cereus F837/76</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4717,51 +4717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilm formation and cell surface properties among pathogenic and nonpathogenic strains of the Bacillus cereus group.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nalini Ramarao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4845,1417 +4845,1417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00512106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Bacillus cereus group genomics to putative food-borne pathogens of different toxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genetically remote pathogenic strain NVH391-98 of the Bacillus cereus group is representative of a cluster of thermophilic strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alla Lapidus</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Ségurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 171 (2), pp.236-249. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (4), pp.1276-1280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2007.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02242-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314336v1</w:t>
+                <w:t xml:space="preserve">hal-02889116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetically remote pathogenic strain NVH391-98 of the Bacillus cereus group is representative of a cluster of thermophilic strains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Extending the Bacillus cereus group genomics to putative food-borne pathogens of different toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Lapidus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Goltsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Bidnenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alla Lapidus</w:t>
+                <w:t xml:space="preserve">Béatrice Ségurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 171 (2), pp.236-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2007.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02242-07⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02889116v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Control of Cysteine Metabolism by CymR in Bacillus subtilis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autoinducer 2 affects biofilm formation by Bacillus cereus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergine Even</w:t>
+                <w:t xml:space="preserve">Evelyne Krin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Burguière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Auger</w:t>
+                <w:t xml:space="preserve">Stephane S. Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Soutourina</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel M. Gohar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.188.6.2184-2197.2006⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (1), pp.937-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.72.1.937-941.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292252v1</w:t>
+                <w:t xml:space="preserve">hal-02663988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoinducer 2 affects biofilm formation by Bacillus cereus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Krin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Krin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Gohar</w:t>
+                <w:t xml:space="preserve">M. Gohar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 72 (1), pp.937-941. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 72, pp.937-941</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663988v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoinducer 2 affects biofilm formation by Bacillus cereus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Global Control of Cysteine Metabolism by CymR in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Burguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Soutourina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Krin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 188 (6), pp.2184-2197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.188.6.2184-2197.2006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088709v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the Bacillus subtilis ytmI operon, involved in sulfur metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Burguière</w:t>
+                <w:t xml:space="preserve">The PatB protein of Bacillus subtilis is a C-S-lyase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Fert</w:t>
+                <w:t xml:space="preserve">M.P. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Guillouard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Martin-Verstraete</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.187.17.6019-6030.2005⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87 (2), pp.231-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2004.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681047v1</w:t>
+                <w:t xml:space="preserve">hal-02680864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PatB protein of Bacillus subtilis is a C-S-lyase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Regulation of the Bacillus subtilis ytmI operon, involved in sulfur metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Burguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guillouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2004.09.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87 (17), pp.6019-6030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.187.17.6019-6030.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02680864v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of methionine to cysteine in Bacillus subtilis and its regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three different systems participate in l-Cystine uptake in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Burguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Hullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martin-Verstraete</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 189 (1), pp 187-197. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.01273-06⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 186 (15), pp.4875-4884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.186.15.4875-4884.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190311v1</w:t>
+                <w:t xml:space="preserve">hal-02889124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three different systems participate in l-Cystine uptake in Bacillus subtilis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The metNPQ operon of Bacillus subtilis encodes an ABC permease transporting methionine sulfoxide, D-and L-methionine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Hullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martin-Verstraete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 155 (2), pp.80-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2003.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.186.15.4875-4884.2004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02889124v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metNPQ operon of Bacillus subtilis encodes an ABC permease transporting methionine sulfoxide, D-and L-methionine.</w:t>
+                <w:t xml:space="preserve">Conversion of methionine to cysteine in Bacillus subtilis and its regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Hullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Soutourina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Dassa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Octavian Barzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2003.11.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 189 (1), pp 187-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01273-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020363v1</w:t>
+                <w:t xml:space="preserve">hal-04190311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Bacillus subtilis CysL, a regulator of the cysJI Operon, which encodes sulfite reductase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guillouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Hullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 184 (17), pp.4681-4689. </w:t>
@@ -6293,90 +6293,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The metIC operon involved in methionine biosynthesis in Bacillus subtilis is controlled by transcription antitermination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Yuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martin-Verstraete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 148 (2), pp.507-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6410,77 +6410,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Expression Profile of Bacillus subtilis Grown in the Presence of Sulfate or Methionine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martin-Verstraete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 184 (18), pp.5179-5186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6527,51 +6527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur-limitation-regulated proteins in Bacillus subtilis: a two-dimensional gel electrophoresis study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Coppée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Turlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6680,51 +6680,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential use of Faecalibacterium prausnitzii in human health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probiota 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NutraIngredients, Feb 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6749,103 +6749,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Verstraeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Club des bactéries Lactiques (CBL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
@@ -6900,77 +6900,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaís Vilela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th Brazilian Congress of Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Ouro Preto – MG, Brazil</w:t>
@@ -6999,51 +6999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecific diversity of Microbial Anti-inflammatory Molecule (MAM) from Faecalibacterium prausnitzii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BactInflam Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7100,64 +7100,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colorimetric aptasensor for the detection of Bacillus cytotoxicus spores in milk and ready-to-use food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Rizzotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7195,51 +7195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive deleterious effects of delivery mode on perinatal brain injuries: microbiota's fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7348,113 +7348,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Paravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Plaza-Oñate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408767v1</w:t>
+                <w:t xml:space="preserve">hal-05408767v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7472,51 +7472,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of biological networks involved in the adaptation of Bacillus subtilis and Faecalibacterium to their environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université Paris-Saclay, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7566,51 +7566,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la croissance de Faecalibacterium duncaniae en présence de protéines d'origine végétale et sélection de variants aérotolérants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rime Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7641,64 +7641,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du stress oxydant chez Faecalibacterium prausnitzii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Botin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7885,51 +7885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Heydari-Olya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.10.023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lima de Jesus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2519695" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106092v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2025.01.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05157590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wauquier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Servat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Picard-Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00648-25" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mclellan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Therese Goudiaby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.70023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786870v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heumel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deruyter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouilloux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Delval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1347676" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189195v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Botin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ramirez-Chamorro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00606-23" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzotto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17562" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189185v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rios-Covian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuad039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riya Mukherjee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Chuan Wen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramendra Pati Pandey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13010017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752257v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras-Nogues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasaporn Chanput" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andre-Leroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031705" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083924v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mournetas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271847" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Pinchaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Hafeez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14245338" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14071478" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vesna Nikolic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorka Vasiljevic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.08.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Randazzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00547-19" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lapiere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallia Geiger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Demarquay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1812867" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889105v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorka Z Vasiljevic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena P Dojcinovic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugoslav B Krstic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Ribic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad B Tadic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra01809k" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;chaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lejal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zanet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109421" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617964v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zanet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Vizzini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lippe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14407" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Suman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30719-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502183v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarun Dhali" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arg&#252;elles Arias" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Bidnenko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201600574" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889071v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-017-2703-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070787v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608054v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Grylak-Mielnicka" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006909" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637642v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-016-0807-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena E. Bidnenko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Noirot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.249" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204456v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0345-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000679v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Galleron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M. Contzen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. de Sarrau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.030627-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004271v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Dossat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Bolotine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06719-11" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204240v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.024" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDSX8DPR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00512106v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Ramarao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fouet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aymerich" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00155-09" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314336v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Lapidus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Goltsman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice S&#233;gurens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2007.03.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4104F61P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889116v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02242-07" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292252v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burgui&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.188.6.2184-2197.2006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663988v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Krin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Gohar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.1.937-941.2006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088709v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gohar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681047v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillouard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.17.6019-6030.2005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680864v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Gomez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danchin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin-Verstraete" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2004.09.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN5CKPG9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190311v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Hullo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Barzu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Yvon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01273-06" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889124v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.15.4875-4884.2004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020363v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dassa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2003.11.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNW2Z4JX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889129v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chetouani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.184.17.4681-4689.2002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889132v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yuen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-148-2-507" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889134v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.184.18.5179-5186.2002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889151v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Copp&#233;e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turlin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sekowska" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Caer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-147-6-1631" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466369v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734183v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329983v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Ariston de Carvalho Azevedo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328397v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329160v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328435v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Morin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bokobza" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408767v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sola" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paravel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza-O&#241;ate" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04190291v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664026v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328411v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lima de Jesus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2519695" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2025.01.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05157590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wauquier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Servat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Picard-Meyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00648-25" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mclellan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Therese Goudiaby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.70023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151481v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Faure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Heydari-Olya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.10.023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786870v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heumel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deruyter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouilloux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Delval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1347676" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664074v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riya Mukherjee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Chuan Wen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramendra Pati Pandey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13010017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rios-Covian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuad039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189190v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzotto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17562" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Botin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ramirez-Chamorro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00606-23" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Pinchaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Hafeez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14245338" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083924v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mournetas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271847" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649191v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14071478" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752257v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras-Nogues" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasaporn Chanput" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andre-Leroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031705" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vesna Nikolic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorka Vasiljevic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.08.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Randazzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00547-19" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lapiere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallia Geiger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Demarquay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1812867" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889105v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorka Z Vasiljevic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena P Dojcinovic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugoslav B Krstic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Ribic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad B Tadic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra01809k" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;chaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lejal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zanet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109421" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617964v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zanet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Vizzini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lippe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14407" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Suman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30719-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070787v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-017-2703-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608054v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Grylak-Mielnicka" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006909" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarun Dhali" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arg&#252;elles Arias" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Bidnenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201600574" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637642v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-016-0807-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena E. Bidnenko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Noirot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.249" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204456v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0345-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000679v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Galleron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M. Contzen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. de Sarrau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.030627-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004271v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Dossat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Bolotine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06719-11" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204240v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.024" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDSX8DPR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00512106v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Ramarao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fouet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aymerich" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00155-09" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889116v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Lapidus" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02242-07" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314336v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Goltsman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice S&#233;gurens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2007.03.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4104F61P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663988v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Krin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Gohar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.1.937-941.2006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088709v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gohar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292252v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burgui&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.188.6.2184-2197.2006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680864v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Gomez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danchin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin-Verstraete" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2004.09.007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN5CKPG9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681047v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillouard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.17.6019-6030.2005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889124v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Hullo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.15.4875-4884.2004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020363v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dassa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2003.11.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNW2Z4JX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190311v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Barzu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Yvon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01273-06" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889129v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chetouani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.184.17.4681-4689.2002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889132v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yuen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-148-2-507" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889134v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.184.18.5179-5186.2002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889151v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Copp&#233;e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turlin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sekowska" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Caer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-147-6-1631" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466369v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734183v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329983v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Ariston de Carvalho Azevedo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328397v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329160v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328435v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Morin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bokobza" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408767v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sola" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paravel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza-O&#241;ate" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04190291v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664026v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328411v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>