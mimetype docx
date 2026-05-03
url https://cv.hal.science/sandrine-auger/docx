--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -582,6081 +582,6098 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Microbial Anti-Inflammatory Molecule (MAM) is a key protein processed and exported to Faecalibacterium duncaniae envelope</w:t>
+                <w:t xml:space="preserve">C-section and systemic inflammation synergize to disrupt the neonatal gut microbiota and brain development in a model of prematurity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t>
+                <w:t xml:space="preserve">Cécile Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+                <w:t xml:space="preserve">Flora Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Auger</w:t>
+                <w:t xml:space="preserve">Julie Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Lima de Jesus</w:t>
+                <w:t xml:space="preserve">David Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Henry</w:t>
+                <w:t xml:space="preserve">Ariane Heydari-Olya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.2519695. </w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 123, pp.824-837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2519695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2024.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156716v1</w:t>
+                <w:t xml:space="preserve">hal-05151481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la dysbiose du microbiote intestinal dans les maladies métaboliques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Microbial Anti-Inflammatory Molecule (MAM) is a key protein processed and exported to Faecalibacterium duncaniae envelope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Lima de Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mmm.2025.01.003⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.2519695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2519695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106092v1</w:t>
+                <w:t xml:space="preserve">hal-05156716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marked reduction of SARS-CoV-2 infection and improved recovery following supplementation with a probiotic mix of four strains and two strains of Bifidobacterium breve in hamsters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Servat</w:t>
+                <w:t xml:space="preserve">Rôle de la dysbiose du microbiote intestinal dans les maladies métaboliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Picard-Meyer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 91 (6), pp.e0064825. </w:t>
+              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2), pp.161-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.00648-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mmm.2025.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05157590v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium Diversity in the Gut Microbiome of Crohn's Disease Patients</w:t>
+                <w:t xml:space="preserve">REG3A and IL22 have opposite effects on fat accumulation in the liver in a high-fat diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Mclellan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Esther Borras Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Therese Goudiaby</w:t>
+                <w:t xml:space="preserve">Alisson Agus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Brot</w:t>
+                <w:t xml:space="preserve">Aurélia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Benech</w:t>
+                <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (8), pp.1480-1490. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.33733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ueg2.70023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-84700-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106089v1</w:t>
+                <w:t xml:space="preserve">hal-05590173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-section and systemic inflammation synergize to disrupt the neonatal gut microbiota and brain development in a model of prematurity</w:t>
+                <w:t xml:space="preserve">Marked reduction of SARS-CoV-2 infection and improved recovery following supplementation with a probiotic mix of four strains and two strains of Bifidobacterium breve in hamsters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Morin</w:t>
+                <w:t xml:space="preserve">Edgar Torres-Maravilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Faure</w:t>
+                <w:t xml:space="preserve">Marine Wasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mollet</w:t>
+                <w:t xml:space="preserve">Aurélie Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Guenoun</w:t>
+                <w:t xml:space="preserve">Alexandre Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Heydari-Olya</w:t>
+                <w:t xml:space="preserve">Evelyne Picard-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 123, pp.824-837. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (6), pp.e0064825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2024.10.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.00648-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151481v1</w:t>
+                <w:t xml:space="preserve">anses-05157590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium duncaniae as a novel next generation probiotic against influenza</w:t>
+                <w:t xml:space="preserve">Faecalibacterium Diversity in the Gut Microbiome of Crohn's Disease Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Chollet</w:t>
+                <w:t xml:space="preserve">Paul Mclellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Heumel</w:t>
+                <w:t xml:space="preserve">Marie Therese Goudiaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Deruyter</w:t>
+                <w:t xml:space="preserve">Loic Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bouilloux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lou Delval</w:t>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1347676⟩</w:t>
+              <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (8), pp.1480-1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ueg2.70023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786870v1</w:t>
+                <w:t xml:space="preserve">hal-05106089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Disease Management and Control through Pathogen Diagnostics and One Health Initiative : A Concise Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faecalibacterium duncaniae as a novel next generation probiotic against influenza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riya Mukherjee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Auger</w:t>
+                <w:t xml:space="preserve">Séverine Heumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsiao-Chuan Wen</w:t>
+                <w:t xml:space="preserve">Lucie Deruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramendra Pati Pandey</w:t>
+                <w:t xml:space="preserve">Fabrice Bouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics13010017⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1347676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1347676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664074v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium : a bacterial genus with promising human health applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Tolerance of Gut Commensal Faecalibacterium to Oxidative Stress Is Strain Dependent and Relies on Detoxifying Enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rios-Covian</w:t>
+                <w:t xml:space="preserve">Tatiana Botin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Huillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Auger</w:t>
+                <w:t xml:space="preserve">Luis Ramirez-Chamorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Khazaal</w:t>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martin-Verstraete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsre/fuad039⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (7), pp.e00606-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.00606-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189185v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colorimetric aptasensor for detection of Bacillus cytotoxicus spores in milk and ready-to-use food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Rizzotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (7), pp.e17562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e17562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tolerance of Gut Commensal Faecalibacterium to Oxidative Stress Is Strain Dependent and Relies on Detoxifying Enzymes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faecalibacterium : a bacterial genus with promising human health applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Ramirez-Chamorro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Langella</w:t>
+                <w:t xml:space="preserve">David Rios-Covian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Martin-Verstraete</w:t>
+                <w:t xml:space="preserve">Eugénie Huillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Khazaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.00606-23⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (4), pp. 1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fuad039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189195v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Dietary Arachidonic Acid on Gut Microbiota Composition and Gut–Brain Axis in Male BALB/C Mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring Disease Management and Control through Pathogen Diagnostics and One Health Initiative : A Concise Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeeshan Hafeez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Riya Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sead Chadi</w:t>
+                <w:t xml:space="preserve">Hsiao-Chuan Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramendra Pati Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14245338⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics13010017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083922v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene co-expression network analysis of the human gut commensal bacterium Faecalibacterium prausnitzii in R-Shiny</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Intraspecific Diversity of Microbial Anti-Inflammatory Molecule (MAM) from Faecalibacterium prausnitzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+                <w:t xml:space="preserve">Camille Kropp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Loux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Langella</w:t>
+                <w:t xml:space="preserve">Esther Borras-Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wasaporn Chanput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Andre-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0271847⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (3), pp.1705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23031705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083924v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of a Newly Isolated Blautia faecis Strain and Its Benefit in Mouse Models of Post-Influenza Secondary Enteric and Pulmonary Infections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Sencio</w:t>
+                <w:t xml:space="preserve">Gene co-expression network analysis of the human gut commensal bacterium Faecalibacterium prausnitzii in R-Shiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Raise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Huillet</w:t>
+                <w:t xml:space="preserve">Virginie Mournetas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Layec</w:t>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14071478⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (11), pp. e0271847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0271847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649191v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific Diversity of Microbial Anti-Inflammatory Molecule (MAM) from Faecalibacterium prausnitzii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact of Dietary Arachidonic Acid on Gut Microbiota Composition and Gut–Brain Axis in Male BALB/C Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katleen Pinchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeeshan Hafeez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wasaporn Chanput</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Andre-Leroux</w:t>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (3), pp.1705. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (24), pp.5338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23031705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu14245338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752257v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal oxide nanoparticles for safe active and intelligent food packaging</w:t>
+                <w:t xml:space="preserve">Description of a Newly Isolated Blautia faecis Strain and Its Benefit in Mouse Models of Post-Influenza Secondary Enteric and Pulmonary Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Vesna Nikolic</w:t>
+                <w:t xml:space="preserve">Sophie Verstraeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zorka Vasiljevic</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentin Sencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Huillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Layec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2021.08.019⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.1478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14071478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798880v1</w:t>
+                <w:t xml:space="preserve">hal-03649191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus subtilis Regulators MntR and Zur Participate in Redox Cycling, Antibiotic Sensitivity, and Cell Wall Plasticity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal oxide nanoparticles for safe active and intelligent food packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+                <w:t xml:space="preserve">Maria Vesna Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guillot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zorka Vasiljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 202 (5), </w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116, pp.655-668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.00547-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2021.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889085v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prophylactic Faecalibacterium prausnitzii treatment prevents the acute breakdown of colonic epithelial barrier in a preclinical model of pelvic radiation disease</w:t>
+                <w:t xml:space="preserve">Bacillus subtilis Regulators MntR and Zur Participate in Redox Cycling, Antibiotic Sensitivity, and Cell Wall Plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Lapiere</w:t>
+                <w:t xml:space="preserve">Paola Randazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallia Geiger</w:t>
+                <w:t xml:space="preserve">Jamila J. Anba-Mondoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Robert</w:t>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Demarquay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Auger</w:t>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (1), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 202 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1812867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.00547-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194901v1</w:t>
+                <w:t xml:space="preserve">hal-02889085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antibacterial activity of iron manganite (FeMnO 3 ) particles against the environmental bacterium Bacillus subtilis †</w:t>
+                <w:t xml:space="preserve">Prophylactic Faecalibacterium prausnitzii treatment prevents the acute breakdown of colonic epithelial barrier in a preclinical model of pelvic radiation disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zorka Z Vasiljevic</w:t>
+                <w:t xml:space="preserve">Alexia Lapiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena P Dojcinovic</w:t>
+                <w:t xml:space="preserve">Mallia Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jugoslav B Krstic</w:t>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesna Ribic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nenad B Tadic</w:t>
+                <w:t xml:space="preserve">Christelle Demarquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ra01809k⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1812867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889105v1</w:t>
+                <w:t xml:space="preserve">hal-03194901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of Mg-doped ZnO nanoparticles on a model soil microorganism Bacillus subtilis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Henry</w:t>
+                <w:t xml:space="preserve">Synthesis and antibacterial activity of iron manganite (FeMnO 3 ) particles against the environmental bacterium Bacillus subtilis †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zorka Z Vasiljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Péchaux</w:t>
+                <w:t xml:space="preserve">Milena P Dojcinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lejal</w:t>
+                <w:t xml:space="preserve">Jugoslav B Krstic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Zanet</w:t>
+                <w:t xml:space="preserve">Vesna Ribic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nenad B Tadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.109421⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ra01809k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889082v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity evaluation of pure and doped zinc oxide nanoparticles against bacterial pathogens and saccharomyces cerevisiae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Exploring the impact of Mg-doped ZnO nanoparticles on a model soil microorganism Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priya Vizzini</w:t>
+                <w:t xml:space="preserve">Christine Péchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lippe</w:t>
+                <w:t xml:space="preserve">Nathalie Lejal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Zanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jam.14407⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.109421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617964v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring multiple effects of Zn0.15Mg0.85O nanoparticles on Bacillus subtilis and macrophages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Activity evaluation of pure and doped zinc oxide nanoparticles against bacterial pathogens and saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lejal</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priya Vizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-30719-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.14407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867036v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the in vivo GlnR-binding sites at the genome scale in Bacillus subtilis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Exploring multiple effects of Zn0.15Mg0.85O nanoparticles on Bacillus subtilis and macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Longin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sneha Suman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lejal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13104-017-2703-9⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-30719-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070787v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the in vivo GlnR-binding sites at the genome scale in Bacillus subtilis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Genetic engineering of the branched fatty acid metabolic pathway of Bacillus subtilis for the overproduction of surfactin C14 isoform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debarun Dhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Argüelles Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir V. Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13104-017-2703-9⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (7), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biot.201600574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889071v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Termination factor Rho: From the control of pervasive transcription to cell fate determination in Bacillus subtilis.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Revisiting the in vivo GlnR-binding sites at the genome scale in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Randazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006909⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-017-2703-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608054v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic engineering of the branched fatty acid metabolic pathway of Bacillus subtilis for the overproduction of surfactin C14 isoform</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Termination factor Rho: From the control of pervasive transcription to cell fate determination in Bacillus subtilis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Grylak-Mielnicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir V. Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/biot.201600574⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (7), 47 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502183v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MarR-like protein PchR (YvmB) regulates expression of genes involved in pulcherriminic acid biosynthesis and in the initiation of sporulation in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Randazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12866-016-0807-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide mapping of TnrA-binding sites provides new insights into the TnrA regulon in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Genome-wide identification of [i]Bacillus subtilis[/i] Zur-binding sites associated with a Zur box expands its known regulatory network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Prestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mbo3.249⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-015-0345-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634282v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide identification of [i]Bacillus subtilis[/i] Zur-binding sites associated with a Zur box expands its known regulatory network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Genome-wide mapping of TnrA-binding sites provides new insights into the TnrA regulon in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena E. Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-015-0345-4⟩</w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (3), pp.423-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204456v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[i]Bacillus cytotoxicus[/i] sp. nov. is a novel thermotolerant species of the [i]Bacillus cereus[/i] Group occasionally associated with food poisoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Helene M. H. Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias M. Contzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. de Sarrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 63, pp.31-40. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.030627-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus cytotoxicus sp. nov. is a new thermotolerant species of the Bacillus cereus Group occasionally associated with food poisoning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Helene Guinebretière</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias M. Contzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. de Sarrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Genome Sequence of the Highly Hemolytic Strain Bacillus cereus F837/76</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Segurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole C. Dossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Bolotine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 194 (6), pp.1630 - 1630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JB.06719-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of Bacillus cereus, an ubiquitous worldwide-distributed foodborne pathogen, to a changing environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (7), pp.1885-1894. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilm formation and cell surface properties among pathogenic and nonpathogenic strains of the Bacillus cereus group.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nalini Ramarao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 75 (20), pp.6616-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.00155-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00512106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetically remote pathogenic strain NVH391-98 of the Bacillus cereus group is representative of a cluster of thermophilic strains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Extending the Bacillus cereus group genomics to putative food-borne pathogens of different toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Lapidus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Goltsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alla Lapidus</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ségurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 171 (2), pp.236-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2007.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02242-07⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02889116v1</w:t>
+                <w:t xml:space="preserve">hal-04314336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Bacillus cereus group genomics to putative food-borne pathogens of different toxicity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">The genetically remote pathogenic strain NVH391-98 of the Bacillus cereus group is representative of a cluster of thermophilic strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Lapidus</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Ségurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2007.03.003⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (4), pp.1276-1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02242-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04314336v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoinducer 2 affects biofilm formation by Bacillus cereus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Global Control of Cysteine Metabolism by CymR in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Burguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Soutourina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.72.1.937-941.2006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 188 (6), pp.2184-2197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.188.6.2184-2197.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663988v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoinducer 2 affects biofilm formation by Bacillus cereus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Gohar</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Krin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Gohar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 72, pp.937-941</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 72 (1), pp.937-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.72.1.937-941.2006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088709v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Control of Cysteine Metabolism by CymR in Bacillus subtilis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Autoinducer 2 affects biofilm formation by Bacillus cereus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Krin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gohar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72, pp.937-941</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292252v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PatB protein of Bacillus subtilis is a C-S-lyase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Regulation of the Bacillus subtilis ytmI operon, involved in sulfur metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Burguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guillouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2004.09.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87 (17), pp.6019-6030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.187.17.6019-6030.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02680864v1</w:t>
+                <w:t xml:space="preserve">hal-02681047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the Bacillus subtilis ytmI operon, involved in sulfur metabolism</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The PatB protein of Bacillus subtilis is a C-S-lyase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Martin-Verstraete</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87 (2), pp.231-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2004.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.187.17.6019-6030.2005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02681047v1</w:t>
+                <w:t xml:space="preserve">hal-02680864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three different systems participate in l-Cystine uptake in Bacillus subtilis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Conversion of methionine to cysteine in Bacillus subtilis and its regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Hullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Soutourina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Barzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 186 (15), pp.4875-4884. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.186.15.4875-4884.2004⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 189 (1), pp 187-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01273-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889124v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The metNPQ operon of Bacillus subtilis encodes an ABC permease transporting methionine sulfoxide, D-and L-methionine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Hullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martin-Verstraete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 155 (2), pp.80-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resmic.2003.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of methionine to cysteine in Bacillus subtilis and its regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Three different systems participate in l-Cystine uptake in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Burguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Hullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martin-Verstraete</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 189 (1), pp 187-197. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.01273-06⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 186 (15), pp.4875-4884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.186.15.4875-4884.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190311v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Bacillus subtilis CysL, a regulator of the cysJI Operon, which encodes sulfite reductase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The metIC operon involved in methionine biosynthesis in Bacillus subtilis is controlled by transcription antitermination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Yuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martin-Verstraete</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jb.184.17.4681-4689.2002⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 148 (2), pp.507-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/00221287-148-2-507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889129v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metIC operon involved in methionine biosynthesis in Bacillus subtilis is controlled by transcription antitermination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Identification of Bacillus subtilis CysL, a regulator of the cysJI Operon, which encodes sulfite reductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guillouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Hullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/00221287-148-2-507⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 184 (17), pp.4681-4689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jb.184.17.4681-4689.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889132v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Expression Profile of Bacillus subtilis Grown in the Presence of Sulfate or Methionine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martin-Verstraete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 184 (18), pp.5179-5186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/jb.184.18.5179-5186.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur-limitation-regulated proteins in Bacillus subtilis: a two-dimensional gel electrophoresis study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Coppée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Turlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Sekowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Caer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 147 (6), pp.1631-1640. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/00221287-147-6-1631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6666,417 +6683,417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of Faecalibacterium prausnitzii in human health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Verstraeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Layec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probiota 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NutraIngredients, Feb 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Colloque du Club des bactéries Lactiques (CBL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466369v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Potential use of Faecalibacterium prausnitzii in human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Club des bactéries Lactiques (CBL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Probiota 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NutraIngredients, Feb 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734183v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the diversity and characterization of MAM (Microbial Anti-inflammatory Molecule), from Faecalibacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaís Vilela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th Brazilian Congress of Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Ouro Preto – MG, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecific diversity of Microbial Anti-inflammatory Molecule (MAM) from Faecalibacterium prausnitzii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BactInflam Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7086,219 +7103,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colorimetric aptasensor for the detection of Bacillus cytotoxicus spores in milk and ready-to-use food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Rizzotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International ISEKI-food conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive deleterious effects of delivery mode on perinatal brain injuries: microbiota's fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bokobza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Meeting on Glial Cells in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7308,147 +7325,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeighborFinder: an R package inferring local microbial network around a species of interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Paravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Plaza-Oñate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408767v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7458,91 +7475,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of biological networks involved in the adaptation of Bacillus subtilis and Faecalibacterium to their environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université Paris-Saclay, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04190291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7552,193 +7569,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la croissance de Faecalibacterium duncaniae en présence de protéines d'origine végétale et sélection de variants aérotolérants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rime Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du stress oxydant chez Faecalibacterium prausnitzii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Botin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId265"/>
+      <w:footerReference w:type="default" r:id="rId270"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7885,51 +7902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lima de Jesus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2519695" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2025.01.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05157590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wauquier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Servat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Picard-Meyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00648-25" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mclellan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Therese Goudiaby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.70023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151481v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Faure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Heydari-Olya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.10.023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786870v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heumel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deruyter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouilloux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Delval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1347676" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664074v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riya Mukherjee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Chuan Wen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramendra Pati Pandey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13010017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rios-Covian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuad039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189190v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzotto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17562" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Botin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ramirez-Chamorro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00606-23" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Pinchaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Hafeez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14245338" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083924v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mournetas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271847" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649191v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14071478" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752257v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras-Nogues" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasaporn Chanput" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andre-Leroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031705" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vesna Nikolic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorka Vasiljevic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.08.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Randazzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00547-19" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lapiere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallia Geiger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Demarquay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1812867" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889105v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorka Z Vasiljevic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena P Dojcinovic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugoslav B Krstic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Ribic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad B Tadic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra01809k" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;chaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lejal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zanet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109421" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617964v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zanet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Vizzini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lippe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14407" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Suman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30719-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070787v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-017-2703-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608054v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Grylak-Mielnicka" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006909" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarun Dhali" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arg&#252;elles Arias" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Bidnenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201600574" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637642v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-016-0807-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena E. Bidnenko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Noirot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.249" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204456v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0345-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000679v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Galleron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M. Contzen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. de Sarrau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.030627-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004271v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Dossat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Bolotine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06719-11" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204240v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.024" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDSX8DPR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00512106v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Ramarao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fouet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aymerich" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00155-09" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889116v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Lapidus" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02242-07" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314336v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Goltsman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice S&#233;gurens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2007.03.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4104F61P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663988v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Krin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Gohar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.1.937-941.2006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088709v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gohar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292252v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burgui&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.188.6.2184-2197.2006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680864v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Gomez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danchin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin-Verstraete" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2004.09.007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN5CKPG9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681047v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillouard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.17.6019-6030.2005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889124v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Hullo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.15.4875-4884.2004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020363v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dassa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2003.11.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNW2Z4JX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190311v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Barzu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Yvon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01273-06" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889129v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chetouani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.184.17.4681-4689.2002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889132v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yuen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-148-2-507" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889134v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.184.18.5179-5186.2002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889151v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Copp&#233;e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turlin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sekowska" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Caer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-147-6-1631" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466369v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734183v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329983v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Ariston de Carvalho Azevedo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328397v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329160v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328435v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Morin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bokobza" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408767v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sola" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paravel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza-O&#241;ate" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04190291v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664026v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328411v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Heydari-Olya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.10.023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lima de Jesus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2519695" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106092v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2025.01.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras Nogues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Agus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84700-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05157590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wauquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Servat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Picard-Meyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00648-25" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mclellan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Therese Goudiaby" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.70023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786870v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chollet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heumel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deruyter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouilloux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Delval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1347676" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189195v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Botin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ramirez-Chamorro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00606-23" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzotto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17562" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189185v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rios-Covian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuad039" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riya Mukherjee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Chuan Wen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramendra Pati Pandey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13010017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras-Nogues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasaporn Chanput" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andre-Leroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031705" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083924v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mournetas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271847" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Pinchaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Hafeez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14245338" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14071478" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vesna Nikolic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorka Vasiljevic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.08.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889085v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Randazzo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00547-19" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194901v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lapiere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallia Geiger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Demarquay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1812867" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889105v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorka Z Vasiljevic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena P Dojcinovic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugoslav B Krstic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Ribic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad B Tadic" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra01809k" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889082v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;chaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lejal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zanet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109421" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617964v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zanet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Vizzini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lippe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14407" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Suman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30719-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502183v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarun Dhali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arg&#252;elles Arias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Bidnenko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201600574" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-017-2703-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608054v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Grylak-Mielnicka" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006909" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637642v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-016-0807-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204456v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0345-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634282v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena E. Bidnenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Noirot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.249" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000679v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Galleron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M. Contzen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. de Sarrau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.030627-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004271v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Dossat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Bolotine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06719-11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204240v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.024" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDSX8DPR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00512106v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Ramarao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fouet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aymerich" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00155-09" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314336v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Lapidus" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Goltsman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice S&#233;gurens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2007.03.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4104F61P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889116v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02242-07" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292252v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burgui&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.188.6.2184-2197.2006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663988v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Krin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Gohar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.1.937-941.2006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088709v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gohar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681047v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillouard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.17.6019-6030.2005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680864v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Gomez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danchin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin-Verstraete" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2004.09.007" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN5CKPG9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190311v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Hullo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Barzu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Yvon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01273-06" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020363v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dassa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2003.11.008" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNW2Z4JX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889124v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.15.4875-4884.2004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889132v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yuen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-148-2-507" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889129v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chetouani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.184.17.4681-4689.2002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889134v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.184.18.5179-5186.2002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889151v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Copp&#233;e" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turlin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sekowska" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Caer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-147-6-1631" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734183v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466369v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Ariston de Carvalho Azevedo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328397v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329160v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328435v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Morin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bokobza" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408767v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sola" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paravel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza-O&#241;ate" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04190291v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664026v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328411v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>