--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -941,295 +941,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REG3A and IL22 have opposite effects on fat accumulation in the liver in a high-fat diet</w:t>
+                <w:t xml:space="preserve">Marked reduction of SARS-CoV-2 infection and improved recovery following supplementation with a probiotic mix of four strains and two strains of Bifidobacterium breve in hamsters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Borras Nogues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Auger</w:t>
+                <w:t xml:space="preserve">Edgar Torres-Maravilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisson Agus</w:t>
+                <w:t xml:space="preserve">Marine Wasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Bruneau</w:t>
+                <w:t xml:space="preserve">Aurélie Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">Alexandre Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Picard-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-84700-w⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (6), pp.e0064825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.00648-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05590173v1</w:t>
+                <w:t xml:space="preserve">anses-05157590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marked reduction of SARS-CoV-2 infection and improved recovery following supplementation with a probiotic mix of four strains and two strains of Bifidobacterium breve in hamsters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">REG3A and IL22 have opposite effects on fat accumulation in the liver in a high-fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Wasniewski</w:t>
+                <w:t xml:space="preserve">Esther Borras Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Wauquier</w:t>
+                <w:t xml:space="preserve">Alisson Agus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Servat</w:t>
+                <w:t xml:space="preserve">Aurélia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Picard-Meyer</w:t>
+                <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 91 (6), pp.e0064825. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.33733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.00648-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-84700-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05157590v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faecalibacterium Diversity in the Gut Microbiome of Crohn's Disease Patients</w:t>
               </w:r>
@@ -1611,425 +1611,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorimetric aptasensor for detection of Bacillus cytotoxicus spores in milk and ready-to-use food</w:t>
+                <w:t xml:space="preserve">Faecalibacterium : a bacterial genus with promising human health applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Rizzotto</w:t>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Marin</w:t>
+                <w:t xml:space="preserve">David Rios-Covian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Eugénie Huillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Khazaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e17562⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (4), pp. 1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fuad039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189190v1</w:t>
+                <w:t xml:space="preserve">hal-04189185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium : a bacterial genus with promising human health applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring Disease Management and Control through Pathogen Diagnostics and One Health Initiative : A Concise Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rios-Covian</w:t>
+                <w:t xml:space="preserve">Riya Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Huillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Auger</w:t>
+                <w:t xml:space="preserve">Hsiao-Chuan Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Khazaal</w:t>
+                <w:t xml:space="preserve">Ramendra Pati Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 47 (4), pp. 1-18. </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsre/fuad039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics13010017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189185v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Disease Management and Control through Pathogen Diagnostics and One Health Initiative : A Concise Review</w:t>
+                <w:t xml:space="preserve">Colorimetric aptasensor for detection of Bacillus cytotoxicus spores in milk and ready-to-use food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riya Mukherjee</w:t>
+                <w:t xml:space="preserve">Francesco Rizzotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.17. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (7), pp.e17562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics13010017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e17562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664074v1</w:t>
+                <w:t xml:space="preserve">hal-04189190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecific Diversity of Microbial Anti-Inflammatory Molecule (MAM) from Faecalibacterium prausnitzii</w:t>
               </w:r>
@@ -2456,51 +2456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Sencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Huillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2720,51 +2720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 202 (5), </w:t>
@@ -5501,290 +5501,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the Bacillus subtilis ytmI operon, involved in sulfur metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Burguière</w:t>
+                <w:t xml:space="preserve">The PatB protein of Bacillus subtilis is a C-S-lyase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Fert</w:t>
+                <w:t xml:space="preserve">M.P. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Guillouard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Martin-Verstraete</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.187.17.6019-6030.2005⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87 (2), pp.231-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2004.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681047v1</w:t>
+                <w:t xml:space="preserve">hal-02680864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PatB protein of Bacillus subtilis is a C-S-lyase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of the Bacillus subtilis ytmI operon, involved in sulfur metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Burguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guillouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2004.09.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87 (17), pp.6019-6030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.187.17.6019-6030.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02680864v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of methionine to cysteine in Bacillus subtilis and its regulation</w:t>
               </w:r>
@@ -6293,51 +6293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Bacillus subtilis CysL, a regulator of the cysJI Operon, which encodes sulfite reductase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guillouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7130,51 +7130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colorimetric aptasensor for the detection of Bacillus cytotoxicus spores in milk and ready-to-use food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Rizzotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7278,194 +7278,360 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Meeting on Glial Cells in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of real-time DNA analyses, biomarkers, resistance measurement, and ecosystem management in Campylobacter risk analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Rizzotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Present Knowledge in Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.752-776, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819470-6.00026-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeighborFinder: an R package inferring local microbial network around a species of interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Paravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Plaza-Oñate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408767v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7475,91 +7641,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of biological networks involved in the adaptation of Bacillus subtilis and Faecalibacterium to their environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université Paris-Saclay, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04190291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7569,51 +7735,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la croissance de Faecalibacterium duncaniae en présence de protéines d'origine végétale et sélection de variants aérotolérants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7622,73 +7788,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rime Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du stress oxydant chez Faecalibacterium prausnitzii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7697,65 +7863,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Botin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId270"/>
+      <w:footerReference w:type="default" r:id="rId273"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7902,51 +8068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Heydari-Olya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.10.023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lima de Jesus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2519695" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106092v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2025.01.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras Nogues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Agus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84700-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05157590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wauquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Servat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Picard-Meyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00648-25" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mclellan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Therese Goudiaby" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.70023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786870v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chollet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heumel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deruyter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouilloux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Delval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1347676" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189195v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Botin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ramirez-Chamorro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00606-23" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzotto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17562" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189185v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rios-Covian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuad039" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riya Mukherjee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Chuan Wen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramendra Pati Pandey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13010017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras-Nogues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasaporn Chanput" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andre-Leroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031705" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083924v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mournetas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271847" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Pinchaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Hafeez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14245338" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14071478" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vesna Nikolic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorka Vasiljevic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.08.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889085v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Randazzo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00547-19" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194901v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lapiere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallia Geiger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Demarquay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1812867" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889105v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorka Z Vasiljevic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena P Dojcinovic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugoslav B Krstic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Ribic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad B Tadic" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra01809k" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889082v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;chaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lejal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zanet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109421" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617964v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zanet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Vizzini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lippe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14407" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Suman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30719-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502183v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarun Dhali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arg&#252;elles Arias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Bidnenko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201600574" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-017-2703-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608054v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Grylak-Mielnicka" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006909" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637642v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-016-0807-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204456v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0345-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634282v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena E. Bidnenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Noirot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.249" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000679v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Galleron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M. Contzen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. de Sarrau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.030627-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004271v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Dossat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Bolotine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06719-11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204240v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.024" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDSX8DPR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00512106v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Ramarao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fouet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aymerich" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00155-09" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314336v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Lapidus" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Goltsman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice S&#233;gurens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2007.03.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4104F61P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889116v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02242-07" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292252v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burgui&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.188.6.2184-2197.2006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663988v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Krin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Gohar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.1.937-941.2006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088709v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gohar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681047v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillouard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.17.6019-6030.2005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680864v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Gomez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danchin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin-Verstraete" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2004.09.007" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN5CKPG9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190311v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Hullo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Barzu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Yvon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01273-06" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020363v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dassa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2003.11.008" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNW2Z4JX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889124v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.15.4875-4884.2004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889132v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yuen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-148-2-507" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889129v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chetouani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.184.17.4681-4689.2002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889134v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.184.18.5179-5186.2002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889151v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Copp&#233;e" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turlin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sekowska" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Caer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-147-6-1631" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734183v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466369v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Ariston de Carvalho Azevedo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328397v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329160v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328435v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Morin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bokobza" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408767v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sola" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paravel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza-O&#241;ate" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04190291v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664026v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328411v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Heydari-Olya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.10.023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lima de Jesus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2519695" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106092v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2025.01.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05157590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wauquier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Servat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Picard-Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00648-25" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras Nogues" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Agus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84700-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mclellan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Therese Goudiaby" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.70023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786870v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chollet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heumel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deruyter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouilloux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Delval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1347676" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189195v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Botin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ramirez-Chamorro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00606-23" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rios-Covian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuad039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riya Mukherjee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Chuan Wen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramendra Pati Pandey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13010017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189190v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzotto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17562" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras-Nogues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasaporn Chanput" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andre-Leroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031705" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083924v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mournetas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271847" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Pinchaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Hafeez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14245338" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14071478" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vesna Nikolic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorka Vasiljevic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.08.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889085v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Randazzo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00547-19" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194901v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lapiere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallia Geiger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Demarquay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1812867" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889105v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorka Z Vasiljevic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena P Dojcinovic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugoslav B Krstic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Ribic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad B Tadic" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra01809k" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889082v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;chaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lejal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zanet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109421" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617964v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zanet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Vizzini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lippe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14407" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Suman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30719-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502183v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarun Dhali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arg&#252;elles Arias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Bidnenko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201600574" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-017-2703-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608054v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Grylak-Mielnicka" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006909" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637642v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-016-0807-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204456v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0345-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634282v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena E. Bidnenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Noirot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.249" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000679v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Galleron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M. Contzen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. de Sarrau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.030627-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004271v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Dossat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Bolotine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06719-11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204240v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.024" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDSX8DPR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00512106v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Ramarao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fouet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aymerich" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00155-09" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314336v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Lapidus" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Goltsman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice S&#233;gurens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2007.03.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4104F61P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889116v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02242-07" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292252v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burgui&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.188.6.2184-2197.2006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663988v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Krin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Gohar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.1.937-941.2006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088709v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gohar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680864v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Gomez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danchin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin-Verstraete" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2004.09.007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN5CKPG9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681047v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillouard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.17.6019-6030.2005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190311v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Hullo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Barzu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Yvon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01273-06" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020363v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dassa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2003.11.008" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNW2Z4JX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889124v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.15.4875-4884.2004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889132v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yuen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-148-2-507" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889129v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chetouani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.184.17.4681-4689.2002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889134v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.184.18.5179-5186.2002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889151v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Copp&#233;e" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turlin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sekowska" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Caer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-147-6-1631" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734183v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466369v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Ariston de Carvalho Azevedo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328397v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329160v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328435v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Morin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bokobza" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491747v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Haddad" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819470-6.00026-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408767v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sola" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paravel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza-O&#241;ate" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04190291v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664026v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328411v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>